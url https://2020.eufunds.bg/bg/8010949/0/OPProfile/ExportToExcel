--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746c2fb574b34eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/968b14ab8d1249e2987ea88c62524d28.psmdcp" Id="R1c1d59ed03b24b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ac8f74da1548f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cad6fa820bf46359e9d04afd2d7ef44.psmdcp" Id="R1c6c6487e68a4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>