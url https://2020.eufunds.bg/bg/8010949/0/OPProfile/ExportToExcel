--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ac8f74da1548f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cad6fa820bf46359e9d04afd2d7ef44.psmdcp" Id="R1c6c6487e68a4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d30fd06df24320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/540276ff48ec4ba88f06e1bb4b25d959.psmdcp" Id="Rd1ab038716974074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>