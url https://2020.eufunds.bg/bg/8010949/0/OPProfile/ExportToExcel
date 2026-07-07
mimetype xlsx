--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d30fd06df24320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/540276ff48ec4ba88f06e1bb4b25d959.psmdcp" Id="Rd1ab038716974074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f65bb2bb0547c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bacc80515e74464b83a1d552e2c616a.psmdcp" Id="R511c11d18bc64719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>