--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f65bb2bb0547c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bacc80515e74464b83a1d552e2c616a.psmdcp" Id="R511c11d18bc64719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06651470f584657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f1bdcee1f6499a884f08613021958b.psmdcp" Id="R56905cff74b54397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>