--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06651470f584657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f1bdcee1f6499a884f08613021958b.psmdcp" Id="R56905cff74b54397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a076054a824ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dad959eb09e40e2a43fea28bd8b74b1.psmdcp" Id="R3456daaf80724339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>