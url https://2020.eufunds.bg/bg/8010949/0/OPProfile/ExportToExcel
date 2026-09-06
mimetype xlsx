--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a076054a824ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dad959eb09e40e2a43fea28bd8b74b1.psmdcp" Id="R3456daaf80724339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67991dfe73447bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c43d90408f904f40abb8dd3cccd661ad.psmdcp" Id="R383d4d3d22a74b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>