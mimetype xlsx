--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da844084bb64f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc6c4ea29cf44e2b6b1d04414c59eec.psmdcp" Id="R0ed2689473874463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04370bbc204419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2910a84c8b454e418fe8f2d71c174db9.psmdcp" Id="Ra26832b69df44ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -868,54 +868,54 @@
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>