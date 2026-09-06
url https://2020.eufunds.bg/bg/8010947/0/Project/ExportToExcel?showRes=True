--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04370bbc204419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2910a84c8b454e418fe8f2d71c174db9.psmdcp" Id="Ra26832b69df44ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ccb8a8f88f4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d89d2fbfa9f4b29a0f90e3c7c20e096.psmdcp" Id="R0a319e55eb544b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -118,63 +118,63 @@
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Програма  за подобряване на обществената безопасност и сигурност</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. "Александър Малинов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
+    <x:t>SEC-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обществена безопасност и сигурност чрез полиция в близост до обществото “ (В безопасност заедно")</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEC-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване закрилата на детето и превенция на детска престъпност ("Path2Safety")</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Обществена безопасност и сигурност чрез полиция в близост до обществото “ (В безопасност заедно")</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -821,101 +821,101 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>4602449.39</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>4602449.39</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>2353195</x:v>
+        <x:v>4602449.39</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>2353195</x:v>
+        <x:v>4602449.39</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>