--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a3ac49cded4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416005954839431e90d2c9849ed9b1c6.psmdcp" Id="R606ae451c4df440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1de0bbaf64643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1efc166778c64327b03bada80da4e4c0.psmdcp" Id="Ra168ffe88d2b4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,57 +710,57 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>2418718</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>2055910.3</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>362807.7</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>2000215.75</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>352979.26</x:v>
+        <x:v>352979.25</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>97.29</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">