--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1de0bbaf64643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1efc166778c64327b03bada80da4e4c0.psmdcp" Id="Ra168ffe88d2b4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34eabadc4fb4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63e57b27141945c4853c1ce3921df267.psmdcp" Id="Rfa8ec9affea54de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>