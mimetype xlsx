--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34eabadc4fb4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63e57b27141945c4853c1ce3921df267.psmdcp" Id="Rfa8ec9affea54de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c01979b2db04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e2d0ba3e43b433fb11c8522a0e59090.psmdcp" Id="Rba1d481af6cd4af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>