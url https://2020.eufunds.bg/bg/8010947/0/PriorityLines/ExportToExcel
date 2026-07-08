--- v3 (2026-07-08)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c01979b2db04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e2d0ba3e43b433fb11c8522a0e59090.psmdcp" Id="Rba1d481af6cd4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1646fd956f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce35660769c94a1e8fbd2f1d678fadb5.psmdcp" Id="R766797784a52469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>