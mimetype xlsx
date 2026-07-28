--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1646fd956f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce35660769c94a1e8fbd2f1d678fadb5.psmdcp" Id="R766797784a52469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ffd7cc4d1647e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfae19b667314aafbfe6161215b6c9e9.psmdcp" Id="Rdff91920ab7c4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>