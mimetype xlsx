--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ffd7cc4d1647e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfae19b667314aafbfe6161215b6c9e9.psmdcp" Id="Rdff91920ab7c4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcdb8fdca5d473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e27e7d67a9944a2facbe811fb5fe51c8.psmdcp" Id="R858287d4ce264731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>