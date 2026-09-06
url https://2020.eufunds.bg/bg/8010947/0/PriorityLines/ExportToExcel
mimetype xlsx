--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcdb8fdca5d473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e27e7d67a9944a2facbe811fb5fe51c8.psmdcp" Id="R858287d4ce264731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79bed83e93d460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37ee9a05c309433a8504ba07a710863a.psmdcp" Id="Rfa2e018a84884e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>