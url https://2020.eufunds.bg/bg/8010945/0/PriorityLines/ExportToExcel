--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -1,114 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1729efbc49554235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e9fa6e95cb046f68e03d16b0415b982.psmdcp" Id="R388dde371b43494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acb4dee2eb843b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d6b9e169e145aea5d69d4eb84ecefa.psmdcp" Id="Rbbbb81938fd040bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="priorityAxes" sheetId="2" r:id="rId2"/>
+    <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от НФ</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено финансиране</x:t>
   </x:si>
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>Връщане и реинтеграция на жертви на трафик на хора</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграция на мигрантите</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент от таблицата със стрелка отляво позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
-    <x:t>Всички суми са в български лева (BGN) /1 EUR = 1,95583 BGN</x:t>
+    <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -244,113 +244,113 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="10">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="10">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -604,419 +604,273 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:M13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="99.996339" style="0" customWidth="1"/>
     <x:col min="2" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
     </x:row>
-    <x:row r="3" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="3" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:13">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="C4" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C4" s="4"/>
+      <x:c r="D4" s="5"/>
       <x:c r="E4" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="F4" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="F4" s="4"/>
+      <x:c r="G4" s="4"/>
+      <x:c r="H4" s="4"/>
+      <x:c r="I4" s="5"/>
       <x:c r="J4" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="K4" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="K4" s="4"/>
+      <x:c r="L4" s="4"/>
+      <x:c r="M4" s="5"/>
     </x:row>
     <x:row r="5" spans="1:13">
-      <x:c r="A5" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="6"/>
       <x:c r="B5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B6" s="9" t="n">
-[...32 lines deleted...]
-      <x:c r="M6" s="9" t="n">
+      <x:c r="B6" s="9">
+        <x:v>2045167.52</x:v>
+      </x:c>
+      <x:c r="C6" s="9">
+        <x:v>1738392.39</x:v>
+      </x:c>
+      <x:c r="D6" s="9">
+        <x:v>306775.13</x:v>
+      </x:c>
+      <x:c r="E6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L6" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B7" s="9" t="n">
-[...32 lines deleted...]
-      <x:c r="M7" s="9" t="n">
+      <x:c r="B7" s="9">
+        <x:v>2406079.44</x:v>
+      </x:c>
+      <x:c r="C7" s="9">
+        <x:v>2045167.51</x:v>
+      </x:c>
+      <x:c r="D7" s="9">
+        <x:v>360911.93</x:v>
+      </x:c>
+      <x:c r="E7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L7" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
-        <x:v>12</x:v>
-[...25 lines deleted...]
-      <x:c r="J9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
-        <x:v>15</x:v>
-[...25 lines deleted...]
-      <x:c r="J12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:I4"/>
     <x:mergeCell ref="J4:M4"/>
     <x:mergeCell ref="A8:J8"/>
     <x:mergeCell ref="A9:J9"/>
     <x:mergeCell ref="A10:J10"/>
     <x:mergeCell ref="A11:J11"/>
     <x:mergeCell ref="A12:J12"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>priorityAxes</vt:lpstr>
+      <vt:lpstr>priorityAxes!Print_Area</vt:lpstr>
+      <vt:lpstr>priorityAxes!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>