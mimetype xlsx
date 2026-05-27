--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acb4dee2eb843b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d6b9e169e145aea5d69d4eb84ecefa.psmdcp" Id="Rbbbb81938fd040bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c35eb23e8ad4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eecfdd11ab74382a6a51900d2188345.psmdcp" Id="Rfa05007669f24e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>