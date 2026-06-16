--- v2 (2026-05-27)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c35eb23e8ad4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eecfdd11ab74382a6a51900d2188345.psmdcp" Id="Rfa05007669f24e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5e379ee6ae484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e72c0c675b7540f999fe7b479ea10fdc.psmdcp" Id="R6e64562e92104df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>