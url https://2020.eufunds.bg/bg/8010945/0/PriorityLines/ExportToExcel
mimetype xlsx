--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5e379ee6ae484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e72c0c675b7540f999fe7b479ea10fdc.psmdcp" Id="R6e64562e92104df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4135be3b4f914b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c032734522e47c6956b636c1268b445.psmdcp" Id="Ra3b9a2de2f724f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>