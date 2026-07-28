--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4135be3b4f914b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c032734522e47c6956b636c1268b445.psmdcp" Id="Ra3b9a2de2f724f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6555665ab97e4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/454f90c100344e239d0f6109ed109d89.psmdcp" Id="R937d4113568f4623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>