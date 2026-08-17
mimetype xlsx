--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6555665ab97e4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/454f90c100344e239d0f6109ed109d89.psmdcp" Id="R937d4113568f4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7391242390540e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f1d8b7ab5d4045bf0054fc7cd74d46.psmdcp" Id="R92ea12e001db4916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>