--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7391242390540e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f1d8b7ab5d4045bf0054fc7cd74d46.psmdcp" Id="R92ea12e001db4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f0bffae4614150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bba8aa3bb8f4d2c9bdd6f657f58a8a7.psmdcp" Id="Re044b8d6a53b4c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>