--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f66dd400094a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693b9cc98edb489cbc6d4d2b15a518be.psmdcp" Id="R7c4ca49bf1f64a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d632e75b946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46755d1fe4034bf2a260572a2fe05bb7.psmdcp" Id="R09477f6b275448d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>