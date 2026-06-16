--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d632e75b946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46755d1fe4034bf2a260572a2fe05bb7.psmdcp" Id="R09477f6b275448d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3568515cfaf4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a47c3e0877c346988d6bedc6f94a6068.psmdcp" Id="R6a8af4743d024237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>