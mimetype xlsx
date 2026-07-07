--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3568515cfaf4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a47c3e0877c346988d6bedc6f94a6068.psmdcp" Id="R6a8af4743d024237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a6a853b9af4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca0b60502d124ee7b9971f53c4b31200.psmdcp" Id="R0294e281c14b4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>