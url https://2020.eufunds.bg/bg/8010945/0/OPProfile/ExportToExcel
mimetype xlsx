--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a6a853b9af4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca0b60502d124ee7b9971f53c4b31200.psmdcp" Id="R0294e281c14b4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d719e91f5a4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54dad40a04fa49a58257b5ce93e9d073.psmdcp" Id="Rbf0497b76a564967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>