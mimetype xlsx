--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d719e91f5a4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54dad40a04fa49a58257b5ce93e9d073.psmdcp" Id="Rbf0497b76a564967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a04fc6d52541ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6daee482953040d7ac2ed2eef8a2860c.psmdcp" Id="R5e6f865b3e334ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>