--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a04fc6d52541ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6daee482953040d7ac2ed2eef8a2860c.psmdcp" Id="R5e6f865b3e334ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaceb67dca344f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/322a55e1815d4173a4ccef5ce9f70ea4.psmdcp" Id="R8f434ea502d74539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>