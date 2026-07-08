--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c487cda207c43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/761b013cc6364e33836a22252d5a5737.psmdcp" Id="R022b7ddd2a2d4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6280268c4cde45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a933fbe90f8f4abfad9560ce2d018b80.psmdcp" Id="Raf76cc3bafc242da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1027,54 +1027,54 @@
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">