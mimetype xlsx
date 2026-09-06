--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6280268c4cde45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a933fbe90f8f4abfad9560ce2d018b80.psmdcp" Id="Raf76cc3bafc242da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1932fdfe2a421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc59e7e954ef473e89a63a590a8375de.psmdcp" Id="Rac094308c99d4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -145,51 +145,51 @@
   <x:si>
     <x:t>AquaChain – Свързване на трофичните нива в хранителната верига на сладководна аквакултура</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>000695114 Дирекция "Наука" - Министерство на образованието и науката</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разходи за управление на ОПК</x:t>
   </x:si>
   <x:si>
-    <x:t>181168505 ИНСТИТУТ ПО БИОРАЗНООБРАЗИЕ И ЕКОСИСТЕМНИ ИЗСЛЕДВАНИЯ - БЪЛГАРСКА АКАДЕМИЯ НА НАУКИТЕ (ИБЕИ)</x:t>
+    <x:t>175905652 ИНСТИТУТ ПО БИОРАЗНООБРАЗИЕ И ЕКОСИСТЕМНИ ИЗСЛЕДВАНИЯ - БЪЛГАРСКА АКАДЕМИЯ НА НАУКИТЕ (ИБЕИ)</x:t>
   </x:si>
   <x:si>
     <x:t>Научноизследователска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Институт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Ул. „Майор Юрий Гагарин” №2</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Адаптирано стопанисване на горите за опазване на биоразнообразието в планински смърчови гори при климатични промени (BIOFORMA)</x:t>
   </x:si>
   <x:si>
     <x:t>000663694 ИНСТИТУТ ПО ЕЛЕКТРОНИКА - БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1784, бул. ЦАРИГРАДСКО ШОСЕ № 72</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-1.002-0010</x:t>
   </x:si>