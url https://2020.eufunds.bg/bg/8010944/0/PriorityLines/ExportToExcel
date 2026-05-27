--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdf98854ca04b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d94bc4d69c40f3a570c4f83e09a2ec.psmdcp" Id="Rea0602781cd44658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf5cb3d8f554712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4332c5630f9740d0a9535ce9ea851c18.psmdcp" Id="R341a57e8e0a84617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -839,63 +839,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>306053.55</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>306053.55</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>82.7</x:v>
+        <x:v>81.27</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>