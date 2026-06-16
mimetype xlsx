--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf5cb3d8f554712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4332c5630f9740d0a9535ce9ea851c18.psmdcp" Id="R341a57e8e0a84617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1d9d6c313c4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbfe2bc79a7a458095f07ae6156ce835.psmdcp" Id="R340e138321a146ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>