--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1d9d6c313c4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbfe2bc79a7a458095f07ae6156ce835.psmdcp" Id="R340e138321a146ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343701efdb24356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dcff2f3e2d84a19b6f4c98adace9c23.psmdcp" Id="R217b19ff16a04c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>