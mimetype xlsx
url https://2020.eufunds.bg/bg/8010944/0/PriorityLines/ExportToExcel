--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343701efdb24356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dcff2f3e2d84a19b6f4c98adace9c23.psmdcp" Id="R217b19ff16a04c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6373e806e168487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd90a35b4fe4dfe89eaa593209d18f7.psmdcp" Id="R298bea22930b4a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>