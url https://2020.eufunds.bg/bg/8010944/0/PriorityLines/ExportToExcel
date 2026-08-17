--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6373e806e168487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd90a35b4fe4dfe89eaa593209d18f7.psmdcp" Id="R298bea22930b4a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265c59ef24254d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62c4e26148764cc69e6d3bb2131f4924.psmdcp" Id="Rff29ad4596ca4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>