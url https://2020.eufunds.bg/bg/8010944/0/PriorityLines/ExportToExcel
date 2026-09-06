--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265c59ef24254d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62c4e26148764cc69e6d3bb2131f4924.psmdcp" Id="Rff29ad4596ca4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4579ebc599a24a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fa20512bdcf469fa8583ec7101be196.psmdcp" Id="R2aea4724883c40be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>