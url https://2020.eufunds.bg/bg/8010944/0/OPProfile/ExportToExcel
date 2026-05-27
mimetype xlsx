--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81dacf4c646c4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67e913d8d608471eb664c3f89cb5f89a.psmdcp" Id="Rc46276157a9940eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528272da025242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86b297d8a27b457e819fc9a3db5b62ae.psmdcp" Id="R373a1ad7ce6f4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,313 +1289,313 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="F45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J45" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>