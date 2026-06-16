--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528272da025242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86b297d8a27b457e819fc9a3db5b62ae.psmdcp" Id="R373a1ad7ce6f4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a61c69a01bb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2269d1eca705459aad1b0f7ef717ec3d.psmdcp" Id="R92ef3c80c434450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>