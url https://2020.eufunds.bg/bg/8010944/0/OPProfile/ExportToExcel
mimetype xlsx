--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a61c69a01bb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2269d1eca705459aad1b0f7ef717ec3d.psmdcp" Id="R92ef3c80c434450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c231bac62e34cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da499a25160549e580e5b921112adb6c.psmdcp" Id="Rae74d7b2498441d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>