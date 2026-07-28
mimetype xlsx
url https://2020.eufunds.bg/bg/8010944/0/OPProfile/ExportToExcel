--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c231bac62e34cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da499a25160549e580e5b921112adb6c.psmdcp" Id="Rae74d7b2498441d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1febcbdd924c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235bd81e99414c2dad69ade1ab99aa0d.psmdcp" Id="Ra112d8aeef4e47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>