--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1febcbdd924c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235bd81e99414c2dad69ade1ab99aa0d.psmdcp" Id="Ra112d8aeef4e47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd399855e575644fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc9113f511ea4c709870661299b4e876.psmdcp" Id="Rb67db26fc7364f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>