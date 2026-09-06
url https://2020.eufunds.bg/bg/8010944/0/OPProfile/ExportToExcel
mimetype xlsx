--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd399855e575644fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc9113f511ea4c709870661299b4e876.psmdcp" Id="Rb67db26fc7364f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1221e27136154b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98fc38b217b1463da2b98aedb3b727bf.psmdcp" Id="Rec1ba8ee7faf4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>