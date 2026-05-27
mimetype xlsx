--- v0 (2026-04-29)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab06021be83413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/594d29a48203405ba008449b8539b602.psmdcp" Id="Rcfe8d9bd229c4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047d4d9b255745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a2f1c1c9dde45e08cb7e9a8fe9b759c.psmdcp" Id="R179de399fdc746df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>