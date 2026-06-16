--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047d4d9b255745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a2f1c1c9dde45e08cb7e9a8fe9b759c.psmdcp" Id="R179de399fdc746df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595f3b8b051d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/976a3fcb4f4746dfbffa1e350462e4f8.psmdcp" Id="R6137074c87474ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>