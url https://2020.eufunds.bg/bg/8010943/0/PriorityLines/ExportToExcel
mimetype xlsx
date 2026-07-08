--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595f3b8b051d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/976a3fcb4f4746dfbffa1e350462e4f8.psmdcp" Id="R6137074c87474ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98cf8e6e83c4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28e8274ca7ad4178be56bab3475f8601.psmdcp" Id="R15bd2bf7ece54116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>