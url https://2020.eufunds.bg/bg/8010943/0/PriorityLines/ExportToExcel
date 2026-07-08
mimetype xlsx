--- v3 (2026-07-08)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98cf8e6e83c4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28e8274ca7ad4178be56bab3475f8601.psmdcp" Id="R15bd2bf7ece54116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93895a15c624ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddd880e7d6754e3e96be013605c84c0d.psmdcp" Id="Rdff0a3adb43249cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>