--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93895a15c624ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddd880e7d6754e3e96be013605c84c0d.psmdcp" Id="Rdff0a3adb43249cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3789aec0c6484e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a66d99fa3a84c6b9ec48eccc03a3cae.psmdcp" Id="R669f02254f30444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>