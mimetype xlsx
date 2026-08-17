--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3789aec0c6484e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a66d99fa3a84c6b9ec48eccc03a3cae.psmdcp" Id="R669f02254f30444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c8027389fc4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c6915cf5ee0427b86e315a95a71cba7.psmdcp" Id="R2f899167cf344108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>