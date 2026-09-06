--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c8027389fc4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c6915cf5ee0427b86e315a95a71cba7.psmdcp" Id="R2f899167cf344108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145d89c6d3754ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b26810f8973a4018ba5f03658b18c1e3.psmdcp" Id="R2037d83b0a634229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>