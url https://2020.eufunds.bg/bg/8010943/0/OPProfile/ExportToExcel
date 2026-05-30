--- v0 (2026-04-29)
+++ v1 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf704ff28d814e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd61cd87e5784664b74d56e498a04014.psmdcp" Id="Ra214964c608c4758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9488d6ef87c4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92641547c8104007a6fa2aa5667b0e11.psmdcp" Id="R3d6183334eee482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>