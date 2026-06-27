--- v1 (2026-05-30)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9488d6ef87c4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92641547c8104007a6fa2aa5667b0e11.psmdcp" Id="R3d6183334eee482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efc6fa516d2480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/522bf8cbcccb4c45845d24622ecd9a94.psmdcp" Id="Ra0c5e838df7d4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>