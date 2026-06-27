--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efc6fa516d2480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/522bf8cbcccb4c45845d24622ecd9a94.psmdcp" Id="Ra0c5e838df7d4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65dfebd4fb14eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1e88f6045544d49aed529ae121e9da8.psmdcp" Id="Re035aee0b59a41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>