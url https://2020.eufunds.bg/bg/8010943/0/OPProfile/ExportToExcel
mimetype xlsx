--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65dfebd4fb14eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1e88f6045544d49aed529ae121e9da8.psmdcp" Id="Re035aee0b59a41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff2a4bdda1d4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d82497203d64d31889e1c33675f7305.psmdcp" Id="Rd485f7ab2c9d469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>