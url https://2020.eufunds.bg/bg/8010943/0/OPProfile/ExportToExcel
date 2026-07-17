--- v4 (2026-07-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff2a4bdda1d4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d82497203d64d31889e1c33675f7305.psmdcp" Id="Rd485f7ab2c9d469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a47e5d888b4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d0ab9e53b784f2ab22c28d763f3baf9.psmdcp" Id="Re34068737d2942ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>