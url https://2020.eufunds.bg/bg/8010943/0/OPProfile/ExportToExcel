--- v5 (2026-07-17)
+++ v6 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a47e5d888b4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d0ab9e53b784f2ab22c28d763f3baf9.psmdcp" Id="Re34068737d2942ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9accb649966411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e5f0f3bfd74ee48e2842f488730f50.psmdcp" Id="R67141258e1af4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>