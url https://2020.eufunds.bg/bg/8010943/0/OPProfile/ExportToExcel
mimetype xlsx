--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9accb649966411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e5f0f3bfd74ee48e2842f488730f50.psmdcp" Id="R67141258e1af4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3a68b548ae4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd7ca31ed1a40c993eedaa527a3d0ee.psmdcp" Id="R5a546ec777104cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>