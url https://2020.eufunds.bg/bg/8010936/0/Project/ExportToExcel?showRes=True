--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1afcb323934815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee3fd972b8024885bd47c512b744f925.psmdcp" Id="R0562848dd4d34223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9ee07e442c4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7404499ce71a4da9bcd7cd5685fcfa90.psmdcp" Id="R89fc2b851b53463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>