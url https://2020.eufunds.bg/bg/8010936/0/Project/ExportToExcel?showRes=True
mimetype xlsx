--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9ee07e442c4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7404499ce71a4da9bcd7cd5685fcfa90.psmdcp" Id="R89fc2b851b53463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00af37a0a31e4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/670b10e8077e4824890885d85b78008b.psmdcp" Id="R39613f0fac7f42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -6274,51 +6274,51 @@
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>0</x:v>
+        <x:v>84260.9</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">