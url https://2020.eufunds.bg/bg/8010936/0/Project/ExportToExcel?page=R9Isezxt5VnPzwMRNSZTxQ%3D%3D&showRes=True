--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46bb6b44976411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee5f455339184d5b8163dfd8e93e0663.psmdcp" Id="R22fc1955d2c64ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f708f5ccbb4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfc06830354549259a85fbec0f979388.psmdcp" Id="R44e81ef8eee649ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -116,310 +116,310 @@
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2023BG06AFSP001 Стратегически план за развитие на земеделието и селските райони на Република България - ПОДХОД ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>176015917 	
 "Местна инициативна група Костенец - Долна баня" Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Костенец, 2030, ул. "Боровец" № 13 Б</x:t>
   </x:si>
   <x:si>
-    <x:t>Долна баня,Костенец</x:t>
+    <x:t>Костенец,Долна баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на МИГ Костенец - Долна баня за периода 2023 - 2027 година</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>176043286 	
 СДРУЖЕНИЕ "МЕСТНА ИНИЦИАТИВНА ГРУПА БРЕЗОВО, БРАТЯ ДАСКАЛОВИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брезово, 4160, УЛ. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
   </x:si>
   <x:si>
-    <x:t>Братя Даскалови,Брезово</x:t>
+    <x:t>Брезово,Братя Даскалови</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0090</x:t>
   </x:si>
   <x:si>
     <x:t>СТРАТЕГИЯ ЗА ВОДЕНО ОТ ОБЩНОСТИТЕ МЕСТНО РАЗВИТИЕ НА СНЦ МИГ БРЕЗОВО, БРАТЯ ДАСКАЛОВИ</x:t>
   </x:si>
   <x:si>
     <x:t>175922438 " Местна Инициативна група Средец" ("МИГ Средец") Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Средец, 8300, Лиляна Димитрова 1, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Средец</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на "МИГ Средец" за периода 2023-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>207488643 "Местна инициативна Група - Пещера - Брацигово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пещера, 4550, ул. "Симон Налбант" № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Брацигово,Пещера</x:t>
+    <x:t>Пещера,Брацигово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0074</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на "Местна инициативна група-Пещера-Брацигово"</x:t>
   </x:si>
   <x:si>
     <x:t>177172234 "МЕСТНА ИНИЦИАТИВНА ГРУПА КАЛОЯНОВО - СЪЕДИНЕНИЕ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Дълго поле, 4195, ул. "16-та" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Калояново,Съединение</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0121</x:t>
   </x:si>
   <x:si>
     <x:t>СТРАТЕГИЯ ЗА ВОМР НА МИГ "КАЛОЯНОВО -СЪЕДИНЕНИЕ" ЗА ПЕРИОДА 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>207520991 "Местна инициативна група Пордим - Плевен 2023"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пордим, 5898, ул. "Иван Вазов" № 2а</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Пордим,гр.Славяново,с.Беглеж,с.Борислав,с.Бохот,с.Брестовец,с.Вълчитрън,с.Горталово,с.Гривица,с.Дисевица,с.Згалево,с.Каменец (общ.Пордим),с.Катерица,с.Коиловци,с.Къртожабене,с.Къшин,с.Ласкар,с.Мечка (общ.Плевен),с.Николаево (общ.Плевен),с.Одърне,с.Пелишат,с.Радишево,с.Ралево,с.Тодорово (общ.Плевен),с.Тотлебен,с.Тученица,с.Търнене</x:t>
+    <x:t>гр.Пордим,с.Борислав,с.Вълчитрън,с.Згалево,с.Каменец (общ.Пордим),с.Катерица,с.Одърне,с.Тотлебен,с.Беглеж,с.Бохот,с.Брестовец,с.Горталово,с.Гривица,с.Дисевица,с.Коиловци,с.Къртожабене,с.Къшин,с.Ласкар,с.Мечка (общ.Плевен),с.Николаево (общ.Плевен),с.Пелишат,с.Радишево,с.Ралево,гр.Славяново,с.Тодорово (общ.Плевен),с.Тученица,с.Търнене</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на стратегия за водено от общностите местно развитие на територията на община Пордим и община Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>175874986 "МЕСТНА ИНИЦИАТИВНА ГРУПА ХАРМАНЛИ СДРУЖЕНИЕ МИГ ХАРМАНЛИ" Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, ул. "Петко Каравелов" 4</x:t>
   </x:si>
   <x:si>
     <x:t>Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"МЕСТЕН ПОТЕНЦИАЛ В ДЕЙСТВИЕ - СЪДЕЙСТВАЙ, РАЗВИВАЙ, ОСТАВАЙ"</x:t>
   </x:si>
   <x:si>
     <x:t>175887880 "МИГ ТЕРВЕЛ-КРУШАРИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, "Цар Калоян" № 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Крушари,Тервел</x:t>
+    <x:t>Тервел,Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на МИГ Тервел-Крушари  за периода 2023-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>177048197 "СДРУЖЕНИЕ МЕСТНА ИНИЦИАТИВНА ГРУПА НЕВЕСТИНО - КЮСТЕНДИЛ- ТРЕКЛЯНО - БОБОШЕВО - КОЧЕРИНОВО - РИЛА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Невестино, 2585, ул. МАХАЛА СИНОРСКА № 22, ет. 2, ап. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Бобошево,Кочериново,Кюстендил,Невестино,Рила,Трекляно</x:t>
+    <x:t>Невестино,Кюстендил,Трекляно,Бобошево,Кочериново,Рила</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране на Стратегия за ВОМР на територията на МИГ "Невестино - Кюстендил - Трекляно - Бобошево - Кочериново - Рила“ за периода 2024-2029 г.</x:t>
   </x:si>
   <x:si>
     <x:t>176131964 "СНЦ "Местна инициативна група Гълъбово - Опан - Симеоновград"" Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гълъбово, 6280, "Република" 48</x:t>
   </x:si>
   <x:si>
     <x:t>Гълъбово,Опан,Симеоновград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на условията на живот на територията на МИГ Гълъбово-Опан-Симеоновград</x:t>
   </x:si>
   <x:si>
     <x:t>207517504 „Местна инициативна група „Криводол- Бойчиновци ” СНЦ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Криводол, 3060, гр. Криводол, Освобождение-11, етаж партер</x:t>
   </x:si>
   <x:si>
-    <x:t>Бойчиновци,Криводол</x:t>
+    <x:t>Криводол,Бойчиновци</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение  СВОМР  за постигане на по добри икономически, социални и екологични условия на живот, за местните общности на територията на МИГ "Криводол-Бойчиновци"</x:t>
   </x:si>
   <x:si>
     <x:t>207511444 „Местна инициативна група Ветово-Цар Калоян-Опака“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ветово, 7080, ул. „Георги Сава Раковски“ №4</x:t>
   </x:si>
   <x:si>
-    <x:t>Ветово,Опака,Цар Калоян</x:t>
+    <x:t>Ветово,Цар Калоян,Опака</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие за територията на Сдружение "Местна инициативна група Ветово - Цар Калоян - Опака" - 2023-2027 година</x:t>
   </x:si>
   <x:si>
     <x:t>147263016 МЕСТНА ИНИЦИАТИВНА ГРУПА - АЙТОС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, УЛ."ВАСИЛ ЛЕВСКИ" 2 обл.Бургас, общ.Айтос, гр.Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0111</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие за програмен период 2023 - 2027 г. на територията на Сдружение "Местна инициативна група - Айтос"</x:t>
   </x:si>
   <x:si>
     <x:t>208294618 Местна инициативна група - Белица- Якоруда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белица, 2780, ул.Георги Андрейчин № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Белица,Якоруда</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СВОМР на МИГ-Белица-Якоруда за периода 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>177163705 МЕСТНА ИНИЦИАТИВНА ГРУПА - МИГ ПЪРВОМАЙ - ДИМИТРОВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Първомай, 4270, ул. Гимназиална №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Димитровград,Първомай</x:t>
+    <x:t>Първомай,Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на МИГ Първомай–Димитровград за периода 2023–2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>112654902 МЕСТНА ИНИЦИАТИВНА ГРУПА - ОБЩИНИ ПАНАГЮРИЩЕ, СТРЕЛЧА, ЛЕСИЧОВО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. 20 - ти Април 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Лесичово,Панагюрище,Стрелча</x:t>
+    <x:t>Панагюрище,Стрелча,Лесичово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0083</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на Стратегията за местно развитие на МИГ "Панагюрище, Стрелча, Лесичово"</x:t>
   </x:si>
   <x:si>
     <x:t>177134753 Местна инициативна група "Девин-Смолян"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Девин, 4818, ул. "Орфей" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Девин,Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0116</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на условията за живот - заетост, растеж, социално приобщаване и местно развитие на територията на МИГ „Девин-Смолян"</x:t>
   </x:si>
   <x:si>
     <x:t>177080921 МЕСТНА ИНИЦИАТИВНА ГРУПА "ЕЛИН ПЕЛИН – ГОРНА МАЛИНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Равно поле, 2129, с. Равно поле, п.к. 2129, бул./ул. Голф и спа клуб Света София</x:t>
   </x:si>
   <x:si>
-    <x:t>Горна Малина,Елин Пелин</x:t>
+    <x:t>Елин Пелин,Горна Малина</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0097</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на стратегията за местно развитие на територията на МИГ Елин Пелин Горна Малина.</x:t>
   </x:si>
   <x:si>
     <x:t>177161024 МЕСТНА ИНИЦИАТИВНА ГРУПА "КУКЛЕН-АСЕНОВГРАД"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Куклен, 4101, ул. Христо Г. Данов №21, Търговски комплекс, ет.2, офиси 3, 4 и 5</x:t>
   </x:si>
   <x:si>
     <x:t>Асеновград,Куклен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0065</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на СНЦ МИГ "Куклен-Асеновград" 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>177027228 МЕСТНА ИНИЦИАТИВНА ГРУПА БЕЛЕНЕ – НИКОПОЛ</x:t>
   </x:si>
@@ -450,111 +450,111 @@
   <x:si>
     <x:t>Прилагане на стратегия за водено от общностите местно развитие на територията на община Джебел и община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>175888498 МЕСТНА ИНИЦИАТИВНА ГРУПА КАВАРНА - ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каварна, 9650, ул. „България“ № 47, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Каварна,Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0101</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на Стратегия за ВОМР за програмен период 2023 – 2027 г. на територията на МИГ Каварна – Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>176025352 МЕСТНА ИНИЦИАТИВНА ГРУПА КИРКОВО-ЗЛАТОГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Златоград, 4980, ул. Стефан Стамболов 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Златоград,Кирково</x:t>
+    <x:t>Кирково,Златоград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на Стратегия за ВОМР 2023-2027 за територията на МИГ Кирково-Златоград</x:t>
   </x:si>
   <x:si>
     <x:t>207548134 Местна инициативна група Сливница - Брезник /МИГ Сливница - Брезник/</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливница, 2200, пл. Съединение №1</x:t>
   </x:si>
   <x:si>
     <x:t>Брезник,Сливница</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на стратегия за водено от общностите местно развитие на сдружение "Местна инициативна група Сливница - Брезник" за периода 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>177043360 МЕСТНА ИНИЦИАТИВНА ГРУПА СТРАЛДЖА - СЛИВЕН 2023</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стралджа, 8680, бул."Хемус", 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Сливен,Стралджа</x:t>
+    <x:t>Стралджа,Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Устойчиво развитие на територията на Стралджа и Сливен подпомогнато от СВОМР на МЕСТНА ИНИЦИАТИВНА ГРУПА СТРАЛДЖА-СЛИВЕН 2023</x:t>
   </x:si>
   <x:si>
     <x:t>177154115 Местна инициативна група Твърдица - Сливен - Долината на прасковите</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Твърдица, 8890, ул. "Хан Аспарух", № 14</x:t>
   </x:si>
   <x:si>
-    <x:t>Сливен,Твърдица</x:t>
+    <x:t>Твърдица,Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0061</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие  на Сдружение "Местна инициативна група Твърдица - Сливен - Долината на прасковите за периода 2023 - 2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>175893196 Местна Инициативна Група Тутракан - Сливо поле</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тутракан, 7600, гр. Тутракан, ул. Трансмариска, 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Сливо поле,Тутракан</x:t>
+    <x:t>Тутракан,Сливо поле</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на територията на СНЦ „МИГ Тутракан - Сливо поле“ по СПРЗСР 2023 - 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>176056127 МЕСТНА ИНИЦИАТИВНА ГРУПА-КАРНОБАТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Карнобат, 8400, ул. ДИМИТЪР ПОЛЯНОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Карнобат</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0066</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на територията на МИГ-Карнобат 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>176021731 МЕСТНА ИНИЦИАТИВНА ГРУПА-МИГ-ОБЩИНА САДОВО</x:t>
   </x:si>
@@ -585,111 +585,111 @@
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на Сдружение "Местна инициативна група Бобов дол-Дупница-Сапарева баня"</x:t>
   </x:si>
   <x:si>
     <x:t>177151222 МИГ Павликени - П. Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, ул. В. Левски 1 Г</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени,Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ Павликени – Полски Тръмбеш – продължаваме напред</x:t>
   </x:si>
   <x:si>
     <x:t>175869896 СДРУЖЕНИЕ "МЕСТНА ИНИЦИАТИВНА ГРУПА - БЕЛОВО, СЕПТЕМВРИ, ВЕЛИНГРАД"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белово, 4470, ул. Орфей № 2А</x:t>
   </x:si>
   <x:si>
-    <x:t>Белово,Велинград,Септември</x:t>
+    <x:t>Белово,Септември,Велинград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на Стратегията за местно развитие на МИГ "Белово, Септември, Велинград"</x:t>
   </x:si>
   <x:si>
     <x:t>175886629 Сдружение "Местна инициативна група - Гоце Делчев – Гърмен - Хаджидимово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, Гоце Делчев, ул. Александър Стамболийски № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев,Гърмен,Хаджидимово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на на стратегия за Водено от общностите местно развие на територията на общините Гоце Делчев, Гърмен и Хаджидимово за периода 2023-2027, включително дейности за сътрудничество</x:t>
   </x:si>
   <x:si>
     <x:t>175824798 Сдружение "Местна инициативна група  Троян, Априлци и Угърчин"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Троян, 5600, "Христо Ботев", № 113</x:t>
   </x:si>
   <x:si>
-    <x:t>Априлци,Троян,Угърчин</x:t>
+    <x:t>Троян,Априлци,Угърчин</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на Сдружение "МИГ Троян, Априлци и Угърчин"</x:t>
   </x:si>
   <x:si>
     <x:t>177136373 Сдружение "Местна инициативна група "Дряново - Трявна - в сърцето на Балкана""</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, "Шипка", №170</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново,Трявна</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие 2023-2027 на Сдружение Местна инициативна група "Дряново - Трявна - в сърцето на Балкана"</x:t>
   </x:si>
   <x:si>
     <x:t>207566946 Сдружение "Местна инициативна група Аврен-Варна"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Аврен, 9135, ул. "Тодор Ноев" №8</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Аврен (общ.Аврен),с.Бенковски (общ.Аврен),с.Близнаци (общ.Аврен),с.Болярци (общ.Аврен),с.Добри дол (общ.Аврен),с.Дъбравино,с.Звездица (общ.Варна),с.Здравец (общ.Аврен),с.Казашка река,с.Казашко,с.Китка,с.Константиново (общ.Варна),с.Круша (общ.Аврен),с.Приселци (общ.Аврен),с.Равна гора (общ.Аврен),с.Садово (общ.Аврен),с.Синдел,с.Тополи,с.Тръстиково (общ.Аврен),с.Царевци (общ.Аврен),с.Юнак</x:t>
+    <x:t>с.Аврен (общ.Аврен),с.Бенковски (общ.Аврен),с.Близнаци (общ.Аврен),с.Болярци (общ.Аврен),с.Добри дол (общ.Аврен),с.Дъбравино,с.Здравец (общ.Аврен),с.Казашка река,с.Китка,с.Круша (общ.Аврен),с.Приселци (общ.Аврен),с.Равна гора (общ.Аврен),с.Садово (общ.Аврен),с.Синдел,с.Тръстиково (общ.Аврен),с.Царевци (общ.Аврен),с.Юнак,с.Звездица (общ.Варна),с.Казашко,с.Константиново (общ.Варна),с.Тополи</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие за територията на МИГ "Аврен-Варна"</x:t>
   </x:si>
   <x:si>
     <x:t>207523350 Сдружение "Местна инициативна група Ардино- Неделино"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ардино, 6750, ул."София"№12</x:t>
   </x:si>
   <x:si>
     <x:t>Ардино,Неделино</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0059</x:t>
   </x:si>
   <x:si>
     <x:t>"Прилагане  на Стратегия за ВОМР на територията на МИГ Ардино - Неделино"</x:t>
   </x:si>
   <x:si>
     <x:t>177011523 Сдружение "Местна Инициативна Група Балчик - Генерал Тошево"</x:t>
   </x:si>
@@ -720,81 +720,81 @@
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на МИГ Ботевград за периода 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>176125510 Сдружение "Местна инициативна група Бяла Слатина"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла Слатина, 3200, "Климент Охридски" №68</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бяла Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на МИГ Бяла Слатина за периода 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175877085 СДРУЖЕНИЕ "МЕСТНА ИНИЦИАТИВНА ГРУПА ВИСОКИ ЗАПАДНИ РОДОПИ - БОРИНО - ДОСПАТ - СЪРНИЦА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Доспат, 4831, Орфей № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Борино,Доспат,Сърница</x:t>
+    <x:t>Доспат,Борино,Сърница</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на стратегия за Водено от общностите местно развие на територията на общините Борино, Доспат и Сърница за периода 2023 -2027, включително дейности за сътрудничество</x:t>
   </x:si>
   <x:si>
     <x:t>208297363 Сдружение "Местна инициативна група Горна Оряховица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, ул. "Васил Априлов" № 27А</x:t>
   </x:si>
   <x:si>
     <x:t>Горна Оряховица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на операции, избрани в рамките на стратегията за местно развитие на територията на МИГ "Горна Оряховица"</x:t>
   </x:si>
   <x:si>
     <x:t>207521666 Сдружение "Местна инициативна група Кайнарджа - Алфатар - Силистра"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Кайнарджа, 7550, ул. "Георги Токушев" № 10</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Алфатар,с.Айдемир,с.Алеково (общ.Алфатар),с.Бабук,с.Бистра (общ.Алфатар),с.Богорово (общ.Силистра),с.Брадвари,с.Българка,с.Васил Левски (общ.Алфатар),с.Ветрен (общ.Силистра),с.Войново (общ.Кайнарджа),с.Главан (общ.Силистра),с.Голеш (общ.Кайнарджа),с.Господиново (общ.Кайнарджа),с.Давидово (общ.Кайнарджа),с.Добруджанка,с.Зарник,с.Йорданово,с.Казимир,с.Кайнарджа,с.Калипетрово,с.Каменци,с.Краново,с.Кутловица,с.Полковник Ламбриново,с.Полковник Чолаково,с.Попкралево,с.Попрусаново,с.Посев,с.Професор Иширково,с.Светослав (общ.Кайнарджа),с.Смилец (общ.Силистра),с.Срацимир,с.Сребърна,с.Средище,с.Стрелково,с.Сърпово,с.Цар Асен (общ.Алфатар),с.Ценович,с.Чуковец (общ.Алфатар)</x:t>
+    <x:t>с.Кайнарджа,с.Войново (общ.Кайнарджа),с.Голеш (общ.Кайнарджа),с.Господиново (общ.Кайнарджа),с.Давидово (общ.Кайнарджа),с.Добруджанка,с.Зарник,с.Каменци,с.Краново,с.Полковник Чолаково,с.Попрусаново,с.Посев,с.Светослав (общ.Кайнарджа),с.Средище,с.Стрелково,гр.Алфатар,с.Алеково (общ.Алфатар),с.Бистра (общ.Алфатар),с.Васил Левски (общ.Алфатар),с.Кутловица,с.Чуковец (общ.Алфатар),с.Цар Асен (общ.Алфатар),с.Айдемир,с.Калипетрово,с.Полковник Ламбриново,с.Сребърна,с.Ветрен (общ.Силистра),с.Професор Иширково,с.Бабук,с.Ценович,с.Казимир,с.Сърпово,с.Главан (общ.Силистра),с.Богорово (общ.Силистра),с.Срацимир,с.Йорданово,с.Брадвари,с.Българка,с.Попкралево,с.Смилец (общ.Силистра)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на Сдружение "Местна инициативна група Кайнарджа - Алфатар - Силистра"</x:t>
   </x:si>
   <x:si>
     <x:t>207011656 Сдружение "Местна инициативна група Левски-Сухиндол"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Левски, 5900, бул. България №58</x:t>
   </x:si>
   <x:si>
     <x:t>Левски,Сухиндол</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за „Водено от общностите  местно развитие“ на Сдружение „МИГ Левски-Сухиндол”</x:t>
   </x:si>
   <x:si>
     <x:t>206720761 Сдружение "Местна инициативна група Летница-Ловеч"</x:t>
   </x:si>
@@ -810,157 +810,157 @@
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на Местна инициативна група Летница-Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>177036946 Сдружение "Местна инициативна група Луковит-Роман</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Луковит, 5770, улица "Сан Стефано" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Луковит,Роман</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на МИГ Луковит-Роман</x:t>
   </x:si>
   <x:si>
     <x:t>207605885 Сдружение "МЕСТНА ИНИЦИАТИВНА ГРУПА МЕДКОВЕЦ - МОНТАНА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Благово, 3488, ул. Георги Димитров № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Медковец,Монтана</x:t>
+    <x:t>Монтана,Медковец</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на стратегията за местно развитие на територията на МИГ Медковец - Монтана
 </x:t>
   </x:si>
   <x:si>
     <x:t>175936847 Сдружение "Местна инициативна група Нови пазар-Каспичан"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нови пазар, 9900, ул. ОБОРИЩЕ, 5, ет. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Каспичан,Нови пазар</x:t>
+    <x:t>Нови пазар,Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на Стратегия за водено от общностите местно развитие (СВОМР) на МИГ Нови пазар - Каспичан за периода до 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>176036263 СДРУЖЕНИЕ "МЕСТНА ИНИЦИАТИВНА ГРУПА ПЕРУЩИЦА - РОДОПИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Брестовица, 4224, ПЛ. "СЪЕДИНЕНИЕ" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Перущица,Родопи</x:t>
+    <x:t>Родопи,Перущица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на Стратегия за водено от общностите местно развитие на МИГ Перущица - Родопи за периода 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>125584311 Сдружение "Местна инициативна група Попово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Попово, 7800, бул. Ал. Стамболийски 2</x:t>
   </x:si>
   <x:si>
     <x:t>Попово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0035</x:t>
   </x:si>
   <x:si>
     <x:t>„Интегрирано местно развитие чрез прилагане на стратегия за Водено от общностите местно развитие  на територията на Местна инициативна група – Попово“</x:t>
   </x:si>
   <x:si>
     <x:t>120618585 Сдружение "Местна инициативна група Преспа - общини Баните, Лъки и Чепеларе" Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чепеларе, 4850, Йордан Данчев №1</x:t>
   </x:si>
   <x:si>
     <x:t>Баните,Лъки,Чепеларе</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие (ВОМР) на МИГ "Преспа-общини Баните, Лъки и Чепеларе"  за периода 2023–2027 година.</x:t>
   </x:si>
   <x:si>
     <x:t>207529823 СДРУЖЕНИЕ "МЕСТНА ИНИЦИАТИВНА ГРУПА РАКИТОВО-ПАЗАРДЖИК"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ракитово, 4640, ул. ХРИСТО БОТЕВ № 4, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Пазарджик,Ракитово</x:t>
+    <x:t>Ракитово,Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на Стратегия за водено от общностите местно развитие на МИГ Ракитово - Пазарджик за периода 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>101667916 Сдружение "Местна инициативна група-МИГ Сатовча"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Сатовча, 2950, ул. "Тодор Шопов" 37</x:t>
   </x:si>
   <x:si>
     <x:t>Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0113</x:t>
   </x:si>
   <x:si>
     <x:t>"Стратегически план за развитие на земеделието и селските райони - Подход ВОМР на територията на МИГ - Сатовча"</x:t>
   </x:si>
   <x:si>
     <x:t>177130915 Сдружение "МИГ СТРУМА-СИМИТЛИ,КРЕСНА И СТРУМЯНИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Симитли, 2730, ул. „Христо Ботев“ № 27</x:t>
   </x:si>
   <x:si>
-    <x:t>Кресна,Симитли,Струмяни</x:t>
+    <x:t>Симитли,Кресна,Струмяни</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0088</x:t>
   </x:si>
   <x:si>
     <x:t>СТРАТЕГИЯ ЗА ВОДЕНО ОТ ОБЩНОСТТА МЕСТНО РАЗВИТИЕ НА МИГ „СТРУМА - СИМИТЛИ, КРЕСНА И СТРУМЯНИ“ 2023 - 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>176075622 СДРУЖЕНИЕ „МЕСТНА ИНИЦИАТИВНА ГРУПА  РАДНЕВО“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Раднево, 6260, ул. Димитър Благоев № 7	</x:t>
   </x:si>
   <x:si>
     <x:t>Раднево</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на Местна инициативна група "Раднево"</x:t>
   </x:si>
   <x:si>
     <x:t>176059529 Сдружение „Местна инициативна група Костинброд-Своге”</x:t>
   </x:si>
@@ -1022,171 +1022,171 @@
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на Местна инициативна група Долна Митрополия – Долни Дъбник за програмен период 2023-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>175886216 СДРУЖЕНИЕ МЕСТНА ИНИЦИАТИВНА ГРУПА ДОЛНИ ЧИФЛИК И БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 9101, ул. АНДРЕЙ ПРЕМЯНОВ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>Бяла (обл.Варна),Долни чифлик</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за ВОМР на МИГ "Долни чифлик и Бяла"</x:t>
   </x:si>
   <x:si>
     <x:t>175850212 СДРУЖЕНИЕ МЕСТНА ИНИЦИАТИВНА ГРУПА ТУНДЖА - СЛИВЕН - ДОЛИНАТА НА ТУНДЖА</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Генерал Инзово, 8670, л. Св. Св. Кирил и Методий № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Сливен,Тунджа</x:t>
+    <x:t>Тунджа,Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за ВОМР на МИГ Тунджа-Сливен -Долината на Тунджа за периода 2023 - 2027 г</x:t>
   </x:si>
   <x:si>
     <x:t>177135442 Сдружение МИГ-ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ЦАР БОРИС III, номер 15, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на МИГ-Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>177020504 Сдружение с нестопансака цел "Местна инициативна група Нова Загора - Сливен"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Нова Загора, 8900, ул. "24-ти май" № 1, ет. 1, офис 1</x:t>
   </x:si>
   <x:si>
     <x:t>Нова Загора,Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на територията чрез Подход ВОМР</x:t>
   </x:si>
   <x:si>
     <x:t>175876193 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ  "МЕСТНА ИНИЦИАТИВНА ГРУПА  ОБЩИНИ МОМЧИЛГРАД И КРУМОВГРАД"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Момчилград, 6800, ул. 9-ти Септември, номер 1, ет. 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Крумовград,Момчилград</x:t>
+    <x:t>Момчилград,Крумовград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на Стратегия за Водено от общностите местно развитие на Местна инициативна група общини Момчилград и Крумовград</x:t>
   </x:si>
   <x:si>
     <x:t>208240145 Сдружение с нестопанска цел "Местна инициативна група - Венец, Каолиново и Самуил"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Венец, 9751, ул. Кирил и Методий №13Б</x:t>
   </x:si>
   <x:si>
     <x:t>Венец,Каолиново,Самуил</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0093</x:t>
   </x:si>
   <x:si>
     <x:t>"Прилагане на Стратегия за Водено от общностите местно развитие за периода 2023 - 2027 г. на територията на Местна инициативна група "Венец, Каолиново и Самуил"</x:t>
   </x:si>
   <x:si>
     <x:t>175963901 Сдружение с нестопанска цел "Местна инициативна група - Елхово - Болярово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елхово, 8700, ул. "Калоян" № 13 ет.2</x:t>
   </x:si>
   <x:si>
-    <x:t>Болярово,Елхово</x:t>
+    <x:t>Елхово,Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на Местна инициативна група - Елхово - Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>175825156 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "МЕСТНА ИНИЦИАТИВНА ГРУПА - КНЕЖА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кнежа, 5835, Марин Боев 69</x:t>
   </x:si>
   <x:si>
     <x:t>Кнежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0067</x:t>
   </x:si>
   <x:si>
     <x:t>СТРАТЕГИЯ ЗА ВОДЕНО ОТ ОБЩНОСТИТЕ МЕСТНО РАЗВИТИЕ НА СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "МЕСТНА ИНИЦИАТИВНА ГРУПА - КНЕЖА"</x:t>
   </x:si>
   <x:si>
     <x:t>176002446 Сдружение с нестопанска цел "Местна инициативна група - Любимец - Ивайловград"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Любимец, 6550, ул. "Цар Освободител" 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Ивайловград,Любимец</x:t>
+    <x:t>Любимец,Ивайловград</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на "Местна инициативна група - Любимец - Ивайловград" за периода до 31 декември 2027 година.</x:t>
   </x:si>
   <x:si>
     <x:t>207482003 Сдружение с нестопанска цел "Местна инициативна група - Мъглиж, Николаево, Гурково"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мъглиж, 6180, Трети март № 32, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Гурково,Мъглиж,Николаево</x:t>
+    <x:t>Мъглиж,Николаево,Гурково</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0114</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СВОМР на МИГ - Мъглиж, Николаево, Гурково  за периода 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>177021047 Сдружение с нестопанска цел "Местна инициативна група - Община Марица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Калековец, 4147, ул. "Иван Вазов" №5</x:t>
   </x:si>
   <x:si>
     <x:t>Марица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на Стратегия за водено от общностите местно развитие на МИГ-Община Марица за периода 2023-2027г.</x:t>
   </x:si>
   <x:si>
     <x:t>207830342 Сдружение с нестопанска цел "Местна инициативна група - Тетевен"</x:t>
   </x:si>
@@ -1299,112 +1299,112 @@
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие за периода 2023-2027 на МИГ Завет - Кубрат</x:t>
   </x:si>
   <x:si>
     <x:t>176027912 Сдружение с нестопанска цел "Местна инициативна група Западен Балкан - Берковица, Годеч и Драгоман"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Берковица, 3500, пл. "Йордан Радичков" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Берковица,Годеч,Драгоман</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за местно развитие на Сдружение "Местна инициативна група Западен Балкан - Берковица, Годеч и Драгоман"</x:t>
   </x:si>
   <x:si>
     <x:t>177126450 Сдружение с нестопанска цел "Местна инициативна група Камено - Бургас"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Камено, 8120, гр. Камено, п. к. 8120, община Камено, област Бургас, ул. „Освобождение“ № 84, помещение № 11 в сградата на НЧ „Просвета – 1927“</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Българово,гр.Камено,с.Братово (общ.Бургас),с.Брястовец,с.Винарско,с.Вратица,с.Димчево,с.Драганово (общ.Бургас),с.Желязово,с.Извор (общ.Бургас),с.Изворище,с.Константиново (общ.Камено),с.Кръстина,с.Ливада,с.Маринка,с.Миролюбово,с.Полски извор,с.Равнец (общ.Бургас),с.Русокастро,с.Свобода (общ.Камено),с.Твърдица (общ.Бургас),с.Трояново (общ.Камено),с.Тръстиково (общ.Камено),с.Черни връх (общ.Камено)</x:t>
+    <x:t>с.Винарско,с.Вратица,с.Желязово,гр.Камено,с.Кръстина,с.Ливада,с.Константиново (общ.Камено),с.Полски извор,с.Русокастро,с.Свобода (общ.Камено),с.Трояново (общ.Камено),с.Тръстиково (общ.Камено),с.Черни връх (общ.Камено),гр.Българово,с.Братово (общ.Бургас),с.Брястовец,с.Димчево,с.Драганово (общ.Бургас),с.Извор (общ.Бургас),с.Изворище,с.Маринка,с.Миролюбово,с.Равнец (общ.Бургас),с.Твърдица (общ.Бургас)</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на стратегия за Водено от общностите местно развитие на Местна инициативна група Камено-Бургас от Стратегическия план за развитие на земеделието и селските райони на Република България за периода 2023 - 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>207571110 Сдружение с нестопанска цел "Местна инициативна група Котел, Сливен и Върбица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Котел, 8970, Професор Павлов 30</x:t>
   </x:si>
   <x:si>
-    <x:t>Върбица,Котел,Сливен</x:t>
+    <x:t>Котел,Сливен,Върбица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0070</x:t>
   </x:si>
   <x:si>
     <x:t>"Прилагане на Стратегия за Водено от общностите местно развитие за периода 2023 - 2027 г. на територията на Местна инициативна група "Котел, Сливен и Върбица"</x:t>
   </x:si>
   <x:si>
     <x:t>175872469 Сдружение с нестопанска цел "Местна инициативна група общини Елена и Златарица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елена, 5070, Поп Сава Катрафилов № 25</x:t>
   </x:si>
   <x:si>
     <x:t>Елена,Златарица</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на СНЦ "МИГ общини Елена и Златарица" за програмен период 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>176042316 Сдружение с нестопанска цел "МЕСТНА ИНИЦИАТИВНА ГРУПА САНДАНСКИ - МИГ САНДАНСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сандански, 2800, 20 бул. "Свобода", ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сандански</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0047</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на територията на МИГ Сандански</x:t>
   </x:si>
   <x:si>
     <x:t>176059568 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "МЕСТНА ИНИЦИАТИВНА ГРУПА ЯБЛАНИЦА-ПРАВЕЦ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ябланица, 5750, ГР. ЯБЛАНИЦА
 ПЛ.ВЪЗРАЖДАНЕ №3</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Правец,гр.Ябланица</x:t>
+    <x:t>гр.Ябланица,гр.Правец</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие  на МИГ Ябланица -Правец за програмен период 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175878970 Сдружение с нестопанска цел "Местна инициативна група-Разлог"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Разлог, 2760, ул. "Стефан Стамболов" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Разлог</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на "Местна инициативна група - Разлог" на територията на община Разлог</x:t>
   </x:si>
   <x:si>
     <x:t>177023379 Сдружение с нестопанска цел "МИГ Поморие"</x:t>
   </x:si>
@@ -1450,51 +1450,51 @@
   <x:si>
     <x:t>Изготвяне на стратегия за ВОМР на МИГ Антоново – Омуртаг за периода 2023 – 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>177147633 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ „МЕСТНА ИНИЦИАТИВНА ГРУПА – ЛОМ“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лом, 3600, Георги Манафски 19 ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>„Насърчаване на местния потенциал чрез стратегия за развитие 2023–2027 г. на територията на МИГ Лом“</x:t>
   </x:si>
   <x:si>
     <x:t>177145618 Сдружение с нестопанска цел „Местна инициативна група - Радомир-Земен“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Радомир, 2400, ул. Евлоги Георгиев № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Земен,Радомир</x:t>
+    <x:t>Радомир,Земен</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за Водено от общностите местно развитие на СНЦ „МИГ-Радомир-Земен“</x:t>
   </x:si>
   <x:si>
     <x:t>175872167 Сдружение с нестопанска цел Местна инициативна група Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чирпан, 6200, площад Съединение 1, Общинска администрация, етаж 4, стая 9</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на Местна инициативна група Чирпан 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>177066804 СДРУЖЕНИЕ"МЕСТНА ИНИЦИАТИВНА ГРУПА "КИЧИКА"- МАДАН - РУДОЗЕМ"</x:t>
   </x:si>
@@ -1525,51 +1525,51 @@
   <x:si>
     <x:t>"Прилагане на Стратегия за Водено от общностите местно развитие за периода 2023 - 2027 г. на територията на МИГ Исперих"</x:t>
   </x:si>
   <x:si>
     <x:t>207508131 СНЦ "МЕСТНА ИНИЦИАТИВНА ГРУПА БЕЛОСЛАВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белослав, 9178, ул. ГЕБЕДЖЕ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Белослав</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на операции, включително дейности за сътрудничество и тяхната подготовка, избрани в рамките на стратегията за местно развитие на МИГ Белослав"</x:t>
   </x:si>
   <x:si>
     <x:t>175974716 СНЦ "Местна инициативна група Карлуковски карст - Червен бряг - Искър"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. "Отец Паисий" № 4, ет. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Искър,Червен бряг</x:t>
+    <x:t>Червен бряг,Искър</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0119</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за ВОМР за периода 2023 - 2027 г. на "Местна инициативна група Карлуковски карст - Червен бряг - Искър"</x:t>
   </x:si>
   <x:si>
     <x:t>208155061 СНЦ "МИГ Дулово 2024"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дулово, 7650, ул."Васил Левски" №18</x:t>
   </x:si>
   <x:si>
     <x:t>Дулово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Стратегия за водено от общностите местно развитие на "МИГ Дулово 2024" за периода 2025-2027 година</x:t>
   </x:si>
   <x:si>
     <x:t>177037471 СНЦ Местна инициативна група Самоков</x:t>
   </x:si>
@@ -2655,51 +2655,51 @@
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>749553.92</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>749553.92</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>0</x:v>
+        <x:v>111563.89</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
@@ -2796,51 +2796,51 @@
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>749988.49</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>749988.49</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>58783.23</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -2890,51 +2890,51 @@
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>54573.38</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
@@ -3172,145 +3172,145 @@
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>0</x:v>
+        <x:v>83298.31</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>0</x:v>
+        <x:v>55401.67</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>59662.91</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
@@ -3407,51 +3407,51 @@
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>746486.15</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>746486.15</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>0</x:v>
+        <x:v>149297.23</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
@@ -3501,51 +3501,51 @@
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>48600</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
@@ -3783,51 +3783,51 @@
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>747651.89</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>747651.89</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>0</x:v>
+        <x:v>88087.41</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
@@ -4159,51 +4159,51 @@
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>736260.31</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>736260.31</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>0</x:v>
+        <x:v>129650</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
@@ -4347,51 +4347,51 @@
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>0</x:v>
+        <x:v>78510.86</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
@@ -4441,51 +4441,51 @@
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>7997</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
@@ -4629,51 +4629,51 @@
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>0</x:v>
+        <x:v>64204.45</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
@@ -4723,51 +4723,51 @@
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J74" s="4">
         <x:v>467683.8</x:v>
       </x:c>
       <x:c r="K74" s="4">
         <x:v>467683.8</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>0</x:v>
+        <x:v>66935.41</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
@@ -5428,51 +5428,51 @@
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>0</x:v>
+        <x:v>78970.93</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
@@ -5663,51 +5663,51 @@
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J94" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K94" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>0</x:v>
+        <x:v>146894.16</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
@@ -5804,51 +5804,51 @@
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>699989.26</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>699989.26</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>0</x:v>
+        <x:v>62664.03</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
@@ -5945,192 +5945,192 @@
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>0</x:v>
+        <x:v>112468.88</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J101" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>0</x:v>
+        <x:v>107385.35</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J102" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K102" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>81960</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>0</x:v>
+        <x:v>91000</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
@@ -6368,51 +6368,51 @@
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J109" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K109" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>109094.35</x:v>
       </x:c>
       <x:c r="N109" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
@@ -6509,51 +6509,51 @@
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>0</x:v>
+        <x:v>35790.43</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
@@ -6603,51 +6603,51 @@
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="K114" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>0</x:v>
+        <x:v>61321.07</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">