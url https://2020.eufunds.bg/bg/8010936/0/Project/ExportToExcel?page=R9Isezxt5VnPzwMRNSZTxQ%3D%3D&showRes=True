--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f708f5ccbb4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfc06830354549259a85fbec0f979388.psmdcp" Id="R44e81ef8eee649ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b03d69b4de4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41f3a1f1f1b47688ad23799e7de3da4.psmdcp" Id="R2e1f9b5e97e8422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>