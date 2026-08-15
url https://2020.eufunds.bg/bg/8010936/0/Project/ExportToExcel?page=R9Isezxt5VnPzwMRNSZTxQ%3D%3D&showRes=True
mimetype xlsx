--- v2 (2026-06-27)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b03d69b4de4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41f3a1f1f1b47688ad23799e7de3da4.psmdcp" Id="R2e1f9b5e97e8422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ac5d4e46574ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5bea5f332984c47b52bf32eaeabd167.psmdcp" Id="R644ee5497991467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -6274,51 +6274,51 @@
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>0</x:v>
+        <x:v>84260.9</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">