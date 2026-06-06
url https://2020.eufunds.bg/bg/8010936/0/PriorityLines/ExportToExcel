--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc968db2565c4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e108f9e8e34fe1a4a779f36ad8ed4c.psmdcp" Id="Rcbeedd3987004c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d94853a9da44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b77499aa964db59e1bf1f6efdae3d4.psmdcp" Id="Rcecb2e35770a4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>41347791.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>4511630.04</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1812960.51</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>2698669.53</x:v>
+        <x:v>3521122.55</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1.58</x:v>
+        <x:v>2.07</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">