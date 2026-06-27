--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d94853a9da44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b77499aa964db59e1bf1f6efdae3d4.psmdcp" Id="Rcecb2e35770a4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9579da43b7d4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75cf74cc18204adf8734433f3f7f77b8.psmdcp" Id="Rf06b3a0c6bfa4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>