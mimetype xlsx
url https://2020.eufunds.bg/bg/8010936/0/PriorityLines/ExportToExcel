--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9579da43b7d4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75cf74cc18204adf8734433f3f7f77b8.psmdcp" Id="Rf06b3a0c6bfa4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddb2685153f44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bacfa1bdea74f13b5a20957f71474cb.psmdcp" Id="Rcf801c14daf240cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>