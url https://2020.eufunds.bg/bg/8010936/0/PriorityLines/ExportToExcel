--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddb2685153f44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bacfa1bdea74f13b5a20957f71474cb.psmdcp" Id="Rcf801c14daf240cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8b0272c7f84d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f845484e40340c1a1d1f22606d6e83d.psmdcp" Id="R9aaa0511e03d4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>41347791.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3521122.55</x:v>
+        <x:v>3571679.09</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">