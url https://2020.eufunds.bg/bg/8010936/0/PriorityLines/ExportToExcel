--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8b0272c7f84d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f845484e40340c1a1d1f22606d6e83d.psmdcp" Id="R9aaa0511e03d4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086a0629d7e949a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3e7b63b36d34bcea4718ccb0ff80cd1.psmdcp" Id="R4d21709cc8c248b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>