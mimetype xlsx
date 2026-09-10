--- v5 (2026-08-06)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086a0629d7e949a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3e7b63b36d34bcea4718ccb0ff80cd1.psmdcp" Id="R4d21709cc8c248b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a78ce4021894f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8122fc8ce564bef83687ab487518611.psmdcp" Id="Re2775d984b62440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>41347791.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3571679.09</x:v>
+        <x:v>3638658.34</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">