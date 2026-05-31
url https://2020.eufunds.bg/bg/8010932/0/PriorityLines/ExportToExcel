--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3f55fe00dc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c7bf4f76ef41f48947f94c2e5d6297.psmdcp" Id="Re138e0899431457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b79de4820c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa23bd367454b028304a87605e05e95.psmdcp" Id="R1c6911a9d0aa4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>