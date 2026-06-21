--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b79de4820c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa23bd367454b028304a87605e05e95.psmdcp" Id="R1c6911a9d0aa4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48ae7f19b4f43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/798cd4ed9db44ee3be9d8b82c21361e7.psmdcp" Id="R130ea32233b44a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>