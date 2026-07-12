--- v2 (2026-06-21)
+++ v3 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48ae7f19b4f43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/798cd4ed9db44ee3be9d8b82c21361e7.psmdcp" Id="R130ea32233b44a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b95150cc5c74406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2528cd97dc084d82aff4bb96494e7833.psmdcp" Id="R6edc549d2138458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>