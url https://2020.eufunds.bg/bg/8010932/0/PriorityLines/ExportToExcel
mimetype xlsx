--- v3 (2026-07-12)
+++ v4 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b95150cc5c74406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2528cd97dc084d82aff4bb96494e7833.psmdcp" Id="R6edc549d2138458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139a71f6a4e4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e42f2b8f35d456fa26f737be2678054.psmdcp" Id="R096d9f5d92794c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>