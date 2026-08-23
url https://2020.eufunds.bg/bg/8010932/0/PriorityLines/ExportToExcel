--- v4 (2026-08-02)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139a71f6a4e4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e42f2b8f35d456fa26f737be2678054.psmdcp" Id="R096d9f5d92794c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5e26ade83a4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31ae5a44c3694045a8fdcb8599ccb990.psmdcp" Id="R08865f09b5934549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>