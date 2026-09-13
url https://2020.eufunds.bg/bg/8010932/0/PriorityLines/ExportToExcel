--- v5 (2026-08-23)
+++ v6 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5e26ade83a4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31ae5a44c3694045a8fdcb8599ccb990.psmdcp" Id="R08865f09b5934549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd123482109940cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2c47a3692b45b68f9b272231a5c2a3.psmdcp" Id="R774928eb4dd04f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>