--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e105a7d6ee24eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f20af67060484d92b738dd2505000964.psmdcp" Id="R9b55c6234a814cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7831a8bfb22d40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0911c6bcae5b4c7eb0aff750acdabc2e.psmdcp" Id="R2f142671afbd4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>