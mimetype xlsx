--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7831a8bfb22d40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0911c6bcae5b4c7eb0aff750acdabc2e.psmdcp" Id="R2f142671afbd4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18929142a7774985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c7292564222430eb9e1f24304e9b87d.psmdcp" Id="R6b08a8bc3242438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>