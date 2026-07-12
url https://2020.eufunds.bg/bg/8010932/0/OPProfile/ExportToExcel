--- v2 (2026-06-21)
+++ v3 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18929142a7774985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c7292564222430eb9e1f24304e9b87d.psmdcp" Id="R6b08a8bc3242438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3f53db7b14f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd26e9dc99a14aadb3545b87a56acb5c.psmdcp" Id="R9922daea6d424f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>