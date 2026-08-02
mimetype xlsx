--- v3 (2026-07-12)
+++ v4 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3f53db7b14f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd26e9dc99a14aadb3545b87a56acb5c.psmdcp" Id="R9922daea6d424f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2927f01579492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5944589b355845b1bc0a54710e48b653.psmdcp" Id="R536a42f109ab4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>