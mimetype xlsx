--- v4 (2026-08-02)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2927f01579492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5944589b355845b1bc0a54710e48b653.psmdcp" Id="R536a42f109ab4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04da6b7836934ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/932f93d39f5b445bb786e811d0f02fa6.psmdcp" Id="Ra57b1556d08741b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>