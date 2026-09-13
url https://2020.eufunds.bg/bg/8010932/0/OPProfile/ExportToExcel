--- v5 (2026-08-23)
+++ v6 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04da6b7836934ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/932f93d39f5b445bb786e811d0f02fa6.psmdcp" Id="Ra57b1556d08741b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b933d448c2a4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6e65082b05641eeb20e96654f298256.psmdcp" Id="R68f2868fc06e4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>