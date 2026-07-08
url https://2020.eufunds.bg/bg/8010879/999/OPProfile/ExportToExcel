--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6782e6ece3c24f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee9b162379547238652f8563371a854.psmdcp" Id="Rf4007c50c01b4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b3ba1efe94410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/500f19fe4e234bc9950cda056c72a1ce.psmdcp" Id="R55cb129a11464e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>420420.28</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>41272076.97</x:v>
+        <x:v>41268881.28</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28890454.06</x:v>
+        <x:v>28888217.09</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>34.01</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">