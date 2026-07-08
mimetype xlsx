--- v1 (2026-07-08)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b3ba1efe94410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/500f19fe4e234bc9950cda056c72a1ce.psmdcp" Id="R55cb129a11464e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb91b05301ec48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38d6e05a0dc441acb0060edb8c8a29a9.psmdcp" Id="Re3ff68287ecd4dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>