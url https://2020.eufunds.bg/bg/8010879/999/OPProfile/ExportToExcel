--- v2 (2026-07-08)
+++ v3 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb91b05301ec48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38d6e05a0dc441acb0060edb8c8a29a9.psmdcp" Id="Re3ff68287ecd4dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raece4be7f7194a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff20e04c50f4b0bbdcb4fc336cf09c0.psmdcp" Id="Rc26c5e85510d4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>420420.28</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>41268881.28</x:v>
+        <x:v>41251283.33</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28888217.09</x:v>
+        <x:v>28875898.55</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>34.01</x:v>
+        <x:v>33.99</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">