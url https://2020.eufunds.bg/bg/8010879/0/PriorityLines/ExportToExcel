--- v0 (2026-05-26)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527033eb7f60497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba813037930d44ccbf6b2a8a895d2021.psmdcp" Id="Rc8b26a7377294387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a0c34edae04684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6759c9a456fb4a55a2c1a5102df8be85.psmdcp" Id="R7265c2c307fd45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,142 +734,142 @@
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>24615559.21</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>17070593.25</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>7315968.43</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>228997.53</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>62.82</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>6855786.55</x:v>
+        <x:v>6892731.84</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>4799050.58</x:v>
+        <x:v>4824912.28</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>2056735.97</x:v>
+        <x:v>2067819.56</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>17.66</x:v>
+        <x:v>17.76</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>14840074.65</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>27903402.78</x:v>
+        <x:v>30143234.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>11041029.42</x:v>
+        <x:v>11838598.16</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>4731869.74</x:v>
+        <x:v>5073684.92</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>12130503.62</x:v>
+        <x:v>13230951.33</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>31.89</x:v>
+        <x:v>34.19</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>4460670.62</x:v>
+        <x:v>4539387.03</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3122469.41</x:v>
+        <x:v>3177570.9</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>1338201.21</x:v>
+        <x:v>1361816.13</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>9.02</x:v>
+        <x:v>9.18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>24269542.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>16988679.41</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>7280862.61</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>8576742.2</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>5757702.02</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>2467586.01</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>351454.17</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>33.89</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1033578.08</x:v>
+        <x:v>1264442.24</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>723504.66</x:v>
+        <x:v>885109.57</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>310073.42</x:v>
+        <x:v>379332.67</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>4.26</x:v>
+        <x:v>5.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1510548.26</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1057383.78</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>453164.48</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>920727.9</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>394597.68</x:v>
       </x:c>
       <x:c r="H9" s="9">