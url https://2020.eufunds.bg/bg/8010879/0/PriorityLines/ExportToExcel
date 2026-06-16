--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a0c34edae04684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6759c9a456fb4a55a2c1a5102df8be85.psmdcp" Id="R7265c2c307fd45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea8735144fc4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c50a581e07543f18afef87360f8148b.psmdcp" Id="R84337acd0d74473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>