--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea8735144fc4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c50a581e07543f18afef87360f8148b.psmdcp" Id="R84337acd0d74473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c827dc5f964cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a68dc100d594df18b6e0b3d14feb263.psmdcp" Id="R6bfbb53819a5445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -760,116 +760,116 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4824912.28</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>2067819.56</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>17.76</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>14840074.65</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>30143234.41</x:v>
+        <x:v>32852084.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>11838598.16</x:v>
+        <x:v>12817640.1</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>5073684.92</x:v>
+        <x:v>5493274.33</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>13230951.33</x:v>
+        <x:v>14541169.74</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>34.19</x:v>
+        <x:v>37.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>4539387.03</x:v>
+        <x:v>4657873.81</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3177570.9</x:v>
+        <x:v>3260511.65</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>1361816.13</x:v>
+        <x:v>1397362.16</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>9.18</x:v>
+        <x:v>9.42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>24269542.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>16988679.41</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>7280862.61</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>8576742.2</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>5757702.02</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>2467586.01</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>351454.17</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>33.89</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1264442.24</x:v>
+        <x:v>1352562.27</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>885109.57</x:v>
+        <x:v>946793.59</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>379332.67</x:v>
+        <x:v>405768.68</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>5.21</x:v>
+        <x:v>5.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1510548.26</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1057383.78</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>453164.48</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>920727.9</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>394597.68</x:v>
       </x:c>
       <x:c r="H9" s="9">