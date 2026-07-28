--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c827dc5f964cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a68dc100d594df18b6e0b3d14feb263.psmdcp" Id="R6bfbb53819a5445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9b5f19ed874569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2793c2840bd346b9ae8be50a7c13e0ca.psmdcp" Id="R910b60a4850f4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>24615559.21</x:v>
+        <x:v>25182573.07</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>17070593.25</x:v>
+        <x:v>17467502.95</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>7315968.43</x:v>
+        <x:v>7486072.59</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>228997.53</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>62.82</x:v>
+        <x:v>64.28</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>6892731.84</x:v>
+        <x:v>6973704.86</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>4824912.28</x:v>
+        <x:v>4881593.39</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>2067819.56</x:v>
+        <x:v>2092111.47</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>17.76</x:v>
+        <x:v>17.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>14840074.65</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32852084.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>12817640.1</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>5493274.33</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>14541169.74</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>37.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>4657873.81</x:v>
+        <x:v>4674524.8</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3260511.65</x:v>
+        <x:v>3272167.35</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>1397362.16</x:v>
+        <x:v>1402357.45</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>9.42</x:v>
+        <x:v>9.45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>24269542.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>16988679.41</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>7280862.61</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>8576742.2</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>5757702.02</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>2467586.01</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>351454.17</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>33.89</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1352562.27</x:v>
+        <x:v>1423545.22</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>946793.59</x:v>
+        <x:v>996481.65</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>405768.68</x:v>
+        <x:v>427063.57</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>5.57</x:v>
+        <x:v>5.87</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1510548.26</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1057383.78</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>453164.48</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>920727.9</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>394597.68</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>7280861.17</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>5096602.82</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>2184258.35</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>7280823.39</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>5096576.39</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>2184247</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>3216045.7</x:v>
+        <x:v>3239324.58</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>2251232</x:v>
+        <x:v>2267527.22</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>964813.7</x:v>
+        <x:v>971797.36</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>44.17</x:v>
+        <x:v>44.49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">