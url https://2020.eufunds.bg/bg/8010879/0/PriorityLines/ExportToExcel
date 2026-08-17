--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9b5f19ed874569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2793c2840bd346b9ae8be50a7c13e0ca.psmdcp" Id="R910b60a4850f4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66130f612324643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a658c4ed6244e238979f42da03c8828.psmdcp" Id="Rfd3d178b755a4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>25182573.07</x:v>
+        <x:v>25024592.69</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>17467502.95</x:v>
+        <x:v>17356916.68</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>7486072.59</x:v>
+        <x:v>7438678.48</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>228997.53</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>64.28</x:v>
+        <x:v>63.87</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>6973704.86</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4881593.39</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>2092111.47</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>17.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>14840074.65</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>32852084.17</x:v>
+        <x:v>33040911.04</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>12817640.1</x:v>
+        <x:v>12883729.51</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>5493274.33</x:v>
+        <x:v>5521598.35</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>14541169.74</x:v>
+        <x:v>14635583.18</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>37.02</x:v>
+        <x:v>37.21</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>4674524.8</x:v>
+        <x:v>5129016.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3272167.35</x:v>
+        <x:v>3590311.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>1402357.45</x:v>
+        <x:v>1538704.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>9.45</x:v>
+        <x:v>10.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>24269542.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>16988679.41</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>7280862.61</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>8576742.2</x:v>
+        <x:v>8576584.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>5757702.02</x:v>
+        <x:v>5757591.66</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>2467586.01</x:v>
+        <x:v>2467538.72</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>351454.17</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>33.89</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1423545.22</x:v>
+        <x:v>1512535.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>996481.65</x:v>
+        <x:v>1058774.79</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>427063.57</x:v>
+        <x:v>453760.63</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>5.87</x:v>
+        <x:v>6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1510548.26</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1057383.78</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>453164.48</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>920727.9</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>394597.68</x:v>
       </x:c>
       <x:c r="H9" s="9">