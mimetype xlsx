--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66130f612324643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a658c4ed6244e238979f42da03c8828.psmdcp" Id="Rfd3d178b755a4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad77af634854fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d488e10c7e749e0bfd7d9cb1c45bd97.psmdcp" Id="R73a2b82bbaac4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,124 +734,124 @@
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>25024592.69</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>17356916.68</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>7438678.48</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>228997.53</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>63.87</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>6973704.86</x:v>
+        <x:v>7094458.37</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>4881593.39</x:v>
+        <x:v>4966120.85</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>2092111.47</x:v>
+        <x:v>2128337.52</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>17.96</x:v>
+        <x:v>18.28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>14840074.65</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>33040911.04</x:v>
+        <x:v>33018513.14</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>12883729.51</x:v>
+        <x:v>12875884.79</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>5521598.35</x:v>
+        <x:v>5518236.28</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>14635583.18</x:v>
+        <x:v>14624392.07</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>37.21</x:v>
+        <x:v>37.18</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>5129016.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>3590311.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1538704.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>10.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>24269542.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>16988679.41</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>7280862.61</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>8576584.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>5757591.66</x:v>
+        <x:v>5757591.69</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>2467538.72</x:v>
+        <x:v>2467538.69</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>351454.17</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>33.89</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1512535.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>1058774.79</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>453760.63</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">