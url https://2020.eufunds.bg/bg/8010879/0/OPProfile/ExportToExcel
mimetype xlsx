--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc076513640ae4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3c593b23c09481184e5823825ca8a18.psmdcp" Id="Rb30400efc368426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2c3f6a33a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6559ced67b02490c819f3d367c911571.psmdcp" Id="Rd7a0a3f8db664c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>420420.28</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>41272076.97</x:v>
+        <x:v>41268881.28</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28890454.06</x:v>
+        <x:v>28888217.1</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>34.01</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">