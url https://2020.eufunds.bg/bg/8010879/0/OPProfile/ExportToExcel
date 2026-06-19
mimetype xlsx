--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2c3f6a33a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6559ced67b02490c819f3d367c911571.psmdcp" Id="Rd7a0a3f8db664c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1e3f1d4e11423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84cafc896afc48868a73df0a1f40d015.psmdcp" Id="R621c33c7f0704c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1385,226 +1385,226 @@
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">