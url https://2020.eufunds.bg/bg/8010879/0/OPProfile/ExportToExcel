--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1e3f1d4e11423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84cafc896afc48868a73df0a1f40d015.psmdcp" Id="R621c33c7f0704c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d53ca0b2cd44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3186f1c20b464c81b33ba872c051fb73.psmdcp" Id="R59511bd95bec4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1356,255 +1356,255 @@
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>41268881.28</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28888217.1</x:v>
+        <x:v>28888217.09</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>34.01</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>58120281.76</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>40684197.72</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>47.9</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>16035281.2</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11224696.82</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.21</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">