--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d53ca0b2cd44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3186f1c20b464c81b33ba872c051fb73.psmdcp" Id="R59511bd95bec4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b6681f6827416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1931eb57695b4a3f925ab20eaf97a540.psmdcp" Id="Rcc05ae2e6a484bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>420420.28</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>41268881.28</x:v>
+        <x:v>41268881.27</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28888217.09</x:v>
+        <x:v>28888217.08</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>34.01</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>59518913.11</x:v>
+        <x:v>59518913.1</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>41663239.66</x:v>
+        <x:v>41663239.65</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>16393843.98</x:v>
+        <x:v>16593143.53</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11475690.76</x:v>
+        <x:v>11615200.46</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.51</x:v>
+        <x:v>13.67</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">