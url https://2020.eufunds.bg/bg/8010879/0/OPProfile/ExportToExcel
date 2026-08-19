--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b6681f6827416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1931eb57695b4a3f925ab20eaf97a540.psmdcp" Id="Rcc05ae2e6a484bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d456d1c4db447d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e55c1aec4645478846ec2beb51dd57.psmdcp" Id="Rd604f7353c914b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1385,226 +1385,226 @@
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>59518913.1</x:v>
+        <x:v>60022202.37</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>41663239.65</x:v>
+        <x:v>42015542.14</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>49.05</x:v>
+        <x:v>49.46</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>16593143.53</x:v>
+        <x:v>16977255.38</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11615200.46</x:v>
+        <x:v>11884078.75</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.67</x:v>
+        <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">