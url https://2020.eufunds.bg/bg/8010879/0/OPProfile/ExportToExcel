--- v5 (2026-08-19)
+++ v6 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d456d1c4db447d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e55c1aec4645478846ec2beb51dd57.psmdcp" Id="Rd604f7353c914b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6805db89d74495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63fe0c526b0d47669ec838667c1186da.psmdcp" Id="R05216b81524846a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>420420.28</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>294294.19</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>41268881.27</x:v>
+        <x:v>41251283.33</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>28888217.08</x:v>
+        <x:v>28875898.55</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>34.01</x:v>
+        <x:v>33.99</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>9678674.4</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>6775072.09</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>7.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>60022202.37</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>42015542.14</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>49.46</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>16977255.38</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>11884078.75</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.99</x:v>
+        <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">