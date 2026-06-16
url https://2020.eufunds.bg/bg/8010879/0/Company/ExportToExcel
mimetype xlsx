--- v0 (2026-05-07)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4bf40677ba4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5165fb4ded3f4e2e8f186a8f655459fc.psmdcp" Id="R70503b75c09f46b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846d40f5b5604896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82643fd7f1de448a8c91a0a2b7ac9683.psmdcp" Id="R963ca66b5de24baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>