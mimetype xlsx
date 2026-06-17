--- v1 (2026-06-16)
+++ v2 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846d40f5b5604896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82643fd7f1de448a8c91a0a2b7ac9683.psmdcp" Id="R963ca66b5de24baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668d6c9311214a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f692794bcd404eb1aada20b68570a891.psmdcp" Id="Re0018e69a0a1465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>