--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668d6c9311214a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f692794bcd404eb1aada20b68570a891.psmdcp" Id="Re0018e69a0a1465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3997000888cc4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a98f27bab549eba162b0c7988db496.psmdcp" Id="R1ec591a5e6224ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>