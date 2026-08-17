--- v3 (2026-07-08)
+++ v4 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3997000888cc4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a98f27bab549eba162b0c7988db496.psmdcp" Id="R1ec591a5e6224ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e71df2db554029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/489dfe15ecc747a58dfadd4e38bccde2.psmdcp" Id="Ra32e0ef3199d402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>