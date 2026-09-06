--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e71df2db554029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/489dfe15ecc747a58dfadd4e38bccde2.psmdcp" Id="Ra32e0ef3199d402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc261acc91b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19db9fbd66c24162be121ca98a04291b.psmdcp" Id="R32d1625434784594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>