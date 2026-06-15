--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3216f8795da4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f14ec9355b46e08d4ab37c383759cb.psmdcp" Id="R381d58cd71bb45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd4383f18ac4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3b85b195d5f4be39951d9f6db8478e6.psmdcp" Id="Re0357a9f4eb24087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1413,258 +1413,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1124336095.02</x:v>
+        <x:v>1124336095.01</x:v>
       </x:c>
       <x:c r="F39" s="4">
         <x:v>920780958.77</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>33.07</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>6.65</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1504928570.07</x:v>
+        <x:v>1622644251.24</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1230149850.68</x:v>
+        <x:v>1330208179.71</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>44.27</x:v>
+        <x:v>47.73</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>416692106.89</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>339707411.38</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>12.26</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">