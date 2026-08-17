--- v1 (2026-06-15)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd4383f18ac4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3b85b195d5f4be39951d9f6db8478e6.psmdcp" Id="Re0357a9f4eb24087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d4b0e608b646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d53ec1a5ce74730b3304772ab9b5331.psmdcp" Id="R01fce081ba294794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1381,290 +1381,290 @@
       </x:c>
       <x:c r="H37" s="4">
         <x:v>70873552.95</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>58452420</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>151934841.9</x:v>
+        <x:v>152062941.58</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>117938020.86</x:v>
+        <x:v>118046905.59</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1124336095.01</x:v>
+        <x:v>1124394361.48</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>920780958.77</x:v>
+        <x:v>920830485.28</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>33.07</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>6.65</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1622644251.24</x:v>
+        <x:v>1709829449.58</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1330208179.71</x:v>
+        <x:v>1402625743.24</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>47.73</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>469113369.23</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>382620048.18</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.8</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">