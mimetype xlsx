--- v2 (2026-08-17)
+++ v3 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d4b0e608b646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d53ec1a5ce74730b3304772ab9b5331.psmdcp" Id="R01fce081ba294794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca49e4b5db7242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/142aff59d7e3495d8a6bccf6584ab3ce.psmdcp" Id="R457ec9990f0647ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -880,51 +880,51 @@
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="4">
         <x:v>1521070000</x:v>
       </x:c>
       <x:c r="C14" s="4">
         <x:v>322424120</x:v>
       </x:c>
       <x:c r="D14" s="4">
         <x:v>1843494120</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>276283556</x:v>
       </x:c>
       <x:c r="D15" s="4">
-        <x:v>1556077307</x:v>
+        <x:v>1474423561</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4">
         <x:v>0</x:v>
@@ -978,51 +978,51 @@
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B22" s="6">
         <x:v>1521070000</x:v>
       </x:c>
       <x:c r="C22" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="D22" s="6">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1372,299 +1372,299 @@
       </x:c>
       <x:c r="E37" s="4">
         <x:v>69691695.95</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>56452227.26</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>3.78</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>70873552.95</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>58452420</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C38" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>152062941.58</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>118046905.59</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>4.47</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>2.93</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1124394361.48</x:v>
+        <x:v>1123723479.01</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>920830485.28</x:v>
+        <x:v>920260235.18</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>33.07</x:v>
+        <x:v>33.87</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>6.65</x:v>
+        <x:v>6.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1709829449.58</x:v>
+        <x:v>1781479512.03</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1402625743.24</x:v>
+        <x:v>1462749380.43</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>50.3</x:v>
+        <x:v>53.69</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>520856546.25</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>425120463.06</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>15.32</x:v>
+        <x:v>16.29</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">