--- v0 (2026-03-01)
+++ v1 (2026-05-09)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9f01486bce4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef25540725784ccdb0b002004f093aea.psmdcp" Id="R658249f61789400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84c3c4989074772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ba7345437334a949653fb7557ecb6c4.psmdcp" Id="Radf732d28d3a4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="priorityAxes" sheetId="2" r:id="rId2"/>
+    <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
     <x:t>Бюджет</x:t>
   </x:si>
   <x:si>
     <x:t>Договорени средства</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от НФ</x:t>
   </x:si>
   <x:si>
@@ -73,51 +73,51 @@
   <x:si>
     <x:t>Справедлив преход</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент от таблицата със стрелка отляво позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -253,113 +253,113 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="10">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="10">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -613,542 +613,396 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:M16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="99.996339" style="0" customWidth="1"/>
     <x:col min="2" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:13">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="C4" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C4" s="4"/>
+      <x:c r="D4" s="5"/>
       <x:c r="E4" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="F4" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="F4" s="4"/>
+      <x:c r="G4" s="4"/>
+      <x:c r="H4" s="4"/>
+      <x:c r="I4" s="5"/>
       <x:c r="J4" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="K4" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="K4" s="4"/>
+      <x:c r="L4" s="4"/>
+      <x:c r="M4" s="5"/>
     </x:row>
     <x:row r="5" spans="1:13">
-      <x:c r="A5" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="6"/>
       <x:c r="B5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B6" s="9" t="n">
+      <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
-      <x:c r="C6" s="9" t="n">
+      <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
-      <x:c r="D6" s="9" t="n">
+      <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
-      <x:c r="E6" s="9" t="n">
-[...24 lines deleted...]
-        <x:v>21.45</x:v>
+      <x:c r="E6" s="9">
+        <x:v>593247724.86</x:v>
+      </x:c>
+      <x:c r="F6" s="9">
+        <x:v>401430305.65</x:v>
+      </x:c>
+      <x:c r="G6" s="9">
+        <x:v>91406663.76</x:v>
+      </x:c>
+      <x:c r="H6" s="9">
+        <x:v>100410755.45</x:v>
+      </x:c>
+      <x:c r="I6" s="9">
+        <x:v>91.56</x:v>
+      </x:c>
+      <x:c r="J6" s="9">
+        <x:v>139853047.44</x:v>
+      </x:c>
+      <x:c r="K6" s="9">
+        <x:v>114362478.63</x:v>
+      </x:c>
+      <x:c r="L6" s="9">
+        <x:v>25490568.81</x:v>
+      </x:c>
+      <x:c r="M6" s="9">
+        <x:v>25.98</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B7" s="9" t="n">
+      <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
-      <x:c r="C7" s="9" t="n">
+      <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
-      <x:c r="D7" s="9" t="n">
+      <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
-      <x:c r="E7" s="9" t="n">
-[...24 lines deleted...]
-        <x:v>10.17</x:v>
+      <x:c r="E7" s="9">
+        <x:v>925897056.24</x:v>
+      </x:c>
+      <x:c r="F7" s="9">
+        <x:v>640916510.6</x:v>
+      </x:c>
+      <x:c r="G7" s="9">
+        <x:v>128874502.86</x:v>
+      </x:c>
+      <x:c r="H7" s="9">
+        <x:v>156106042.78</x:v>
+      </x:c>
+      <x:c r="I7" s="9">
+        <x:v>60.02</x:v>
+      </x:c>
+      <x:c r="J7" s="9">
+        <x:v>183558059.39</x:v>
+      </x:c>
+      <x:c r="K7" s="9">
+        <x:v>153179338.27</x:v>
+      </x:c>
+      <x:c r="L7" s="9">
+        <x:v>30378721.12</x:v>
+      </x:c>
+      <x:c r="M7" s="9">
+        <x:v>14.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B8" s="9" t="n">
+      <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
-      <x:c r="C8" s="9" t="n">
+      <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
-      <x:c r="D8" s="9" t="n">
+      <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
-      <x:c r="E8" s="9" t="n">
+      <x:c r="E8" s="9">
         <x:v>20736017.97</x:v>
       </x:c>
-      <x:c r="F8" s="9" t="n">
+      <x:c r="F8" s="9">
         <x:v>17625615.27</x:v>
       </x:c>
-      <x:c r="G8" s="9" t="n">
+      <x:c r="G8" s="9">
         <x:v>3110402.7</x:v>
       </x:c>
-      <x:c r="H8" s="9" t="n">
+      <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I8" s="9" t="n">
+      <x:c r="I8" s="9">
         <x:v>91.37</x:v>
       </x:c>
-      <x:c r="J8" s="9" t="n">
+      <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
-      <x:c r="K8" s="9" t="n">
+      <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
-      <x:c r="L8" s="9" t="n">
+      <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
-      <x:c r="M8" s="9" t="n">
+      <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B9" s="9" t="n">
-[...33 lines deleted...]
-        <x:v>3.47</x:v>
+      <x:c r="B9" s="9">
+        <x:v>1488820372</x:v>
+      </x:c>
+      <x:c r="C9" s="9">
+        <x:v>1231868151</x:v>
+      </x:c>
+      <x:c r="D9" s="9">
+        <x:v>256952221</x:v>
+      </x:c>
+      <x:c r="E9" s="9">
+        <x:v>686849489.96</x:v>
+      </x:c>
+      <x:c r="F9" s="9">
+        <x:v>403235776.2</x:v>
+      </x:c>
+      <x:c r="G9" s="9">
+        <x:v>87665530.87</x:v>
+      </x:c>
+      <x:c r="H9" s="9">
+        <x:v>195948182.89</x:v>
+      </x:c>
+      <x:c r="I9" s="9">
+        <x:v>32.97</x:v>
+      </x:c>
+      <x:c r="J9" s="9">
+        <x:v>75788669.19</x:v>
+      </x:c>
+      <x:c r="K9" s="9">
+        <x:v>60697325.9</x:v>
+      </x:c>
+      <x:c r="L9" s="9">
+        <x:v>15091343.29</x:v>
+      </x:c>
+      <x:c r="M9" s="9">
+        <x:v>5.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B10" s="9" t="n">
+      <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
-      <x:c r="C10" s="9" t="n">
+      <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
-      <x:c r="D10" s="9" t="n">
+      <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
-      <x:c r="E10" s="9" t="n">
+      <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
-      <x:c r="F10" s="9" t="n">
+      <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
-      <x:c r="G10" s="9" t="n">
+      <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
-      <x:c r="H10" s="9" t="n">
+      <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I10" s="9" t="n">
+      <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
-      <x:c r="J10" s="9" t="n">
-[...12 lines deleted...]
-    <x:row r="11" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="J10" s="9">
+        <x:v>33719070.06</x:v>
+      </x:c>
+      <x:c r="K10" s="9">
+        <x:v>24036912.02</x:v>
+      </x:c>
+      <x:c r="L10" s="9">
+        <x:v>9682158.04</x:v>
+      </x:c>
+      <x:c r="M10" s="9">
+        <x:v>50.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B14" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
-        <x:v>18</x:v>
-[...25 lines deleted...]
-      <x:c r="J15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:I4"/>
     <x:mergeCell ref="J4:M4"/>
     <x:mergeCell ref="A11:J11"/>
     <x:mergeCell ref="A12:J12"/>
     <x:mergeCell ref="A13:J13"/>
     <x:mergeCell ref="A14:J14"/>
     <x:mergeCell ref="A15:J15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>priorityAxes</vt:lpstr>
+      <vt:lpstr>priorityAxes!Print_Area</vt:lpstr>
+      <vt:lpstr>priorityAxes!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>