--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84c3c4989074772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ba7345437334a949653fb7557ecb6c4.psmdcp" Id="Radf732d28d3a4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498300281dad4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31956cc5d36c43f2bfc063420f443329.psmdcp" Id="R292e8095d5614095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,101 +734,101 @@
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>401430305.65</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>91406663.76</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>139853047.44</x:v>
+        <x:v>128780620.77</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>114362478.63</x:v>
+        <x:v>105482137.07</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>25490568.81</x:v>
+        <x:v>23298483.7</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>25.98</x:v>
+        <x:v>23.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925897056.24</x:v>
+        <x:v>925897056.23</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640916510.6</x:v>
+        <x:v>640916510.59</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>128874502.86</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>183558059.39</x:v>
+        <x:v>206360571.37</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>153179338.27</x:v>
+        <x:v>172001861.2</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>30378721.12</x:v>
+        <x:v>34358710.17</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>14.31</x:v>
+        <x:v>16.09</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20736017.97</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17625615.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3110402.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,116 +842,116 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>686849489.96</x:v>
+        <x:v>744657298.29</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>403235776.2</x:v>
+        <x:v>430218556.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>87665530.87</x:v>
+        <x:v>94149414.26</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>195948182.89</x:v>
+        <x:v>220289327.92</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>32.97</x:v>
+        <x:v>35.22</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>75788669.19</x:v>
+        <x:v>76912440.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>60697325.9</x:v>
+        <x:v>61639702.32</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>15091343.29</x:v>
+        <x:v>15272738.13</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>5.09</x:v>
+        <x:v>5.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>33719070.06</x:v>
+        <x:v>33981234.87</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>24036912.02</x:v>
+        <x:v>24223723.98</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9682158.04</x:v>
+        <x:v>9757510.89</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>50.13</x:v>
+        <x:v>50.52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">