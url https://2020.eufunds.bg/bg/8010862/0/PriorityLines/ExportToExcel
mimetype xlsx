--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498300281dad4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31956cc5d36c43f2bfc063420f443329.psmdcp" Id="R292e8095d5614095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3c7561b29f47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15bb384459b40259a2a587c238adb1c.psmdcp" Id="R12044b8ecb104931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,113 +722,113 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>401430305.65</x:v>
+        <x:v>401430305.66</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91406663.76</x:v>
+        <x:v>91406663.75</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>128780620.77</x:v>
+        <x:v>139142909.42</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>105482137.07</x:v>
+        <x:v>114220550.68</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>23298483.7</x:v>
+        <x:v>24922358.74</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>23.92</x:v>
+        <x:v>25.85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>925897056.23</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640916510.59</x:v>
+        <x:v>640916510.6</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128874502.86</x:v>
+        <x:v>128874502.85</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>206360571.37</x:v>
+        <x:v>213297735.71</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>172001861.2</x:v>
+        <x:v>177633580.76</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>34358710.17</x:v>
+        <x:v>35664154.95</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>16.09</x:v>
+        <x:v>16.63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20736017.97</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17625615.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3110402.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,116 +842,116 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>744657298.29</x:v>
+        <x:v>778385391.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>430218556.11</x:v>
+        <x:v>444038218.09</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>94149414.26</x:v>
+        <x:v>96588178.14</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>220289327.92</x:v>
+        <x:v>237758995.63</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>35.22</x:v>
+        <x:v>36.31</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>76912440.45</x:v>
+        <x:v>83818194.44</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>61639702.32</x:v>
+        <x:v>67507019.31</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>15272738.13</x:v>
+        <x:v>16311175.13</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>5.17</x:v>
+        <x:v>5.63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>33981234.87</x:v>
+        <x:v>34028748.97</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>24223723.98</x:v>
+        <x:v>24256983.85</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9757510.89</x:v>
+        <x:v>9771765.12</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>50.52</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">