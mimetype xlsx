--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3c7561b29f47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15bb384459b40259a2a587c238adb1c.psmdcp" Id="R12044b8ecb104931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ce153605de4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2deed9b830a4ddcbb9fff1eedee233c.psmdcp" Id="Ra1752ed1e3744229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,224 +734,224 @@
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>401430305.66</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>91406663.75</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>139142909.42</x:v>
+        <x:v>138404696.6</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>114220550.68</x:v>
+        <x:v>113580019.63</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>24922358.74</x:v>
+        <x:v>24824676.97</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>25.85</x:v>
+        <x:v>25.71</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925897056.23</x:v>
+        <x:v>925884781.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640916510.6</x:v>
+        <x:v>640906077.4</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128874502.85</x:v>
+        <x:v>128872661.71</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>213297735.71</x:v>
+        <x:v>220137635.75</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>177633580.76</x:v>
+        <x:v>183447495.79</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>35664154.95</x:v>
+        <x:v>36690139.96</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>16.63</x:v>
+        <x:v>17.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>20736017.97</x:v>
+        <x:v>41600135.62</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>17625615.27</x:v>
+        <x:v>35360115.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>3110402.7</x:v>
+        <x:v>6240020.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>91.37</x:v>
+        <x:v>183.31</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>778385391.86</x:v>
+        <x:v>829448708.95</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>444038218.09</x:v>
+        <x:v>468260976.38</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>96588178.14</x:v>
+        <x:v>100862782.57</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>237758995.63</x:v>
+        <x:v>260324950</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>36.31</x:v>
+        <x:v>38.23</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>83818194.44</x:v>
+        <x:v>87843887.88</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>67507019.31</x:v>
+        <x:v>70928858.73</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>16311175.13</x:v>
+        <x:v>16915029.15</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>5.63</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>34028748.97</x:v>
+        <x:v>37301177.3</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>24256983.85</x:v>
+        <x:v>26588507.55</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9771765.12</x:v>
+        <x:v>10712669.75</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>50.6</x:v>
+        <x:v>55.46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">