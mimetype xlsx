--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ce153605de4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2deed9b830a4ddcbb9fff1eedee233c.psmdcp" Id="Ra1752ed1e3744229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e4df8064b54e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ac0e338e7f422cbb9cdce25a0f8c2e.psmdcp" Id="Raac7897a7c714290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,195 +722,195 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>401430305.66</x:v>
+        <x:v>401430305.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91406663.75</x:v>
+        <x:v>91406663.74</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>138404696.6</x:v>
+        <x:v>143433020.38</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>113580019.63</x:v>
+        <x:v>117795646.78</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>24824676.97</x:v>
+        <x:v>25637373.6</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>25.71</x:v>
+        <x:v>26.65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>925884781.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>640906077.4</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>128872661.71</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>220137635.75</x:v>
+        <x:v>220525736.88</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>183447495.79</x:v>
+        <x:v>183774270.94</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>36690139.96</x:v>
+        <x:v>36751465.94</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>17.16</x:v>
+        <x:v>17.19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>41600135.62</x:v>
+        <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>35360115.27</x:v>
+        <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>6240020.35</x:v>
+        <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>183.31</x:v>
+        <x:v>91.94</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>829448708.95</x:v>
+        <x:v>895605675.07</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>468260976.38</x:v>
+        <x:v>504035659.3</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>100862782.57</x:v>
+        <x:v>109334497.96</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>260324950</x:v>
+        <x:v>282235517.81</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>38.23</x:v>
+        <x:v>41.2</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>87843887.88</x:v>
+        <x:v>98020706.18</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>70928858.73</x:v>
+        <x:v>79266114.65</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>16915029.15</x:v>
+        <x:v>18754591.53</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>5.9</x:v>
+        <x:v>6.58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">