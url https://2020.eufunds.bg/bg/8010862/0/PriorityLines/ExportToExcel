--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e4df8064b54e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ac0e338e7f422cbb9cdce25a0f8c2e.psmdcp" Id="Raac7897a7c714290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe648aff0944698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65abe62dfca54842a18bdf82b0b7b201.psmdcp" Id="R2a5a4280f1bb4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,101 +734,101 @@
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>401430305.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>91406663.74</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>143433020.38</x:v>
+        <x:v>144312629.35</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>117795646.78</x:v>
+        <x:v>118142957.38</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>25637373.6</x:v>
+        <x:v>26169671.97</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>26.65</x:v>
+        <x:v>26.81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925884781.89</x:v>
+        <x:v>925884774.91</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640906077.4</x:v>
+        <x:v>640906071.47</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128872661.71</x:v>
+        <x:v>128872660.66</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>220525736.88</x:v>
+        <x:v>228201129.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>183774270.94</x:v>
+        <x:v>190298354.84</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>36751465.94</x:v>
+        <x:v>37902774.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>17.19</x:v>
+        <x:v>17.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,116 +842,116 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>895605675.07</x:v>
+        <x:v>898196404.85</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>504035659.3</x:v>
+        <x:v>502537674.03</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>109334497.96</x:v>
+        <x:v>108899676.32</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>282235517.81</x:v>
+        <x:v>286759054.5</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>41.2</x:v>
+        <x:v>41.07</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>98020706.18</x:v>
+        <x:v>102088190.48</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>79266114.65</x:v>
+        <x:v>82713284.15</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>18754591.53</x:v>
+        <x:v>19374906.33</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>6.58</x:v>
+        <x:v>6.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>37301177.3</x:v>
+        <x:v>38996990.45</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>26588507.55</x:v>
+        <x:v>27796901.36</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>10712669.75</x:v>
+        <x:v>11200089.09</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>55.46</x:v>
+        <x:v>57.98</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">