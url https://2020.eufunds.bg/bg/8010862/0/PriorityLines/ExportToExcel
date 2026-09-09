--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe648aff0944698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65abe62dfca54842a18bdf82b0b7b201.psmdcp" Id="R2a5a4280f1bb4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e057b7d5b9e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/842c30b7dcf5455a8f39caed901d992e.psmdcp" Id="R2106025709614966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>593247724.86</x:v>
+        <x:v>594195434.68</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>401430305.67</x:v>
+        <x:v>402000555.77</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91406663.74</x:v>
+        <x:v>91507296.11</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>100410755.45</x:v>
+        <x:v>100687582.8</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>91.56</x:v>
+        <x:v>91.68</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>144312629.35</x:v>
+        <x:v>148058395.69</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>118142957.38</x:v>
+        <x:v>121316023.62</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26169671.97</x:v>
+        <x:v>26742372.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>26.81</x:v>
+        <x:v>27.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925884774.91</x:v>
+        <x:v>923828802.58</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640906071.47</x:v>
+        <x:v>640313546.98</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128872660.66</x:v>
+        <x:v>128768097.52</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>156106042.78</x:v>
+        <x:v>154747158.08</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>60.02</x:v>
+        <x:v>59.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>228201129.69</x:v>
+        <x:v>232154324.62</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>190298354.84</x:v>
+        <x:v>193623154.16</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>37902774.85</x:v>
+        <x:v>38531170.46</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>17.79</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>91.94</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>1488820372</x:v>
+        <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1231868151</x:v>
+        <x:v>1150214405</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>898196404.85</x:v>
+        <x:v>975289856.64</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>502537674.03</x:v>
+        <x:v>565168875.37</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>108899676.32</x:v>
+        <x:v>120868612.9</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>286759054.5</x:v>
+        <x:v>289252368.37</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>41.07</x:v>
+        <x:v>48.75</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>102088190.48</x:v>
+        <x:v>114860966.01</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>82713284.15</x:v>
+        <x:v>93157523.81</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>19374906.33</x:v>
+        <x:v>21703442.2</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>6.86</x:v>
+        <x:v>8.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">