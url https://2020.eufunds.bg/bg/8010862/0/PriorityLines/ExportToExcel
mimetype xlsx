--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e057b7d5b9e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/842c30b7dcf5455a8f39caed901d992e.psmdcp" Id="R2106025709614966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cccbeda1c34cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7314d1de06d04af5b9d09d59e7e491b7.psmdcp" Id="Ref7f918c3d884003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,116 +719,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>594195434.68</x:v>
+        <x:v>594204951.25</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>402000555.77</x:v>
+        <x:v>402000555.74</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91507296.11</x:v>
+        <x:v>91507296.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>100687582.8</x:v>
+        <x:v>100697099.37</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.68</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>148058395.69</x:v>
+        <x:v>150649654.14</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>121316023.62</x:v>
+        <x:v>123478436.5</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26742372.07</x:v>
+        <x:v>27171217.64</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>27.51</x:v>
+        <x:v>27.99</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>923828802.58</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>640313546.98</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>128768097.52</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>154747158.08</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>59.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>232154324.62</x:v>
+        <x:v>232943850.79</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>193623154.16</x:v>
+        <x:v>194294251.4</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>38531170.46</x:v>
+        <x:v>38649599.39</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>18.1</x:v>
+        <x:v>18.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,75 +842,75 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1150214405</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>975289856.64</x:v>
+        <x:v>1644411842.16</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>565168875.37</x:v>
+        <x:v>1109542615.32</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>120868612.9</x:v>
+        <x:v>245570452</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>289252368.37</x:v>
+        <x:v>289298774.84</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>48.75</x:v>
+        <x:v>96.3</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>114860966.01</x:v>
+        <x:v>119514697.21</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>93157523.81</x:v>
+        <x:v>97113195.33</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>21703442.2</x:v>
+        <x:v>22401501.88</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>8.16</x:v>
+        <x:v>8.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">