--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cccbeda1c34cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7314d1de06d04af5b9d09d59e7e491b7.psmdcp" Id="Ref7f918c3d884003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8e582259ef4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a9efc08dcc945219d63addc41d80e94.psmdcp" Id="R432d52124f244f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,116 +719,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>594204951.25</x:v>
+        <x:v>598083697.32</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>402000555.74</x:v>
+        <x:v>405327051.99</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91507296.14</x:v>
+        <x:v>92094324.89</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>100697099.37</x:v>
+        <x:v>100662320.44</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>91.68</x:v>
+        <x:v>92.41</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>150649654.14</x:v>
+        <x:v>151635467.84</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>123478436.5</x:v>
+        <x:v>124316378.16</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>27171217.64</x:v>
+        <x:v>27319089.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>27.99</x:v>
+        <x:v>28.17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>923828802.58</x:v>
+        <x:v>920705092.39</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640313546.98</x:v>
+        <x:v>640269347</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128768097.52</x:v>
+        <x:v>128754667.09</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>154747158.08</x:v>
+        <x:v>151681078.3</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>59.97</x:v>
+        <x:v>59.96</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>232943850.79</x:v>
+        <x:v>233720224.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>194294251.4</x:v>
+        <x:v>194946732.06</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>38649599.39</x:v>
+        <x:v>38773492.63</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>18.16</x:v>
+        <x:v>18.22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,116 +842,116 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1150214405</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>1644411842.16</x:v>
+        <x:v>1675877110.99</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>1109542615.32</x:v>
+        <x:v>1133955329.98</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>245570452</x:v>
+        <x:v>252134310.35</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>289298774.84</x:v>
+        <x:v>289787470.66</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>96.3</x:v>
+        <x:v>98.5</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>119514697.21</x:v>
+        <x:v>309778866.03</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>97113195.33</x:v>
+        <x:v>252741954.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>22401501.88</x:v>
+        <x:v>57036911.21</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>8.49</x:v>
+        <x:v>22.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>38996990.45</x:v>
+        <x:v>39961502.03</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>27796901.36</x:v>
+        <x:v>28484187.84</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>11200089.09</x:v>
+        <x:v>11477314.19</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>57.98</x:v>
+        <x:v>59.42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">