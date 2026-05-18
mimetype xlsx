--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c43bcfb281a46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4049584fb3a440a0805c1efd3d897ec1.psmdcp" Id="R944db06c85b04022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c680dfb6bd34e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d231674a019484b960cfede4ab8874d.psmdcp" Id="R68bb2422fdd746bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>