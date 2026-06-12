--- v1 (2026-05-18)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c680dfb6bd34e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d231674a019484b960cfede4ab8874d.psmdcp" Id="R68bb2422fdd746bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48745d705ba94145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561cc9b864ff4967876d3833a3a015f6.psmdcp" Id="Rde643ace0a2e478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>