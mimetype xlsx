--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48745d705ba94145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561cc9b864ff4967876d3833a3a015f6.psmdcp" Id="Rde643ace0a2e478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b089eb9a7f4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bde5b033c86402e9f8c25bd19cddeb8.psmdcp" Id="Rbf30748577b24867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>