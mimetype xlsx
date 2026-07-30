--- v3 (2026-07-03)
+++ v4 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b089eb9a7f4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bde5b033c86402e9f8c25bd19cddeb8.psmdcp" Id="Rbf30748577b24867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d011883eae4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d6589856e3f488caa516a240b5b2733.psmdcp" Id="Ra03e2002af0d4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>