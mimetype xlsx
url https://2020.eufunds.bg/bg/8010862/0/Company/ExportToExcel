--- v4 (2026-07-30)
+++ v5 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d011883eae4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d6589856e3f488caa516a240b5b2733.psmdcp" Id="Ra03e2002af0d4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3ebffaff164c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae539b2563fa41f4bb94718f27d13ad4.psmdcp" Id="Rcc3d91a6942e4c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>