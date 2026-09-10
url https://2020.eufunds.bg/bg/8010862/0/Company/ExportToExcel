--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3ebffaff164c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae539b2563fa41f4bb94718f27d13ad4.psmdcp" Id="Rcc3d91a6942e4c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb534348b408645dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be5fd292ef0b4d6e979b997c24103ae0.psmdcp" Id="Rc94c09bbb6614f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>