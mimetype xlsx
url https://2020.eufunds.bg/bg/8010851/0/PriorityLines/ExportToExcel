--- v7 (2026-09-06)
+++ v8 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24bf501c8a042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c7af7836664badaf50357b1c07bbcb.psmdcp" Id="Rf412e2b62bc24ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb237b77b65054ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d78100550f4634aec750e1914e2e1f.psmdcp" Id="R1e04f6056697448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>