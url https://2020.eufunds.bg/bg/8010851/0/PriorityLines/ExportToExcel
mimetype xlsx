--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb237b77b65054ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d78100550f4634aec750e1914e2e1f.psmdcp" Id="R1e04f6056697448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157b7e9262304c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a76c324dc8f4d9c856343c68e407c20.psmdcp" Id="Ra3c2fbc8805b4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,101 +734,101 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>348513105.87</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>258040251.18</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>69614579.03</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>85185811.47</x:v>
+        <x:v>85447938.73</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>67202783.82</x:v>
+        <x:v>67423335.58</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17983027.65</x:v>
+        <x:v>18024603.15</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>13.36</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>38.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>90691774.69</x:v>
+        <x:v>54446360.36</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>80881018.74</x:v>
+        <x:v>51134839.8</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9810755.95</x:v>
+        <x:v>3311520.56</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.92</x:v>
+        <x:v>16.76</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">