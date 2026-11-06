--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157b7e9262304c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a76c324dc8f4d9c856343c68e407c20.psmdcp" Id="Ra3c2fbc8805b4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8d3e42b2d64b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/307fd16fe6344f7d94f969b4e4355e0a.psmdcp" Id="R85dd1e8f67314716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,116 +719,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>348513105.87</x:v>
+        <x:v>348436363.71</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258040251.18</x:v>
+        <x:v>257998347.4</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69614579.03</x:v>
+        <x:v>69603069.42</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>20858275.66</x:v>
+        <x:v>20834946.89</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>51.38</x:v>
+        <x:v>51.37</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>85447938.73</x:v>
+        <x:v>90774508.02</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>67423335.58</x:v>
+        <x:v>71501211.39</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>18024603.15</x:v>
+        <x:v>19273296.63</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>13.4</x:v>
+        <x:v>14.24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>38.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>54446360.36</x:v>
+        <x:v>91012904.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>51134839.8</x:v>
+        <x:v>81144561.9</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>3311520.56</x:v>
+        <x:v>9868342.54</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>16.76</x:v>
+        <x:v>28.02</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">