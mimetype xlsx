--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e42cb763ae4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2cf38acf12a436cb20171236143ba14.psmdcp" Id="Rdebb47287eb74166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa4f95b6ef54106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b4e0e64c8f449a9a7bd9150f14d5a5.psmdcp" Id="Rdce4665182fe4606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>344002647.8</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>254132081.37</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>68734497.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>21136069.29</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>50.63</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>74378866.71</x:v>
+        <x:v>74343866.73</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>58657494.1</x:v>
+        <x:v>58635181.61</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15721372.61</x:v>
+        <x:v>15708685.12</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>11.66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">