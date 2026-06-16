--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa4f95b6ef54106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b4e0e64c8f449a9a7bd9150f14d5a5.psmdcp" Id="Rdce4665182fe4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe11906524e540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f313e6e0865a4cd89de85ed597ea6f39.psmdcp" Id="R6a6016a41c674ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,72 +722,72 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>344002647.8</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>254132081.37</x:v>
+        <x:v>254115535.03</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>68734497.14</x:v>
+        <x:v>68751043.49</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.29</x:v>
+        <x:v>21136069.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>50.63</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>74343866.73</x:v>
+        <x:v>76614485.22</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>58635181.61</x:v>
+        <x:v>60414580.02</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15708685.12</x:v>
+        <x:v>16199905.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>11.66</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22370130.97</x:v>
       </x:c>
       <x:c r="H7" s="9">