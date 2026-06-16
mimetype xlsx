--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe11906524e540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f313e6e0865a4cd89de85ed597ea6f39.psmdcp" Id="R6a6016a41c674ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b80f6494e94dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510d25bd16e1403f9150a6b5228d4e92.psmdcp" Id="Rc142fa52d6fa4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>