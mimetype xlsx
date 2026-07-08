--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b80f6494e94dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510d25bd16e1403f9150a6b5228d4e92.psmdcp" Id="Rc142fa52d6fa4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc01c45c3c7340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d2984f2391e4e0a9efb1890caf0dfed.psmdcp" Id="R59a991f5546a4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>344002647.8</x:v>
+        <x:v>349098777.56</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>254115535.03</x:v>
+        <x:v>258299691.43</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>68751043.49</x:v>
+        <x:v>69663016.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>21136069.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>50.63</x:v>
+        <x:v>51.43</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>76614485.22</x:v>
+        <x:v>79403639.05</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>60414580.02</x:v>
+        <x:v>62600130.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16199905.2</x:v>
+        <x:v>16803508.23</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.01</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22370130.97</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>38.41</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>88220352.98</x:v>
+        <x:v>90073900.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>78852753.57</x:v>
+        <x:v>80373935.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9367599.41</x:v>
+        <x:v>9699964.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.16</x:v>
+        <x:v>27.73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13612067.99</x:v>
+        <x:v>13688775.01</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11170512.73</x:v>
+        <x:v>11224207.64</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2441555.26</x:v>
+        <x:v>2464567.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.64</x:v>
+        <x:v>52.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">