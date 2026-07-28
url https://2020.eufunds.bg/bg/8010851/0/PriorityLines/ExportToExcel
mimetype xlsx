--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc01c45c3c7340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d2984f2391e4e0a9efb1890caf0dfed.psmdcp" Id="R59a991f5546a4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca36a9af324473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45967368a89e4a3195895a9b5e1a379a.psmdcp" Id="R4715cd50c3df43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>349098777.56</x:v>
+        <x:v>348528148.08</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258299691.43</x:v>
+        <x:v>258053037.05</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69663016.85</x:v>
+        <x:v>69616835.37</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.28</x:v>
+        <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>51.43</x:v>
+        <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>79403639.05</x:v>
+        <x:v>80785667.08</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>62600130.82</x:v>
+        <x:v>63708099.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16803508.23</x:v>
+        <x:v>17077567.44</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.45</x:v>
+        <x:v>12.67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>124755317.41</x:v>
+        <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>102385186.44</x:v>
+        <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>22370130.97</x:v>
+        <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>38.41</x:v>
+        <x:v>38.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>90073900.13</x:v>
+        <x:v>90691774.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>80373935.28</x:v>
+        <x:v>80881018.74</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9699964.85</x:v>
+        <x:v>9810755.95</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.73</x:v>
+        <x:v>27.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13688775.01</x:v>
+        <x:v>14232043.82</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11224207.64</x:v>
+        <x:v>11679285.45</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2464567.37</x:v>
+        <x:v>2552758.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.94</x:v>
+        <x:v>55.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">