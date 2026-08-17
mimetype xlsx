--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca36a9af324473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45967368a89e4a3195895a9b5e1a379a.psmdcp" Id="R4715cd50c3df43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9e7285d1de4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bb240745e09422ea166e5741decd0e4.psmdcp" Id="R28a9249c381b43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>348528148.08</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>258053037.05</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>69616835.37</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>80785667.08</x:v>
+        <x:v>84283261.86</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>63708099.64</x:v>
+        <x:v>66440129.32</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17077567.44</x:v>
+        <x:v>17843132.54</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -816,60 +816,60 @@
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>14232043.82</x:v>
+        <x:v>14495787.31</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11679285.45</x:v>
+        <x:v>11895721.86</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2552758.37</x:v>
+        <x:v>2600065.45</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>55.04</x:v>
+        <x:v>56.06</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -886,54 +886,54 @@
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>15338758</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>14131962</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>1206796</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>15338710.93</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>14131919.4</x:v>
+        <x:v>14131919.39</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>1206791.53</x:v>
+        <x:v>1206791.54</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>