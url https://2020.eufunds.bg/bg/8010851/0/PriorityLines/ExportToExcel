--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9e7285d1de4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bb240745e09422ea166e5741decd0e4.psmdcp" Id="R28a9249c381b43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24bf501c8a042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c7af7836664badaf50357b1c07bbcb.psmdcp" Id="Rf412e2b62bc24ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,75 +719,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>348528148.08</x:v>
+        <x:v>348513105.87</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258053037.05</x:v>
+        <x:v>258040251.18</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69616835.37</x:v>
+        <x:v>69614579.03</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>84283261.86</x:v>
+        <x:v>85185811.47</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>66440129.32</x:v>
+        <x:v>67202783.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17843132.54</x:v>
+        <x:v>17983027.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>13.22</x:v>
+        <x:v>13.36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -816,60 +816,60 @@
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>14495787.31</x:v>
+        <x:v>14543644.99</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11895721.86</x:v>
+        <x:v>11934995.45</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2600065.45</x:v>
+        <x:v>2608649.54</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>56.06</x:v>
+        <x:v>56.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">