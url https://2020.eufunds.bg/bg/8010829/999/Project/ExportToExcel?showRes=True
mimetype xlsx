--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba7b719adb24dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c01f13c38074de498abe7058d432a10.psmdcp" Id="R87189d351d974c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18c4be0574642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f7ced62d4c243929bb1b2ca40971fa0.psmdcp" Id="Rd75dfbc4c35045a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -148,135 +148,135 @@
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна Дирекция "Гранична полиция" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на мобилността на ГДГП за противодействие на трансграничните престъпления</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Испания,Полша,Румъния,Чешка Република</x:t>
+    <x:t>България,Испания,Румъния,Полша,Чешка Република</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване капацитета на полицията при превенция и борба срещу престъпления с наркотици</x:t>
   </x:si>
   <x:si>
-    <x:t>Австрия,България,Испания,Румъния</x:t>
+    <x:t>България,Австрия,Испания,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на експертно-криминалистическата дейност и на полицейската регистрация</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 Държавна агенция „Технически операции“</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на оперативния капацитет и специфичните умения  на служителите от ДАТО</x:t>
   </x:si>
   <x:si>
     <x:t>130453541 ДЪРЖАВНА АГЕНЦИЯ ЗА ЗАКРИЛА НА ДЕТЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1051, ул. ТРИАДИЦА, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Гърция,Румъния</x:t>
+    <x:t>Гърция,България,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Координиране на услугите за жертви на трафик в Южните и Източните Балкани</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Германия,Територията на ЕС</x:t>
+    <x:t>България,Територията на ЕС,Германия</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитет, обмен на опит и изследователска дейност в сферата на сигурността</x:t>
   </x:si>
   <x:si>
     <x:t>131181915 МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Македония,Сърбия,Територията на ЕС,Турция</x:t>
+    <x:t>България,Територията на ЕС,Сърбия,Турция,Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на осведомеността за рискове от трафик на хора и подкрепа за жертви на трафик</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -929,389 +929,389 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>16761.98</x:v>
+        <x:v>101630.51</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>4904639.52</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>4904639.52</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>901032.24</x:v>
+        <x:v>112629.03</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>12633232.2</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>12633232.2</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>2743976.34</x:v>
+        <x:v>904679.47</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>166988.38</x:v>
+        <x:v>158269.06</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>748383.38</x:v>
+        <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>748383.38</x:v>
+        <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>491235.52</x:v>
+        <x:v>245617.76</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>4268831.44</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>4268831.44</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>787861.96</x:v>
+        <x:v>196965.49</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">