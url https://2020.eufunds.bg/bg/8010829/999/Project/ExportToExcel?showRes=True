--- v1 (2026-07-01)
+++ v2 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18c4be0574642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f7ced62d4c243929bb1b2ca40971fa0.psmdcp" Id="Rd75dfbc4c35045a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9b41725a184795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9358d52e160c41aeb0d2cffd7159434f.psmdcp" Id="R45fde82e759741d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -985,145 +985,145 @@
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K23" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>101630.51</x:v>
+        <x:v>103937.56</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>112629.03</x:v>
+        <x:v>292895.83</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K25" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>904679.47</x:v>
+        <x:v>965532.33</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
@@ -1220,98 +1220,98 @@
       <x:c r="E28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>245617.76</x:v>
+        <x:v>283617.55</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>196965.49</x:v>
+        <x:v>239816.35</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">