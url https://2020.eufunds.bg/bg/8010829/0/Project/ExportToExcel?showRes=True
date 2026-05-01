--- v1 (2026-01-11)
+++ v2 (2026-05-01)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef6be722ac943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7595ac55d6ae400a97cd26a1d9e9622f.psmdcp" Id="R5c1b51d9a7e34a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb516ac934624270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d94b2e974c7430bb5ed39091b9b8fd8.psmdcp" Id="R65be579e54df4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Програма на Република България по фонд „Вътрешна сигурност“</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритет</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (до)</x:t>
   </x:si>
@@ -203,96 +206,93 @@
   <x:si>
     <x:t>BG65ISPR001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на международното сътрудничество между държавите (ЕOЕ - Коста дел Сол)</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна дирекция "Гранична полиция" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Поддръжка на системи и оборудване за откриване на ядрени и радиологични материали</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна Дирекция "Гранична полиция" - МВР</x:t>
   </x:si>
   <x:si>
-    <x:t>Територията на ЕС,България</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISPR001-3.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на мобилността на ГДГП за противодействие на трансграничните престъпления</x:t>
   </x:si>
   <x:si>
     <x:t>129011017 Главна дирекция "Жандармерия, специални операции и борба с тероризма" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1186, ул. "Патриарх Герман" № 202</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане материалната база и повишаване подготовката на служителите от ДСОБТ - ГДЖСОБТ</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция"</x:t>
   </x:si>
   <x:si>
-    <x:t>Испания,Полша,Румъния,Чешка Република,България</x:t>
+    <x:t>България,Испания,Полша,Румъния,Чешка Република</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване капацитета на полицията при превенция и борба срещу престъпления с наркотици</x:t>
   </x:si>
   <x:si>
     <x:t>Австрия,България,Испания,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на експертно-криминалистическата дейност и на полицейската регистрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, София, бул. "Александър Малинов" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Стара Загора,гр.Пловдив,гр.Плевен,гр.София,гр.Бургас,гр.Пазарджик,гр.Варна,гр.Велико Търново,гр.Хасково</x:t>
+    <x:t>гр.Бургас,гр.Варна,гр.Велико Търново,гр.Пазарджик,гр.Плевен,гр.Пловдив,гр.София,гр.Стара Загора,гр.Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета на полицията при извършване огледи на местопроизшествия</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна Дирекция Гранична Полиция</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на служители на ГДГП за подобряване на трансграничното сътрудничество и в обучения</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция "Вътрешна сигурност"-Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, "Шести септември" № 29</x:t>
   </x:si>
@@ -374,51 +374,51 @@
   <x:si>
     <x:t>BG65ISPR001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Заплащане на годишни такси за поддръжка на ССС за анализ на ФРИ</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 Държавна агенция „Технически операции“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на оперативния капацитет и специфичните умения  на служителите от ДАТО</x:t>
   </x:si>
   <x:si>
     <x:t>130453541 ДЪРЖАВНА АГЕНЦИЯ ЗА ЗАКРИЛА НА ДЕТЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1051, ул. ТРИАДИЦА, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Румъния,Гърция,България</x:t>
+    <x:t>България,Гърция,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Координиране на услугите за жертви на трафик в Южните и Източните Балкани</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>България,Германия,Територията на ЕС</x:t>
   </x:si>
@@ -452,94 +452,93 @@
   <x:si>
     <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1, НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас,гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване качеството и ефективността на ДНК изследванията в областта на криминалистиката</x:t>
   </x:si>
   <x:si>
     <x:t>131181915 МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Сърбия,Територията на ЕС,Македония,Турция,България</x:t>
+    <x:t>България,Македония,Сърбия,Територията на ЕС,Турция</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на осведомеността за рискове от трафик на хора и подкрепа за жертви на трафик</x:t>
   </x:si>
   <x:si>
     <x:t>129009938 Столична дирекция на вътрешните работи (СДВР)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, ул. "Антим I" 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Усъвършенстване на подготовката на служителите на СДВР с полицейски правомощия"</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -590,85 +589,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -922,1823 +921,1678 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>18938925.48</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>18938925.48</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>1787497.77</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>1657215.5</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>1657215.5</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>45</x:v>
-[...13 lines deleted...]
-      <x:c r="N24" s="5" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>2614559.88</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>2614559.88</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>51</x:v>
-[...13 lines deleted...]
-      <x:c r="N25" s="5" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>115104.9</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>115104.9</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>115104.9</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>54</x:v>
-[...13 lines deleted...]
-      <x:c r="N26" s="5" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>11399825.28</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>11399825.28</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>6645608.43</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>57</x:v>
-[...13 lines deleted...]
-      <x:c r="N27" s="5" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>39998.98</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>39998.98</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>39998.98</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>2921223.21</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>2921223.21</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>1549100.88</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="H28" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="J29" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N29" s="5" t="n">
+      <x:c r="J29" s="4">
+        <x:v>1319979.76</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>1319979.76</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>16761.98</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="J30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+      <x:c r="J30" s="4">
+        <x:v>10938731.31</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>10938731.31</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>1455663.51</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="J31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+      <x:c r="J31" s="4">
+        <x:v>1226159.88</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>1226159.88</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>225258.06</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="J32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N32" s="5" t="n">
+      <x:c r="J32" s="4">
+        <x:v>4211077.4</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>4211077.4</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>914658.78</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N33" s="5" t="n">
+      <x:c r="J33" s="4">
+        <x:v>2075072.85</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>2075072.85</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>32215.02</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="J34" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N34" s="5" t="n">
+      <x:c r="J34" s="4">
+        <x:v>766288.48</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>766288.48</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="J35" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N35" s="5" t="n">
+      <x:c r="J35" s="4">
+        <x:v>1113350.28</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>1113350.28</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>106032.06</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="J36" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N36" s="5" t="n">
+      <x:c r="J36" s="4">
+        <x:v>1417435.65</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>1417435.65</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>611972.67</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="J37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N37" s="5" t="n">
+      <x:c r="J37" s="4">
+        <x:v>12958368</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>12958368</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>1728876.63</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="J38" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N38" s="5" t="n">
+      <x:c r="J38" s="4">
+        <x:v>6859718.76</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>6859718.76</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>1193514.69</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="J39" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N39" s="5" t="n">
+      <x:c r="J39" s="4">
+        <x:v>732735.21</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>732735.21</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>6587.88</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="J40" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N40" s="5" t="n">
+      <x:c r="J40" s="4">
+        <x:v>1091981.82</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>1091981.82</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>5079.66</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="J41" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N41" s="5" t="n">
+      <x:c r="J41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="J42" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N42" s="5" t="n">
+      <x:c r="J42" s="4">
+        <x:v>1133982</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>1133982</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>390889.41</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="J43" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N43" s="5" t="n">
+      <x:c r="J43" s="4">
+        <x:v>1041751.24</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>1041751.24</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>166988.38</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="J44" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N44" s="5" t="n">
+      <x:c r="J44" s="4">
+        <x:v>179583.76</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>179583.76</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>179583.76</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="J45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N45" s="5" t="n">
+      <x:c r="J45" s="4">
+        <x:v>374191.69</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>374191.69</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>245617.76</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="J46" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+      <x:c r="J46" s="4">
+        <x:v>8552148.18</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>8552148.18</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>5320110.87</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="J47" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N47" s="5" t="n">
+      <x:c r="J47" s="4">
+        <x:v>8845506.36</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>8845506.36</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>6680573.04</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="J48" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N48" s="5" t="n">
+      <x:c r="J48" s="4">
+        <x:v>4292006.43</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>4292006.43</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>1768967.01</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="J49" s="4" t="n">
+      <x:c r="J49" s="4">
         <x:v>1067207.86</x:v>
       </x:c>
-      <x:c r="K49" s="4" t="n">
+      <x:c r="K49" s="4">
         <x:v>1067207.86</x:v>
       </x:c>
-      <x:c r="L49" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>196965.49</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="J50" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N50" s="5" t="n">
+      <x:c r="J50" s="4">
+        <x:v>472555.65</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>472555.65</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>5413.77</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="51" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="B52" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="B53" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="B55" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="0" t="s">
-        <x:v>158</x:v>
-[...25 lines deleted...]
-      <x:c r="J56" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A51:J51"/>
     <x:mergeCell ref="A52:J52"/>
     <x:mergeCell ref="A53:J53"/>
     <x:mergeCell ref="A54:J54"/>
     <x:mergeCell ref="A55:J55"/>
     <x:mergeCell ref="A56:J56"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>