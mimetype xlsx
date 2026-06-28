--- v2 (2026-05-01)
+++ v3 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb516ac934624270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d94b2e974c7430bb5ed39091b9b8fd8.psmdcp" Id="R65be579e54df4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888be8b79ecd4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b7ed4b48ec465594a3c25169bb3fa2.psmdcp" Id="Rc5c7aa68c44545b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -164,339 +164,339 @@
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1784, бул. Цариградско шосе 133 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на специализиран софтуер за Национален център по киберпрестъпност на ГДБОП</x:t>
   </x:si>
   <x:si>
     <x:t>129010659 ГЛАВНА ДИРЕКЦИЯ "БОРБА С ОРГАНИЗИРАНАТА ПРЕСТЪПНОСТ" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1784, бул. „Цариградско шосе”, № 133А</x:t>
   </x:si>
   <x:si>
     <x:t>България</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISPR001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на трансграничното сътрудничество в борбата с организираната престъпност</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISPR001-3.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на международното сътрудничество (Европейски оперативен екип Коста дел Сол)</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISPR001-3.001-0008</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България,Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на международното сътрудничество между държавите (ЕOЕ - Коста дел Сол)</x:t>
   </x:si>
   <x:si>
+    <x:t>129010125 Главна Дирекция "Гранична полиция" - МВР</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на мобилността на ГДГП за противодействие на трансграничните престъпления</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010125 Главна дирекция "Гранична полиция" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Поддръжка на системи и оборудване за откриване на ядрени и радиологични материали</x:t>
   </x:si>
   <x:si>
-    <x:t>129010125 Главна Дирекция "Гранична полиция" - МВР</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129011017 Главна дирекция "Жандармерия, специални операции и борба с тероризма" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1186, ул. "Патриарх Герман" № 202</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане материалната база и повишаване подготовката на служителите от ДСОБТ - ГДЖСОБТ</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция"</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Испания,Полша,Румъния,Чешка Република</x:t>
+    <x:t>България,Испания,Румъния,Полша,Чешка Република</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване капацитета на полицията при превенция и борба срещу престъпления с наркотици</x:t>
   </x:si>
   <x:si>
-    <x:t>Австрия,България,Испания,Румъния</x:t>
+    <x:t>България,Австрия,Испания,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на експертно-криминалистическата дейност и на полицейската регистрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, София, бул. "Александър Малинов" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Бургас,гр.Варна,гр.Велико Търново,гр.Пазарджик,гр.Плевен,гр.Пловдив,гр.София,гр.Стара Загора,гр.Хасково</x:t>
+    <x:t>гр.София,гр.Бургас,гр.Варна,гр.Велико Търново,гр.Пазарджик,гр.Плевен,гр.Пловдив,гр.Стара Загора,гр.Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване капацитета на полицията при извършване огледи на местопроизшествия</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна Дирекция Гранична Полиция</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на служители на ГДГП за подобряване на трансграничното сътрудничество и в обучения</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция "Вътрешна сигурност"-Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, "Шести септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на антикорупционното сътрудничество със страните от Западни Балкани</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Шести септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Интелигентна система за събиране, систематизиране, анализ и визуализиране на данни</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „6-ти септември“ № 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISPR001-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка на автоматизирани полицейски информационни системи</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISPR001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на поддръжка на лицензи за СУБД, системен софтуер и операционни системи</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISPR001-3.001-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>0006952350214 Дирекция "Международно оперативно сътрудничество" при Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1233, бул. "Мария Луиза" 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване ефективна и непрекъсната свързаност със защитените информационни системи на ЕС</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1233, булевард "Мария Луиза" № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване взаимодействието на органите ангажирани с престъпленията свързани с МПС.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1233, бул. "Мария Луиза" 114Б</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129009710 Държавна агенция "Национална сигурност"</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. "Черни връх" No 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на способностите за защита на вътрешната и националната сигурност</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. "Черни връх" № 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Заплащане на годишни такси за поддръжка на ССС за анализ на ФРИ</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 Държавна агенция „Технически операции“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на оперативния капацитет и специфичните умения  на служителите от ДАТО</x:t>
   </x:si>
   <x:si>
     <x:t>130453541 ДЪРЖАВНА АГЕНЦИЯ ЗА ЗАКРИЛА НА ДЕТЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1051, ул. ТРИАДИЦА, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Гърция,Румъния</x:t>
+    <x:t>Гърция,България,Румъния</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Координиране на услугите за жертви на трафик в Южните и Източните Балкани</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Германия,Територията на ЕС</x:t>
+    <x:t>България,Територията на ЕС,Германия</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитет, обмен на опит и изследователска дейност в сферата на сигурността</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ - Национален институт по криминалистика (НИК)</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1, НИК-МВР</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване качеството и ефективността на ДНК изследванията в областта на криминалистиката</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1715, бул. "Александър Малинов" 1, НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване на възможностите на криминалистичните изследвания в лабораториите на НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. Александър Малинов 1, НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване, обновяване и поддръжка на националните ДНК и балистична бази данни в НИК-МВР</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1, НИК-МВР</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>131181915 МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Македония,Сърбия,Територията на ЕС,Турция</x:t>
+    <x:t>България,Територията на ЕС,Сърбия,Турция,Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на осведомеността за рискове от трафик на хора и подкрепа за жертви на трафик</x:t>
   </x:si>
   <x:si>
     <x:t>129009938 Столична дирекция на вътрешните работи (СДВР)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, ул. "Антим I" 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Усъвършенстване на подготовката на служителите на СДВР с полицейски правомощия"</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
@@ -1161,909 +1161,909 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>18938925.48</x:v>
+        <x:v>6312975.2</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>18938925.48</x:v>
+        <x:v>6312975.2</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>1787497.77</x:v>
+        <x:v>595832.59</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1657215.5</x:v>
+        <x:v>828607.74</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1657215.5</x:v>
+        <x:v>828607.74</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>2614559.88</x:v>
+        <x:v>1307279.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>2614559.88</x:v>
+        <x:v>1307279.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>0</x:v>
+        <x:v>259153.2</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>115104.9</x:v>
+        <x:v>3799941.76</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>115104.9</x:v>
+        <x:v>3799941.76</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>115104.9</x:v>
+        <x:v>2488873.1</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>12</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="I26" s="3" t="s">
+      <x:c r="J26" s="4">
+        <x:v>38368.3</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>38368.3</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>38368.3</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O26" s="3" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E28" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="3" t="s">
+      <x:c r="G28" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="G28" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H28" s="3" t="s">
+      <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="I28" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J28" s="4">
-        <x:v>2921223.21</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>2921223.21</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>1549100.88</x:v>
+        <x:v>101630.51</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>973741.07</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>973741.07</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>16761.98</x:v>
+        <x:v>581040.07</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>10938731.31</x:v>
+        <x:v>3646243.77</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>10938731.31</x:v>
+        <x:v>3646243.77</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>1455663.51</x:v>
+        <x:v>856387.76</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>1226159.88</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>1226159.88</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>225258.06</x:v>
+        <x:v>112629.03</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>4211077.4</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>4211077.4</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>914658.78</x:v>
+        <x:v>904679.47</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>2075072.85</x:v>
+        <x:v>691690.95</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>2075072.85</x:v>
+        <x:v>691690.95</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>32215.02</x:v>
+        <x:v>13542.29</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>766288.48</x:v>
+        <x:v>383144.24</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>766288.48</x:v>
+        <x:v>383144.24</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>1113350.28</x:v>
+        <x:v>371116.73</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>1113350.28</x:v>
+        <x:v>371116.73</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>106032.06</x:v>
+        <x:v>39110.9</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>1417435.65</x:v>
+        <x:v>472478.55</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>1417435.65</x:v>
+        <x:v>472478.55</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>611972.67</x:v>
+        <x:v>203990.89</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>12958368</x:v>
+        <x:v>2286572.92</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>12958368</x:v>
+        <x:v>2286572.92</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>1728876.63</x:v>
+        <x:v>397838.23</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>6859718.76</x:v>
+        <x:v>2208502.78</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>6859718.76</x:v>
+        <x:v>2208502.78</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>1193514.69</x:v>
+        <x:v>576292.21</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>732735.21</x:v>
+        <x:v>363993.94</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>732735.21</x:v>
+        <x:v>363993.94</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>6587.88</x:v>
+        <x:v>3348.89</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>1091981.82</x:v>
+        <x:v>244245.09</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>1091981.82</x:v>
+        <x:v>244245.09</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>5079.66</x:v>
+        <x:v>4431.31</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
@@ -2101,160 +2101,160 @@
       <x:c r="B42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>1133982</x:v>
+        <x:v>377994</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>1133982</x:v>
+        <x:v>377994</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>390889.41</x:v>
+        <x:v>130296.47</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>166988.38</x:v>
+        <x:v>158269.06</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>179583.76</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>179583.76</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>179583.76</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
@@ -2280,257 +2280,257 @@
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>8552148.18</x:v>
+        <x:v>1430668.81</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>8552148.18</x:v>
+        <x:v>1430668.81</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>5320110.87</x:v>
+        <x:v>590246.2</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>8845506.36</x:v>
+        <x:v>2850716.06</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>8845506.36</x:v>
+        <x:v>2850716.06</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>6680573.04</x:v>
+        <x:v>1773370.29</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>4292006.43</x:v>
+        <x:v>2948502.17</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>4292006.43</x:v>
+        <x:v>2948502.17</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>1768967.01</x:v>
+        <x:v>2240499.65</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>1067207.86</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>1067207.86</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>196965.49</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>472555.65</x:v>
+        <x:v>157518.56</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>472555.65</x:v>
+        <x:v>157518.56</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>5413.77</x:v>
+        <x:v>1804.59</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">