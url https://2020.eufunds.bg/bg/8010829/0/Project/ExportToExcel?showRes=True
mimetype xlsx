--- v3 (2026-06-28)
+++ v4 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888be8b79ecd4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b7ed4b48ec465594a3c25169bb3fa2.psmdcp" Id="Rc5c7aa68c44545b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f80595d972a429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c81a8ba31aed4cdb99d483bc7e3c324b.psmdcp" Id="R173268c1e6044851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1302,54 +1302,54 @@
       <x:c r="B25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>3799941.76</x:v>
+        <x:v>3799941.72</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>3799941.76</x:v>
+        <x:v>3799941.72</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>2488873.1</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
@@ -1452,51 +1452,51 @@
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>101630.51</x:v>
+        <x:v>103937.56</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
@@ -1593,98 +1593,98 @@
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>112629.03</x:v>
+        <x:v>292895.83</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>904679.47</x:v>
+        <x:v>965532.33</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
@@ -1781,51 +1781,51 @@
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>371116.73</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>371116.73</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>39110.9</x:v>
+        <x:v>43052.83</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
@@ -1866,107 +1866,107 @@
       <x:c r="B37" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>2286572.92</x:v>
+        <x:v>2286572.93</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>2286572.92</x:v>
+        <x:v>2286572.93</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>397838.23</x:v>
+        <x:v>740739.06</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>2208502.78</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>2208502.78</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>576292.21</x:v>
+        <x:v>832806.33</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
@@ -2110,51 +2110,51 @@
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>377994</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>377994</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>130296.47</x:v>
+        <x:v>169129.67</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
@@ -2251,145 +2251,145 @@
       <x:c r="E45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>245617.76</x:v>
+        <x:v>283617.55</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>1430668.81</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>1430668.81</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>590246.2</x:v>
+        <x:v>607043.58</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>2850716.06</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>2850716.06</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>1773370.29</x:v>
+        <x:v>1846574.87</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
@@ -2439,51 +2439,51 @@
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K49" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>196965.49</x:v>
+        <x:v>239816.35</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">