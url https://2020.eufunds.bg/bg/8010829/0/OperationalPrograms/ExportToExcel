--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288c33b3626347b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172ed57becc54872a1cb66867fb983e6.psmdcp" Id="Rdb2ba18dbfd04ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1a9f42a7674911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c85b5522062e419cb71fad24c9f5cab9.psmdcp" Id="R5e802f8d681347d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -925,262 +925,262 @@
       <x:c r="C6" s="9">
         <x:v>1520755091.68</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>242780311.29</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>3322166303.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1832925258.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>103.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>1579344790.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1751535111.35</x:v>
+        <x:v>1746044993.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99.32</x:v>
+        <x:v>99.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1517018516.13</x:v>
+        <x:v>1512351916.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1668504608.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625220886.37</x:v>
+        <x:v>1625165940.06</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.41</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1625620727.57</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1554037912.32</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>97.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1339896846.9</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550434607.7</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.94</x:v>
+        <x:v>96.92</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181074111.52</x:v>
+        <x:v>2181034289.6</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682689530.8</x:v>
+        <x:v>1682657673.16</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462217509.45</x:v>
+        <x:v>1462190430.43</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544603.67</x:v>
+        <x:v>1653415531.05</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.88</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1450034698.98</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680433399.77</x:v>
+        <x:v>680421600.66</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589398742.14</x:v>
+        <x:v>589388686.22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1294,139 +1294,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.41</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123052784.5</x:v>
+        <x:v>5123131336.91</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428484409.21</x:v>
+        <x:v>4428523685.42</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770177286.38</x:v>
+        <x:v>3770210671.17</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2556809353.25</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.34</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186238462.13</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834600865.94</x:v>
+        <x:v>16834639596.43</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927855916.16</x:v>
+        <x:v>13927863334.73</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.73</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004683266.2</x:v>
+        <x:v>12004689571.97</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11826996257.69</x:v>
+        <x:v>11820809352.35</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.88</x:v>
+        <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10323858843.69</x:v>
+        <x:v>10319025928.07</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1850,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134386252.14</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.37</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114413178.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28564</x:v>
+        <x:v>28565</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11316407963.8</x:v>
+        <x:v>11365084821.84</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7919375557.32</x:v>
+        <x:v>8014465838.08</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>6974421228.18</x:v>
+        <x:v>7079009599.1</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2745470893.51</x:v>
+        <x:v>2824104921.3</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>37.97</x:v>
+        <x:v>39.06</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2410838770.02</x:v>
+        <x:v>2475100910.23</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28564</x:v>
+        <x:v>28565</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11316407963.8</x:v>
+        <x:v>11365084821.84</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7919375557.32</x:v>
+        <x:v>8014465838.08</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>109.53</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6974421228.18</x:v>
+        <x:v>7079009599.1</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2745470893.51</x:v>
+        <x:v>2824104921.3</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>37.97</x:v>
+        <x:v>39.06</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2410838770.02</x:v>
+        <x:v>2475100910.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4289</x:v>
+        <x:v>4397</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1898</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1196533786.07</x:v>
+        <x:v>1265112860.32</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1186839261.65</x:v>
+        <x:v>1256668627.66</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>61.36</x:v>
+        <x:v>64.98</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>988630249.86</x:v>
+        <x:v>1047127604.24</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>649886013.63</x:v>
+        <x:v>682648828.65</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>33.6</x:v>
+        <x:v>35.3</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>533540789.14</x:v>
+        <x:v>560460145.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>359</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>722784098.28</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>722784098.28</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>67.38</x:v>
+        <x:v>68.87</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>578424246.01</x:v>
+        <x:v>590918033.51</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>258099719.3</x:v>
+        <x:v>258733151.42</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.59</x:v>
+        <x:v>24.65</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>211185006.73</x:v>
+        <x:v>211694750.38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>250</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>220057330.05</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>220057330.05</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>85.94</x:v>
+        <x:v>86.1</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>197699223.13</x:v>
+        <x:v>198051597.17</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>157318566.44</x:v>
+        <x:v>158160730</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.55</x:v>
+        <x:v>61.88</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>141587744.28</x:v>
+        <x:v>142345691.46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1557970518.1</x:v>
+        <x:v>1695069150.07</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1405681808.3</x:v>
+        <x:v>1526218301.05</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>68.8</x:v>
+        <x:v>74.7</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1184937686.34</x:v>
+        <x:v>1287459721.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>277415890.98</x:v>
+        <x:v>279127471.17</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.58</x:v>
+        <x:v>13.66</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>233022833.89</x:v>
+        <x:v>234465380.53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98465370.73</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98465370.73</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>79.91</x:v>
+        <x:v>81.05</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>80116438.12</x:v>
+        <x:v>81219701.04</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29018036.39</x:v>
+        <x:v>29240941.02</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>23.89</x:v>
+        <x:v>24.07</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24197024.01</x:v>
+        <x:v>24382965.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10316</x:v>
+        <x:v>10653</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5684</x:v>
+        <x:v>5859</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1314875540.12</x:v>
+        <x:v>1328380292.34</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1048787101.47</x:v>
+        <x:v>1055956311.31</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>70.51</x:v>
+        <x:v>70.99</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>858815968.71</x:v>
+        <x:v>864711541.75</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>333458221</x:v>
+        <x:v>335578878.55</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.42</x:v>
+        <x:v>22.56</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>270944497.5</x:v>
+        <x:v>275807433.09</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>505175838.43</x:v>
+        <x:v>512079919.82</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.57</x:v>
+        <x:v>26.94</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>430528303.07</x:v>
+        <x:v>436396772.23</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>76454758.15</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>76454758.15</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.16</x:v>
+        <x:v>58.19</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>62108068.08</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>25733686.27</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.3</x:v>
+        <x:v>19.58</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>19665869.65</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>347440036.12</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>330358660.6</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>76.61</x:v>
+        <x:v>80.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>272540054.06</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>101559998.76</x:v>
+        <x:v>102883067.85</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>24.7</x:v>
+        <x:v>25.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>80553103.43</x:v>
+        <x:v>81545141.53</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.6</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.6</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>29551475.81</x:v>
+        <x:v>27968334.49</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>11543098.4</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>18.79</x:v>
+        <x:v>19.69</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>8670931.83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>509953633.7</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>488817564.41</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>391868261.33</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>176176287.7</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>16.24</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>148658447.91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2840</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>639</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2116569907.45</x:v>
+        <x:v>2346300712.78</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1751778905.45</x:v>
+        <x:v>1869494586.63</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>51.53</x:v>
+        <x:v>54.99</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1434171678.13</x:v>
+        <x:v>1534230007.16</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>416692106.89</x:v>
+        <x:v>443482783.37</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>12.26</x:v>
+        <x:v>13.05</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>339707411.38</x:v>
+        <x:v>361214582.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>68279057.91</x:v>
+        <x:v>69695048.85</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>55811204.23</x:v>
+        <x:v>56984093.53</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>45.99</x:v>
+        <x:v>46.96</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39067843.43</x:v>
+        <x:v>39888865.94</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15251701.17</x:v>
+        <x:v>15688755.34</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.57</x:v>
+        <x:v>12.93</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10676190.8</x:v>
+        <x:v>10982128.72</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>2748050.12</x:v>
+        <x:v>4691016.81</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>0.97</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>1107528.55</x:v>
+        <x:v>1884715.22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>14284264941.97</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11759175521.83</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2525089420.14</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>19900</x:v>
+        <x:v>20353</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9635</x:v>
+        <x:v>9947</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>10996390326.32</x:v>
+        <x:v>11485340467.92</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>8986377374.1</x:v>
+        <x:v>9341421900.07</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>62.91</x:v>
+        <x:v>65.4</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7427950565.95</x:v>
+        <x:v>7728795583.78</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>2959216130.11</x:v>
+        <x:v>3035768616.37</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>20.72</x:v>
+        <x:v>21.25</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2453362011.72</x:v>
+        <x:v>2518174956.46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,227 +2670,227 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>214</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>700</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F52" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G52" s="9">
-        <x:v>122742.69</x:v>
+        <x:v>289409.32</x:v>
       </x:c>
       <x:c r="H52" s="9">
-        <x:v>92316.18</x:v>
+        <x:v>192316.16</x:v>
       </x:c>
       <x:c r="I52" s="9">
-        <x:v>18.06</x:v>
+        <x:v>37.61</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>1923</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2512189.14</x:v>
+        <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2445259.98</x:v>
+        <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>2.79</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -2922,57 +2922,57 @@
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E55" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F55" s="10">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="J55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
         <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C56" s="9">
         <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D56" s="9">
@@ -3209,151 +3209,151 @@
       </x:c>
       <x:c r="M61" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
-        <x:v>87.82</x:v>
+        <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6623040.76</x:v>
+        <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.07</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.07</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.74</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47968468.91</x:v>
+        <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>34527922767.67</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>28926112987.62</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>5601809780.05</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147408</x:v>
+        <x:v>147972</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83464</x:v>
+        <x:v>83782</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>39547719886</x:v>
+        <x:v>40085249441.9</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31223209138.5</x:v>
+        <x:v>31673148522.92</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>90.43</x:v>
+        <x:v>91.73</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>26718601153.4</x:v>
+        <x:v>27123787154.39</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17835358458.41</x:v>
+        <x:v>17984358067.12</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>51.65</x:v>
+        <x:v>52.09</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15437553846.39</x:v>
+        <x:v>15561796015.72</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">