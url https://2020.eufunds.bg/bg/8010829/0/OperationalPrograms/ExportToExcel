--- v1 (2026-05-20)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1a9f42a7674911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c85b5522062e419cb71fad24c9f5cab9.psmdcp" Id="R5e802f8d681347d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347d7f2d4eba42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3292e1dd45a3402882f345ee85dea986.psmdcp" Id="R53131373540b49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -995,151 +995,151 @@
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550434607.7</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.92</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181034289.6</x:v>
+        <x:v>2181059216.64</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682657673.16</x:v>
+        <x:v>1682674434.13</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462190430.43</x:v>
+        <x:v>1462204677.27</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653321935.37</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449956442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680421600.66</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589388686.22</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1323,110 +1323,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.91</x:v>
+        <x:v>5123131336.82</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.42</x:v>
+        <x:v>4428523685.4</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.17</x:v>
+        <x:v>3770210671.15</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834639596.43</x:v>
+        <x:v>16823018162.37</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927863334.73</x:v>
+        <x:v>13916233734.67</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004689571.97</x:v>
+        <x:v>11993045814.31</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820809352.35</x:v>
+        <x:v>11820880770.68</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319025928.07</x:v>
+        <x:v>10319226888.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1850,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134386252.14</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.37</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114413178.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28565</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11365084821.84</x:v>
+        <x:v>11361069979.49</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8014465838.08</x:v>
+        <x:v>8012185935.94</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.82</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7079009599.1</x:v>
+        <x:v>7076586210.51</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2824104921.3</x:v>
+        <x:v>2926883565.51</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>39.06</x:v>
+        <x:v>40.48</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2475100910.23</x:v>
+        <x:v>2563445635.65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28565</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11365084821.84</x:v>
+        <x:v>11361069979.49</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8014465838.08</x:v>
+        <x:v>8012185935.94</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.82</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7079009599.1</x:v>
+        <x:v>7076586210.51</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2824104921.3</x:v>
+        <x:v>2926883565.51</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>39.06</x:v>
+        <x:v>40.48</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2475100910.23</x:v>
+        <x:v>2563445635.65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4397</x:v>
+        <x:v>4447</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1926</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1265112860.32</x:v>
+        <x:v>1277870055.17</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1256668627.66</x:v>
+        <x:v>1269288042.88</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>64.98</x:v>
+        <x:v>65.63</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1047127604.24</x:v>
+        <x:v>1057532147.34</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>682648828.65</x:v>
+        <x:v>701688186.65</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>35.3</x:v>
+        <x:v>36.28</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>560460145.36</x:v>
+        <x:v>576093642.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>715</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>408</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>722784098.28</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>722784098.28</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>68.87</x:v>
+        <x:v>69.93</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>590918033.51</x:v>
+        <x:v>600116417.74</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>258733151.42</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.65</x:v>
+        <x:v>26.39</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>211694750.38</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>220057330.05</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>220057330.05</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>86.1</x:v>
+        <x:v>86.61</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>198051597.17</x:v>
+        <x:v>199234117.07</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>158160730</x:v>
+        <x:v>168385244.06</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.88</x:v>
+        <x:v>65.88</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>142345691.46</x:v>
+        <x:v>151547754.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>225</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1695069150.07</x:v>
+        <x:v>1714811625.27</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1526218301.05</x:v>
+        <x:v>1543842618.44</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>74.7</x:v>
+        <x:v>75.57</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1287459721.72</x:v>
+        <x:v>1302449189.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>304829474.77</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.66</x:v>
+        <x:v>14.92</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>256252205.05</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.05</x:v>
+        <x:v>81.09</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81219701.04</x:v>
+        <x:v>81257673.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.07</x:v>
+        <x:v>24.84</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10653</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5859</x:v>
+        <x:v>6575</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1328380292.34</x:v>
+        <x:v>1377720141.24</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1055956311.31</x:v>
+        <x:v>1083944120.63</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>70.99</x:v>
+        <x:v>72.87</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>864711541.75</x:v>
+        <x:v>887310531.37</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>335578878.55</x:v>
+        <x:v>356572548.18</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.56</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>275807433.09</x:v>
+        <x:v>293204913.92</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>518479946.16</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.94</x:v>
+        <x:v>27.27</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>441836794.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.19</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62108068.08</x:v>
+        <x:v>71610146.99</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25733686.27</x:v>
+        <x:v>25958014.66</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.58</x:v>
+        <x:v>19.76</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19665869.65</x:v>
+        <x:v>19851966.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>347440036.12</x:v>
+        <x:v>359406834.16</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>330358660.6</x:v>
+        <x:v>342325458.64</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>80.34</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>272540054.06</x:v>
+        <x:v>281990252.1</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>102883067.85</x:v>
+        <x:v>114208546.77</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>25.02</x:v>
+        <x:v>27.14</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>81545141.53</x:v>
+        <x:v>90542133.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.49</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11543098.4</x:v>
+        <x:v>12610367.66</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>19.69</x:v>
+        <x:v>21.51</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8670931.83</x:v>
+        <x:v>9471383.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>509953633.72</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>488817564.44</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>391861492.4</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176176287.7</x:v>
+        <x:v>177301155.14</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.34</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148658447.91</x:v>
+        <x:v>149468470.66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>658</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2346300712.78</x:v>
+        <x:v>2346300712.77</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1869494586.63</x:v>
+        <x:v>1869494586.62</x:v>
       </x:c>
       <x:c r="I42" s="9">
         <x:v>54.99</x:v>
       </x:c>
       <x:c r="J42" s="9">
         <x:v>1534230007.16</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>443482783.37</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>13.05</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>361214582.6</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69695048.85</x:v>
+        <x:v>69691853.16</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15688755.34</x:v>
+        <x:v>15879219.26</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.93</x:v>
+        <x:v>13.09</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10982128.72</x:v>
+        <x:v>11115453.46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>4691016.81</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>1.65</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>1884715.22</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14293912433.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11766515445.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2527396988.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>20353</x:v>
+        <x:v>22691</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9947</x:v>
+        <x:v>10771</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11485340467.92</x:v>
+        <x:v>11602232904.68</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9341421900.07</x:v>
+        <x:v>9434706359.82</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>65.4</x:v>
+        <x:v>66.01</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7728795583.78</x:v>
+        <x:v>7806150731.82</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3035768616.37</x:v>
+        <x:v>3178038574.03</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>21.25</x:v>
+        <x:v>22.23</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2518174956.46</x:v>
+        <x:v>2636178537.62</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2670,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>254</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>769</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,51 +2834,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2033</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3004,54 +3004,54 @@
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C57" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D57" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
@@ -3250,110 +3250,110 @@
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34527922767.67</x:v>
+        <x:v>34537570259.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28926112987.62</x:v>
+        <x:v>28933452911.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5601809780.05</x:v>
+        <x:v>5604117347.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147972</x:v>
+        <x:v>150832</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83782</x:v>
+        <x:v>84606</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40085249441.9</x:v>
+        <x:v>40186505602.24</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31673148522.92</x:v>
+        <x:v>31752523480.46</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>91.73</x:v>
+        <x:v>91.94</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27123787154.39</x:v>
+        <x:v>27187075156.18</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17984358067.12</x:v>
+        <x:v>18229478087.32</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52.09</x:v>
+        <x:v>52.78</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15561796015.72</x:v>
+        <x:v>15768345282.75</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">