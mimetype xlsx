--- v2 (2026-06-11)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347d7f2d4eba42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3292e1dd45a3402882f345ee85dea986.psmdcp" Id="R53131373540b49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1594e82ede614d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416ce6cdc3e64074b18dad5814db23da.psmdcp" Id="Rf102597052104f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -966,139 +966,139 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625165940.06</x:v>
+        <x:v>1624813755.88</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.4</x:v>
+        <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550234310.23</x:v>
+        <x:v>1549386460.81</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.91</x:v>
+        <x:v>96.86</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181059216.64</x:v>
+        <x:v>2204794352.87</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682674434.13</x:v>
+        <x:v>1706444761.61</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.65</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462204677.27</x:v>
+        <x:v>1485982421.33</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653321935.37</x:v>
+        <x:v>1653270267.96</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449956442.07</x:v>
+        <x:v>1449912723.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1171,57 +1171,57 @@
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>100.09</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>238606690.94</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>280153036.67</x:v>
+        <x:v>280149970.4</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>100.11</x:v>
+        <x:v>100.1</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>242102170.76</x:v>
+        <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>161836498.11</x:v>
       </x:c>
       <x:c r="H13" s="9">
@@ -1282,151 +1282,151 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>101999967.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>129290052.99</x:v>
+        <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>95742668.41</x:v>
+        <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>73998127.57</x:v>
+        <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.82</x:v>
+        <x:v>5122140621.98</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.4</x:v>
+        <x:v>4427746012.04</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.32</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.15</x:v>
+        <x:v>3769472055.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557182065.72</x:v>
+        <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186523970.33</x:v>
+        <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16823018162.37</x:v>
+        <x:v>16845762583.75</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13916233734.67</x:v>
+        <x:v>13939226388.8</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.64</x:v>
+        <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>11993045814.31</x:v>
+        <x:v>12016084942.99</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820880770.68</x:v>
+        <x:v>11819639077.48</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.83</x:v>
+        <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319226888.52</x:v>
+        <x:v>10319185793.03</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1663,57 +1663,57 @@
       <x:c r="C24" s="9">
         <x:v>29999539.83</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>5294036.79</x:v>
       </x:c>
       <x:c r="E24" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="H24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="I24" s="9">
         <x:v>104.87</x:v>
       </x:c>
       <x:c r="J24" s="9">
         <x:v>31462488.03</x:v>
       </x:c>
       <x:c r="K24" s="9">
-        <x:v>33435332.38</x:v>
+        <x:v>33406249.3</x:v>
       </x:c>
       <x:c r="L24" s="9">
-        <x:v>94.73</x:v>
+        <x:v>94.65</x:v>
       </x:c>
       <x:c r="M24" s="9">
-        <x:v>28420032.5</x:v>
+        <x:v>28395311.88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
         <x:v>25293730.01</x:v>
       </x:c>
       <x:c r="C25" s="9">
         <x:v>21499670.52</x:v>
       </x:c>
       <x:c r="D25" s="9">
         <x:v>3794059.49</x:v>
       </x:c>
       <x:c r="E25" s="10">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F25" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G25" s="9">
         <x:v>17470534.76</x:v>
       </x:c>
       <x:c r="H25" s="9">
@@ -1827,754 +1827,754 @@
       <x:c r="C28" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D28" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E28" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F28" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G28" s="9">
         <x:v>147013043.74</x:v>
       </x:c>
       <x:c r="H28" s="9">
         <x:v>140557534.55</x:v>
       </x:c>
       <x:c r="I28" s="9">
         <x:v>86.15</x:v>
       </x:c>
       <x:c r="J28" s="9">
         <x:v>119826978.43</x:v>
       </x:c>
       <x:c r="K28" s="9">
-        <x:v>134386252.14</x:v>
+        <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
-        <x:v>82.37</x:v>
+        <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
-        <x:v>114413178.67</x:v>
+        <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>29012</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11361069979.49</x:v>
+        <x:v>11358436559.17</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8012185935.94</x:v>
+        <x:v>8012809775.53</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.82</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7076586210.51</x:v>
+        <x:v>7076145806.91</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2926883565.51</x:v>
+        <x:v>3330066751.75</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>40.48</x:v>
+        <x:v>46.06</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2563445635.65</x:v>
+        <x:v>2931214547.57</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>29012</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11361069979.49</x:v>
+        <x:v>11358436559.17</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8012185935.94</x:v>
+        <x:v>8012809775.53</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.82</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7076586210.51</x:v>
+        <x:v>7076145806.91</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2926883565.51</x:v>
+        <x:v>3330066751.75</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>40.48</x:v>
+        <x:v>46.06</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2563445635.65</x:v>
+        <x:v>2931214547.57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4447</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1981</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1277870055.17</x:v>
+        <x:v>1296750151.4</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1269288042.88</x:v>
+        <x:v>1288233278.21</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>65.63</x:v>
+        <x:v>66.61</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1057532147.34</x:v>
+        <x:v>1073317878.66</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>701688186.65</x:v>
+        <x:v>732402220.41</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>36.28</x:v>
+        <x:v>37.87</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>576093642.2</x:v>
+        <x:v>601097578.26</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
         <x:v>748</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>453</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>733956964.21</x:v>
+        <x:v>750447592.5</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>733956964.21</x:v>
+        <x:v>750447592.5</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>69.93</x:v>
+        <x:v>71.5</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>600116417.74</x:v>
+        <x:v>613710543.48</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>276960040.54</x:v>
+        <x:v>279108373.75</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>26.39</x:v>
+        <x:v>26.59</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>226661754.1</x:v>
+        <x:v>228406351.74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>229540627.16</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>229540627.16</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>86.61</x:v>
+        <x:v>89.81</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>199234117.07</x:v>
+        <x:v>206586564.39</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>168385244.06</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>65.88</x:v>
+        <x:v>66.65</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>151547754.13</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1714811625.27</x:v>
+        <x:v>1748660699.94</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1543842618.44</x:v>
+        <x:v>1573631129.38</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>75.57</x:v>
+        <x:v>86.31</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1302449189.72</x:v>
+        <x:v>1327769424.06</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>304829474.77</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>14.92</x:v>
+        <x:v>17.13</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>256252205.05</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98510043.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98510043.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.09</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81257673.06</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>30170075.91</x:v>
+        <x:v>30719872.44</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.84</x:v>
+        <x:v>25.29</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25150755.34</x:v>
+        <x:v>25607174.96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
         <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6575</x:v>
+        <x:v>6576</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1377720141.24</x:v>
+        <x:v>1371445693.02</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1083944120.63</x:v>
+        <x:v>1080695043.82</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.87</x:v>
+        <x:v>72.66</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>887310531.37</x:v>
+        <x:v>884712464.79</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>356572548.18</x:v>
+        <x:v>371061648.47</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>23.97</x:v>
+        <x:v>24.95</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>293204913.92</x:v>
+        <x:v>305065251.25</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>518479946.16</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>27.27</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>441836794.62</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87012623.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.22</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71610146.99</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25958014.66</x:v>
+        <x:v>26821385.24</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.76</x:v>
+        <x:v>20.41</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19851966.11</x:v>
+        <x:v>20598498.07</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.16</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.64</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.1</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>114208546.77</x:v>
+        <x:v>121707675.58</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>27.14</x:v>
+        <x:v>28.92</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>90542133.6</x:v>
+        <x:v>97001348.33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>12610367.66</x:v>
+        <x:v>12966910.46</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>21.51</x:v>
+        <x:v>22.12</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>9471383.76</x:v>
+        <x:v>9738790.86</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>564</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>509953633.72</x:v>
+        <x:v>515064805.67</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.44</x:v>
+        <x:v>493928736.39</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391861492.4</x:v>
+        <x:v>396046400.94</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>177301155.14</x:v>
+        <x:v>182999157.73</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.34</x:v>
+        <x:v>16.86</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>149468470.66</x:v>
+        <x:v>154067696.81</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2841</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>658</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2346300712.77</x:v>
+        <x:v>2452008554.03</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1869494586.62</x:v>
+        <x:v>1935166805.8</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>54.99</x:v>
+        <x:v>56.92</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1534230007.16</x:v>
+        <x:v>1590051393.44</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>469113369.23</x:v>
+        <x:v>487698534.59</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>13.8</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>382620048.18</x:v>
+        <x:v>398400494.71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69691853.16</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56980897.84</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>46.96</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39886628.98</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15879219.26</x:v>
+        <x:v>16143034.84</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.09</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11115453.46</x:v>
+        <x:v>11300124.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14293912433.6</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11766515445.54</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2527396988.06</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22691</x:v>
+        <x:v>22715</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10771</x:v>
+        <x:v>10873</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11602232904.68</x:v>
+        <x:v>11789414167.63</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9434706359.82</x:v>
+        <x:v>9578471281.35</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>66.01</x:v>
+        <x:v>68.06</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7806150731.82</x:v>
+        <x:v>7927662816.2</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3178038574.03</x:v>
+        <x:v>3289632696.36</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>22.23</x:v>
+        <x:v>23.37</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2636178537.62</x:v>
+        <x:v>2729339599.35</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2670,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>286</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>405096.38</x:v>
+        <x:v>664396.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>368593.73</x:v>
+        <x:v>627893.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.43</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>811</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,63 +2834,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2108</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2678855.77</x:v>
+        <x:v>2938155.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2545259.96</x:v>
+        <x:v>2804559.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>2.91</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3276,84 +3276,84 @@
       </x:c>
       <x:c r="H63" s="9">
         <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34537570259.3</x:v>
+        <x:v>34317714750.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28933452911.33</x:v>
+        <x:v>28747371661.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5604117347.97</x:v>
+        <x:v>5570343088.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>150832</x:v>
+        <x:v>151473</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>84606</x:v>
+        <x:v>84721</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40186505602.24</x:v>
+        <x:v>40394057166.25</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31752523480.46</x:v>
+        <x:v>31920164195.71</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>91.94</x:v>
+        <x:v>93.01</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27187075156.18</x:v>
+        <x:v>27331185965.64</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>18229478087.32</x:v>
+        <x:v>18742984619.61</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52.78</x:v>
+        <x:v>54.62</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15768345282.75</x:v>
+        <x:v>16229209440.29</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">