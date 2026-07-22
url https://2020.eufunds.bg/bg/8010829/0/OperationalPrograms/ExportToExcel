--- v3 (2026-07-01)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1594e82ede614d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416ce6cdc3e64074b18dad5814db23da.psmdcp" Id="Rf102597052104f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f26e6736484340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09fa02b34424aebb7ab5c811b7e5a13.psmdcp" Id="R5e8c8fdc37ad41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -218,50 +218,53 @@
     <x:t>DVET</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP</x:t>
   </x:si>
   <x:si>
     <x:t>MIGR</x:t>
   </x:si>
   <x:si>
     <x:t>SEC</x:t>
   </x:si>
   <x:si>
     <x:t>PROPARK</x:t>
   </x:si>
   <x:si>
     <x:t>PEST</x:t>
   </x:si>
   <x:si>
     <x:t>MODAIRN</x:t>
   </x:si>
   <x:si>
     <x:t>HEALTH</x:t>
   </x:si>
   <x:si>
     <x:t>ZOVII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anticorruption</x:t>
   </x:si>
   <x:si>
     <x:t>Общо ШБПС:</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩО:</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % от общия бюджет на програмата</x:t>
   </x:si>
   <x:si>
     <x:t>** - Общо включва безвъзмездната финансова помощ и финансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -795,51 +798,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M70"/>
+  <x:dimension ref="A1:M71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -966,180 +969,180 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624813755.88</x:v>
+        <x:v>1624813285.18</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549386460.81</x:v>
+        <x:v>1549385976.17</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>96.86</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204794352.87</x:v>
+        <x:v>2204664173.88</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706444761.61</x:v>
+        <x:v>1706370227.13</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485982421.33</x:v>
+        <x:v>1485916387.43</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653270267.96</x:v>
+        <x:v>1653247017.1</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449912723.29</x:v>
+        <x:v>1449893515.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680414199.67</x:v>
+        <x:v>680404235.72</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589382395.38</x:v>
+        <x:v>589373859</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1294,139 +1297,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5122140621.98</x:v>
+        <x:v>5121858207.9</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427746012.04</x:v>
+        <x:v>4427463597.94</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.32</x:v>
+        <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769472055.76</x:v>
+        <x:v>3769232003.79</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845762583.75</x:v>
+        <x:v>16845349990.68</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13939226388.8</x:v>
+        <x:v>13938869440.22</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12016084942.99</x:v>
+        <x:v>12015778857.12</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819639077.48</x:v>
+        <x:v>11819596386.91</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319185793.03</x:v>
+        <x:v>10319151658.13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1856,373 +1859,373 @@
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>29013</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11358436559.17</x:v>
+        <x:v>11349008672.86</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8012809775.53</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7076145806.91</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3330066751.75</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>46.06</x:v>
+        <x:v>49.6</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2931214547.57</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
         <x:v>29013</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11358436559.17</x:v>
+        <x:v>11349008672.86</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8012809775.53</x:v>
+        <x:v>8006690085.43</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.83</x:v>
+        <x:v>110.74</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7076145806.91</x:v>
+        <x:v>7070729015.89</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3330066751.75</x:v>
+        <x:v>3586334690.52</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>46.06</x:v>
+        <x:v>49.6</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2931214547.57</x:v>
+        <x:v>3155653199.62</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4448</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2007</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1296750151.4</x:v>
+        <x:v>1347962137.79</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1288233278.21</x:v>
+        <x:v>1339517463.93</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>66.61</x:v>
+        <x:v>69.26</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1073317878.66</x:v>
+        <x:v>1116363641.1</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>732402220.41</x:v>
+        <x:v>744890456.57</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>37.87</x:v>
+        <x:v>38.51</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>601097578.26</x:v>
+        <x:v>611271883.42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>748</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>511</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>750447592.5</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>750447592.5</x:v>
+        <x:v>767645914.45</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>71.5</x:v>
+        <x:v>73.14</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>613710543.48</x:v>
+        <x:v>627717471.96</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>279108373.75</x:v>
+        <x:v>289826107.54</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>26.59</x:v>
+        <x:v>27.61</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>228406351.74</x:v>
+        <x:v>237147571.37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>229540627.16</x:v>
+        <x:v>242460983.25</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>229540627.16</x:v>
+        <x:v>242460983.25</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>89.81</x:v>
+        <x:v>94.86</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>206586564.39</x:v>
+        <x:v>218214884.88</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>170360043.28</x:v>
+        <x:v>172707131.29</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>66.65</x:v>
+        <x:v>67.57</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>153325073.41</x:v>
+        <x:v>155437452.6</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1748660699.94</x:v>
+        <x:v>1763541174.17</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1573631129.38</x:v>
+        <x:v>1586785633.09</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>86.31</x:v>
+        <x:v>87.03</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1327769424.06</x:v>
+        <x:v>1339032302.89</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>312307526.27</x:v>
+        <x:v>315930534.78</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.13</x:v>
+        <x:v>17.33</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>262705274.71</x:v>
+        <x:v>265766984.33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>30719872.44</x:v>
+        <x:v>31075195.5</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>25.29</x:v>
+        <x:v>25.58</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25607174.96</x:v>
+        <x:v>25901642.84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12877</x:v>
+        <x:v>12876</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6576</x:v>
+        <x:v>6680</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1371445693.02</x:v>
+        <x:v>1414686739.78</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1080695043.82</x:v>
+        <x:v>1101295446.09</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.66</x:v>
+        <x:v>74.04</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>884712464.79</x:v>
+        <x:v>900949746.64</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>371061648.47</x:v>
+        <x:v>387516920.36</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>24.95</x:v>
+        <x:v>26.05</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>305065251.25</x:v>
+        <x:v>318458841.95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
         <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>28.37</x:v>
       </x:c>
       <x:c r="M37" s="9">
         <x:v>459664679.38</x:v>
       </x:c>
@@ -2237,344 +2240,344 @@
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
         <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H38" s="9">
         <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.33</x:v>
       </x:c>
       <x:c r="J38" s="9">
         <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>26821385.24</x:v>
+        <x:v>28613170.71</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>20.41</x:v>
+        <x:v>21.78</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>20598498.07</x:v>
+        <x:v>21942337.17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.14</x:v>
+        <x:v>364983744.13</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.62</x:v>
+        <x:v>347902368.61</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>81.34</x:v>
+        <x:v>82.67</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.08</x:v>
+        <x:v>286172934.57</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>121707675.58</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>28.92</x:v>
+        <x:v>29.43</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>97001348.33</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.6</x:v>
+        <x:v>27968334.57</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>12966910.46</x:v>
+        <x:v>13557746.61</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>22.12</x:v>
+        <x:v>23.13</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>9738790.86</x:v>
+        <x:v>10181917.96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>515064805.67</x:v>
+        <x:v>514097071.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493928736.39</x:v>
+        <x:v>493238795.8</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.52</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>396046400.94</x:v>
+        <x:v>395475662.07</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>182999157.73</x:v>
+        <x:v>185374171.2</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.86</x:v>
+        <x:v>17.08</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>154067696.81</x:v>
+        <x:v>155993814.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2847</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>666</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2452008554.03</x:v>
+        <x:v>2492179383.97</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1935166805.8</x:v>
+        <x:v>1955203130.63</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>56.92</x:v>
+        <x:v>57.51</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1590051393.44</x:v>
+        <x:v>1605411131.73</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>487698534.59</x:v>
+        <x:v>492010153.98</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.35</x:v>
+        <x:v>14.47</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>398400494.71</x:v>
+        <x:v>401572721.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
         <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H43" s="9">
         <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
         <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16143034.84</x:v>
+        <x:v>16417122.86</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.3</x:v>
+        <x:v>13.53</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11300124.37</x:v>
+        <x:v>11491985.98</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22715</x:v>
+        <x:v>22822</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10873</x:v>
+        <x:v>11063</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11789414167.63</x:v>
+        <x:v>11973646358.73</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9578471281.35</x:v>
+        <x:v>9718552345.28</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>68.06</x:v>
+        <x:v>69.05</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7927662816.2</x:v>
+        <x:v>8042815670.17</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3289632696.36</x:v>
+        <x:v>3347207928.31</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>23.37</x:v>
+        <x:v>23.78</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2729339599.35</x:v>
+        <x:v>2775848931.86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>868</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>89</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>664396.38</x:v>
+        <x:v>806196.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>627893.73</x:v>
+        <x:v>769693.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.74</x:v>
+        <x:v>0.91</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>844</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2724</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2938155.77</x:v>
+        <x:v>3079955.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2804559.96</x:v>
+        <x:v>2946359.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.2</x:v>
+        <x:v>3.37</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3235,163 +3238,204 @@
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>97268504.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>72348701.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>24919802.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>30</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
+        <x:v>97268504.91</x:v>
+      </x:c>
+      <x:c r="C64" s="9">
+        <x:v>72348701.94</x:v>
+      </x:c>
+      <x:c r="D64" s="9">
+        <x:v>24919802.97</x:v>
+      </x:c>
+      <x:c r="E64" s="10">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F64" s="10">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G64" s="9">
+        <x:v>67528638.06</x:v>
+      </x:c>
+      <x:c r="H64" s="9">
+        <x:v>67528638.06</x:v>
+      </x:c>
+      <x:c r="I64" s="9">
+        <x:v>69.42</x:v>
+      </x:c>
+      <x:c r="J64" s="9">
+        <x:v>47714775.38</x:v>
+      </x:c>
+      <x:c r="K64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:13">
+      <x:c r="A65" s="8" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B65" s="9">
         <x:v>34317714750.3</x:v>
       </x:c>
-      <x:c r="C64" s="9">
+      <x:c r="C65" s="9">
         <x:v>28747371661.33</x:v>
       </x:c>
-      <x:c r="D64" s="9">
+      <x:c r="D65" s="9">
         <x:v>5570343088.97</x:v>
       </x:c>
-      <x:c r="E64" s="10">
-[...32 lines deleted...]
-    </x:row>
+      <x:c r="E65" s="10">
+        <x:v>151677</x:v>
+      </x:c>
+      <x:c r="F65" s="10">
+        <x:v>84927</x:v>
+      </x:c>
+      <x:c r="G65" s="9">
+        <x:v>40568590677.97</x:v>
+      </x:c>
+      <x:c r="H65" s="9">
+        <x:v>32053910420.96</x:v>
+      </x:c>
+      <x:c r="I65" s="9">
+        <x:v>93.4</x:v>
+      </x:c>
+      <x:c r="J65" s="9">
+        <x:v>27440615942.72</x:v>
+      </x:c>
+      <x:c r="K65" s="9">
+        <x:v>19056785099.76</x:v>
+      </x:c>
+      <x:c r="L65" s="9">
+        <x:v>55.53</x:v>
+      </x:c>
+      <x:c r="M65" s="9">
+        <x:v>16500123289.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:13">
+      <x:c r="A70" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A65:J65"/>
     <x:mergeCell ref="A66:J66"/>
     <x:mergeCell ref="A67:J67"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
+    <x:mergeCell ref="A70:J70"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>