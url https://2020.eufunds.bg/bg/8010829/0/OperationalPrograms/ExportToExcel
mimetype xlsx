--- v4 (2026-07-22)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f26e6736484340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09fa02b34424aebb7ab5c811b7e5a13.psmdcp" Id="R5e8c8fdc37ad41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f6606bcc724ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979cd7010dde4413aa72ddb6f63d308d.psmdcp" Id="R21b83303a5af490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -969,51 +969,51 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624813285.18</x:v>
+        <x:v>1624812996.42</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
@@ -1039,110 +1039,110 @@
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204664173.88</x:v>
+        <x:v>2204527688.45</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706370227.13</x:v>
+        <x:v>1706294110.28</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.08</x:v>
+        <x:v>103.07</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485916387.43</x:v>
+        <x:v>1485849071.28</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653247017.1</x:v>
+        <x:v>1653173974.22</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.87</x:v>
+        <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449893515.08</x:v>
+        <x:v>1449837509.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680404235.72</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589373859</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.9</x:v>
+        <x:v>5121858207.95</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.94</x:v>
+        <x:v>4427463597.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.79</x:v>
+        <x:v>3769232003.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845349990.68</x:v>
+        <x:v>16845213505.3</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938869440.22</x:v>
+        <x:v>13938793323.34</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015778857.12</x:v>
+        <x:v>12015711540.94</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819596386.91</x:v>
+        <x:v>11819474534.88</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319151658.13</x:v>
+        <x:v>10319068046.85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11349008672.86</x:v>
+        <x:v>11492002836.19</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154140479.95</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.74</x:v>
+        <x:v>112.78</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196012494.83</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3586334690.52</x:v>
+        <x:v>3838321049.39</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>49.6</x:v>
+        <x:v>53.09</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3155653199.62</x:v>
+        <x:v>3366443892</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11349008672.86</x:v>
+        <x:v>11492002836.19</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8006690085.43</x:v>
+        <x:v>8154140479.95</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.74</x:v>
+        <x:v>112.78</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7070729015.89</x:v>
+        <x:v>7196012494.83</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3586334690.52</x:v>
+        <x:v>3838321049.39</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>49.6</x:v>
+        <x:v>53.09</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3155653199.62</x:v>
+        <x:v>3366443892</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4449</x:v>
+        <x:v>4454</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2022</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1347962137.79</x:v>
+        <x:v>1349296554.24</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1339517463.93</x:v>
+        <x:v>1340808617.08</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.26</x:v>
+        <x:v>69.33</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1116363641.1</x:v>
+        <x:v>1117260585.58</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>744890456.57</x:v>
+        <x:v>769284616.68</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>38.51</x:v>
+        <x:v>39.78</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>611271883.42</x:v>
+        <x:v>631084921.47</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>825</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>568</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>767645914.45</x:v>
+        <x:v>771197334.16</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>767645914.45</x:v>
+        <x:v>771197334.16</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>73.14</x:v>
+        <x:v>82.03</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>627717471.96</x:v>
+        <x:v>630637537.35</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>289826107.54</x:v>
+        <x:v>293490226.61</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>27.61</x:v>
+        <x:v>31.22</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>237147571.37</x:v>
+        <x:v>240129188.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>242460983.25</x:v>
+        <x:v>245861912.25</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>242460983.25</x:v>
+        <x:v>245861912.25</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>94.86</x:v>
+        <x:v>96.19</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>218214884.88</x:v>
+        <x:v>221275720.99</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>172707131.29</x:v>
+        <x:v>175228925.35</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>67.57</x:v>
+        <x:v>68.56</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>155437452.6</x:v>
+        <x:v>157707067.21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1763541174.17</x:v>
+        <x:v>1766229039.79</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1586785633.09</x:v>
+        <x:v>1589248461.54</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.03</x:v>
+        <x:v>87.17</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1339032302.89</x:v>
+        <x:v>1341125707.1</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>315930534.78</x:v>
+        <x:v>337832503.26</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.33</x:v>
+        <x:v>18.53</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>265766984.33</x:v>
+        <x:v>284211379.97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>31075195.5</x:v>
+        <x:v>32390906.57</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>25.58</x:v>
+        <x:v>26.66</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25901642.84</x:v>
+        <x:v>26991791.7</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12876</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6680</x:v>
+        <x:v>6872</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1414686739.78</x:v>
+        <x:v>1509222569.5</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1101295446.09</x:v>
+        <x:v>1147413177.88</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>74.04</x:v>
+        <x:v>77.14</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>900949746.64</x:v>
+        <x:v>938540368.47</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>387516920.36</x:v>
+        <x:v>399149628.35</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>26.05</x:v>
+        <x:v>26.84</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>318458841.95</x:v>
+        <x:v>327876911.44</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>615025358.63</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>28.37</x:v>
+        <x:v>32.35</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>523900395.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.33</x:v>
+        <x:v>66.79</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71748148.15</x:v>
+        <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>28613170.71</x:v>
+        <x:v>29078349.45</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>21.78</x:v>
+        <x:v>22.13</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>21942337.17</x:v>
+        <x:v>22293823.25</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>364983744.13</x:v>
+        <x:v>377255525.87</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>347902368.61</x:v>
+        <x:v>360174150.31</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>82.67</x:v>
+        <x:v>85.59</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>286172934.57</x:v>
+        <x:v>295376770.84</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>123868642.71</x:v>
+        <x:v>128435954.59</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>98622131.64</x:v>
+        <x:v>102431110.28</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.57</x:v>
+        <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13557746.61</x:v>
+        <x:v>13661374.6</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.13</x:v>
+        <x:v>23.3</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10181917.96</x:v>
+        <x:v>10259704.38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>514097071.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>493238795.8</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395475662.07</x:v>
+        <x:v>395475662.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>185374171.2</x:v>
+        <x:v>186945937.86</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.08</x:v>
+        <x:v>17.23</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>155993814.77</x:v>
+        <x:v>157244389.69</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2856</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2492179383.97</x:v>
+        <x:v>2487785906.43</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1955203130.63</x:v>
+        <x:v>1950242627.52</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.51</x:v>
+        <x:v>57.37</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1605411131.73</x:v>
+        <x:v>1601175986.88</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>492010153.98</x:v>
+        <x:v>520856546.25</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.47</x:v>
+        <x:v>15.32</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>401572721.6</x:v>
+        <x:v>425120463.06</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>74829361.4</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>59613326.52</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.13</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>41729329.05</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16417122.86</x:v>
+        <x:v>16744643.38</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.53</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11491985.98</x:v>
+        <x:v>11721250.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13964680390.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11490802822.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877568.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22822</x:v>
+        <x:v>22848</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11063</x:v>
+        <x:v>11297</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11973646358.73</x:v>
+        <x:v>12087876986.9</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9718552345.28</x:v>
+        <x:v>9783435136</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>69.05</x:v>
+        <x:v>70.06</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8042815670.17</x:v>
+        <x:v>8094899256.53</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3347207928.31</x:v>
+        <x:v>3524091617.52</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>23.78</x:v>
+        <x:v>25.24</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2775848931.86</x:v>
+        <x:v>2923367363.82</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>907</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>806196.38</x:v>
+        <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>769693.73</x:v>
+        <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.91</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>900</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2820</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3079955.77</x:v>
+        <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2946359.96</x:v>
+        <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.37</x:v>
+        <x:v>3.66</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3045,63 +3045,63 @@
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D58" s="9">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>29083485.23</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E59" s="10">
@@ -3291,113 +3291,113 @@
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>69.42</x:v>
+        <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>34317714750.3</x:v>
+        <x:v>34208338216.3</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>28747371661.33</x:v>
+        <x:v>28657740288.33</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>5570343088.97</x:v>
+        <x:v>5550597927.97</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>151677</x:v>
+        <x:v>153420</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>84927</x:v>
+        <x:v>85174</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40568590677.97</x:v>
+        <x:v>40844700525.18</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32053910420.96</x:v>
+        <x:v>32285189030.41</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>93.4</x:v>
+        <x:v>94.38</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27440615942.72</x:v>
+        <x:v>27633867998.94</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19056785099.76</x:v>
+        <x:v>19485533295.81</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>55.53</x:v>
+        <x:v>56.96</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16500123289.95</x:v>
+        <x:v>16858348803.01</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">