--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f6606bcc724ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979cd7010dde4413aa72ddb6f63d308d.psmdcp" Id="R21b83303a5af490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7101547730475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6af3636f15c54124bcbb6658f1e22f8c.psmdcp" Id="R50bb94d64dd9407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -1010,98 +1010,98 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549385976.17</x:v>
+        <x:v>1549344039.21</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.86</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204527688.45</x:v>
+        <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706294110.28</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.07</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485849071.28</x:v>
+        <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653173974.22</x:v>
+        <x:v>1653037083.13</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449837509.66</x:v>
+        <x:v>1449717362.71</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1133,57 +1133,57 @@
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375831878.19</x:v>
+        <x:v>1375724010.94</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.29</x:v>
+        <x:v>100.28</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210059346.21</x:v>
+        <x:v>1209967659.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1338,98 +1338,98 @@
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
         <x:v>5121858207.95</x:v>
       </x:c>
       <x:c r="H16" s="9">
         <x:v>4427463597.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
         <x:v>3769232003.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557195139.8</x:v>
+        <x:v>2557269130.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186529199.95</x:v>
+        <x:v>2186572683.73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845213505.3</x:v>
+        <x:v>16845376629.27</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938793323.34</x:v>
+        <x:v>13938960579.24</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015711540.94</x:v>
+        <x:v>12015853708.49</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819474534.88</x:v>
+        <x:v>11819261829.83</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319068046.85</x:v>
+        <x:v>10318864050.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11492002836.19</x:v>
+        <x:v>11094654616.87</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8154140479.95</x:v>
+        <x:v>7766754650.56</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>112.78</x:v>
+        <x:v>107.42</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7196012494.83</x:v>
+        <x:v>7143438152.55</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3838321049.39</x:v>
+        <x:v>4628412187.27</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>53.09</x:v>
+        <x:v>64.02</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3366443892</x:v>
+        <x:v>4059672614.54</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>30680</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11492002836.19</x:v>
+        <x:v>11094654616.87</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8154140479.95</x:v>
+        <x:v>7766754650.56</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>112.78</x:v>
+        <x:v>107.42</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7196012494.83</x:v>
+        <x:v>7143438152.55</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3838321049.39</x:v>
+        <x:v>4628412187.27</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>53.09</x:v>
+        <x:v>64.02</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3366443892</x:v>
+        <x:v>4059672614.54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4454</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2029</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1349296554.24</x:v>
+        <x:v>1441161893.92</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1340808617.08</x:v>
+        <x:v>1433132540.8</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.33</x:v>
+        <x:v>74.1</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1117260585.58</x:v>
+        <x:v>1194691217.8</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>769284616.68</x:v>
+        <x:v>783491345.86</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>39.78</x:v>
+        <x:v>40.51</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>631084921.47</x:v>
+        <x:v>642911455.19</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>588</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>771197334.16</x:v>
+        <x:v>773501605.66</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>771197334.16</x:v>
+        <x:v>773501605.66</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>82.03</x:v>
+        <x:v>82.27</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>630637537.35</x:v>
+        <x:v>632199407.95</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>293490226.61</x:v>
+        <x:v>295569218.75</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.22</x:v>
+        <x:v>31.44</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>240129188.98</x:v>
+        <x:v>241814077.36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>96.19</x:v>
+        <x:v>87.65</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>221275720.99</x:v>
+        <x:v>201628661.62</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>175228925.35</x:v>
+        <x:v>177199859.41</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>68.56</x:v>
+        <x:v>69.33</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>157707067.21</x:v>
+        <x:v>159480907.8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1766229039.79</x:v>
+        <x:v>1769911585.61</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1589248461.54</x:v>
+        <x:v>1592438328.73</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.17</x:v>
+        <x:v>87.34</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1341125707.1</x:v>
+        <x:v>1343507399.03</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>337832503.26</x:v>
+        <x:v>345272667.75</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>18.53</x:v>
+        <x:v>18.94</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>284211379.97</x:v>
+        <x:v>290423334.46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>32390906.57</x:v>
+        <x:v>34833687.35</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>26.66</x:v>
+        <x:v>28.67</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>26991791.7</x:v>
+        <x:v>29002583.17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12877</x:v>
+        <x:v>12883</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6872</x:v>
+        <x:v>7036</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1509222569.5</x:v>
+        <x:v>1593957673.3</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1147413177.88</x:v>
+        <x:v>1187726527.82</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>77.14</x:v>
+        <x:v>79.85</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>938540368.47</x:v>
+        <x:v>972417884.48</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>399149628.35</x:v>
+        <x:v>416082104.74</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>26.84</x:v>
+        <x:v>27.97</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>327876911.44</x:v>
+        <x:v>341493998.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>615025358.63</x:v>
+        <x:v>615851740.87</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>32.35</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>523900395.19</x:v>
+        <x:v>524602820.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
         <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H38" s="9">
         <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.79</x:v>
+        <x:v>66.63</x:v>
       </x:c>
       <x:c r="J38" s="9">
         <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>29078349.45</x:v>
+        <x:v>29502964.68</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>22.13</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22293823.25</x:v>
+        <x:v>22664371.44</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>377255525.87</x:v>
+        <x:v>377654338.98</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>360174150.31</x:v>
+        <x:v>360572963.42</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>85.59</x:v>
+        <x:v>85.68</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>295376770.84</x:v>
+        <x:v>295675880.68</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>128435954.59</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>102431110.28</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13661374.6</x:v>
+        <x:v>13681302.74</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.3</x:v>
+        <x:v>23.34</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10259704.38</x:v>
+        <x:v>10274650.48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>514097071.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493238795.8</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395475662.06</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>186945937.86</x:v>
+        <x:v>190383625.63</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.23</x:v>
+        <x:v>17.54</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>157244389.69</x:v>
+        <x:v>159986833.32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2878</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>679</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2487785906.43</x:v>
+        <x:v>2527780395.66</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1950242627.52</x:v>
+        <x:v>1983549125.01</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.37</x:v>
+        <x:v>59.78</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1601175986.88</x:v>
+        <x:v>1628707593.85</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>520856546.25</x:v>
+        <x:v>539378858.75</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>15.32</x:v>
+        <x:v>16.26</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>425120463.06</x:v>
+        <x:v>440405557.62</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>74829361.4</x:v>
+        <x:v>75215839.35</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>59613326.52</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.13</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>41729329.05</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16744643.38</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.8</x:v>
+        <x:v>14.09</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11721250.35</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>13964680390.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11490802822.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2473877568.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22848</x:v>
+        <x:v>22874</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11297</x:v>
+        <x:v>11506</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12087876986.9</x:v>
+        <x:v>12347284635.1</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9783435136</x:v>
+        <x:v>9991713795.97</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>70.06</x:v>
+        <x:v>71.97</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8094899256.53</x:v>
+        <x:v>8267806176.98</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3524091617.52</x:v>
+        <x:v>3593368098.85</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>25.24</x:v>
+        <x:v>25.88</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2923367363.82</x:v>
+        <x:v>2980281613.86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>922</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>1.21</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>934</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,51 +2837,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2870</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>3.66</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3320,84 +3320,84 @@
       </x:c>
       <x:c r="H64" s="9">
         <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
         <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
-        <x:v>34208338216.3</x:v>
+        <x:v>34127004486.29</x:v>
       </x:c>
       <x:c r="C65" s="9">
-        <x:v>28657740288.33</x:v>
+        <x:v>28576406240.22</x:v>
       </x:c>
       <x:c r="D65" s="9">
-        <x:v>5550597927.97</x:v>
+        <x:v>5550598246.07</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>153420</x:v>
+        <x:v>153495</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85174</x:v>
+        <x:v>85383</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40844700525.18</x:v>
+        <x:v>40706923078.03</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32285189030.41</x:v>
+        <x:v>32106249116.89</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>94.38</x:v>
+        <x:v>94.08</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27633867998.94</x:v>
+        <x:v>27754342744.66</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19485533295.81</x:v>
+        <x:v>20344688209.97</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>56.96</x:v>
+        <x:v>59.61</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16858348803.01</x:v>
+        <x:v>17608287778.84</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">