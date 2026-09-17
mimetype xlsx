--- v1 (2026-07-17)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ab268153cd4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbea2e151f1d4a6188c0f2578200d76f.psmdcp" Id="R0a0f95bacf054410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d1263e76c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f208c1313bc6424a859ee5f15636aef0.psmdcp" Id="R1068f437030442b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -946,63 +946,63 @@
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>29083485.23</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E11" s="10">
@@ -1192,63 +1192,63 @@
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="11" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>69.42</x:v>
+        <x:v>88.72</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>