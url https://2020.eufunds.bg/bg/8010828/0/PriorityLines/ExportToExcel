--- v6 (2026-08-27)
+++ v7 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d2a9d85e454389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bb46128cfd34920bbbf4218a0ef1f7e.psmdcp" Id="R74c053f63af34830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06fccaa3d74133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44483b6610c349108a3b10aa2b9df47f.psmdcp" Id="Rdac808ce73cf425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -713,116 +713,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>381685430.16</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>314828351.27</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>66857078.89</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>345257466.95</x:v>
+        <x:v>341178603.34</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>284115994.39</x:v>
+        <x:v>281056846.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>61141472.56</x:v>
+        <x:v>60121756.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>90.46</x:v>
+        <x:v>89.39</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>126375183.03</x:v>
+        <x:v>136871806.26</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>100876206.54</x:v>
+        <x:v>110237228.97</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>25498976.49</x:v>
+        <x:v>26634577.29</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>33.11</x:v>
+        <x:v>35.86</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>19385449.02</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>14539086.76</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>4846362.26</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32103816.24</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>11266830.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>3755610.18</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>17081375.56</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>77.49</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2530641.21</x:v>
+        <x:v>3682364.96</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1897980.89</x:v>
+        <x:v>2761773.7</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>632660.32</x:v>
+        <x:v>920591.26</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>13.05</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>19762046.28</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19762046.28</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>293055.79</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>293055.79</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="9">