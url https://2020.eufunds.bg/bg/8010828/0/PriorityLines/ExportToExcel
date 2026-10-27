--- v7 (2026-10-06)
+++ v8 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06fccaa3d74133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44483b6610c349108a3b10aa2b9df47f.psmdcp" Id="Rdac808ce73cf425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4305e0a6a6ed4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44bfa9b99e184836b7d6aa125ecceb0c.psmdcp" Id="R7d26c71d787f4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -728,60 +728,60 @@
       <x:c r="B6" s="9">
         <x:v>381685430.16</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>314828351.27</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>66857078.89</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>341178603.34</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>281056846.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>60121756.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>89.39</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>136871806.26</x:v>
+        <x:v>137286592.15</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>110237228.97</x:v>
+        <x:v>110548318.39</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26634577.29</x:v>
+        <x:v>26738273.76</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.86</x:v>
+        <x:v>35.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>19385449.02</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>14539086.76</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>4846362.26</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32103816.24</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>11266830.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>3755610.18</x:v>
       </x:c>
       <x:c r="H7" s="9">