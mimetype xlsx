--- v0 (2026-05-17)
+++ v1 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546e6a1fd4c147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7b71ac26852413f83ae3d575d818b87.psmdcp" Id="Rd54cfdf7a9834f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efc7be7d41c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12355edf492e4bcfa212a22b9b4fe18e.psmdcp" Id="Rb6027a3704574e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>98626037.37</x:v>
+        <x:v>98626037.32</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>73969528.03</x:v>
+        <x:v>73969527.98</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1593979.88</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1195484.91</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>225277113.74</x:v>
+        <x:v>225277113.72</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>181405853.94</x:v>
+        <x:v>181405853.92</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294416949.91</x:v>
+        <x:v>294416949.87</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>241113859.65</x:v>
+        <x:v>241113859.61</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>71.6</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>23.66</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>308681997.7</x:v>
+        <x:v>335987786.69</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>253981708.25</x:v>
+        <x:v>277236998.13</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>75.07</x:v>
+        <x:v>81.71</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>102882688.94</x:v>
+        <x:v>113850817.48</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>81544857.35</x:v>
+        <x:v>90246499.13</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>25.02</x:v>
+        <x:v>27.69</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">