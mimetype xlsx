--- v1 (2026-06-07)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efc7be7d41c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12355edf492e4bcfa212a22b9b4fe18e.psmdcp" Id="Rb6027a3704574e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed32524ba6f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21c8e3cf6441403ea6bae40c3997b82c.psmdcp" Id="R7514a04b86ff41bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -849,65 +849,65 @@
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4">
-        <x:v>0</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="C17" s="4">
-        <x:v>0</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C18" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
@@ -915,54 +915,54 @@
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B22" s="6">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="C22" s="6">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1344,267 +1344,267 @@
       </x:c>
       <x:c r="E38" s="4">
         <x:v>225277113.72</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>181405853.92</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294416949.87</x:v>
+        <x:v>294416949.85</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>241113859.61</x:v>
+        <x:v>241113859.59</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>71.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>23.66</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D40" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D41" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D42" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D43" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D44" s="4">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D45" s="6">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>335987786.69</x:v>
+        <x:v>335987786.67</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>277236998.13</x:v>
+        <x:v>277236998.11</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>81.71</x:v>
+        <x:v>79.84</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>113850817.48</x:v>
+        <x:v>120828097.04</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>90246499.13</x:v>
+        <x:v>96336665.69</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>27.69</x:v>
+        <x:v>28.71</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">