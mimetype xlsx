--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed32524ba6f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21c8e3cf6441403ea6bae40c3997b82c.psmdcp" Id="R7514a04b86ff41bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69157d7458a45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2afded425874f7ca9abd6d2463b0a1b.psmdcp" Id="R4f608902acf647d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>