--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69157d7458a45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2afded425874f7ca9abd6d2463b0a1b.psmdcp" Id="R4f608902acf647d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226f291df0540e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dec677af67be4d15858df73eeab476c7.psmdcp" Id="R3731404f561d4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1353,258 +1353,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294416949.85</x:v>
+        <x:v>294416949.84</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>241113859.59</x:v>
+        <x:v>241113859.58</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>335987786.67</x:v>
+        <x:v>335987786.66</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>277236998.11</x:v>
+        <x:v>277236998.1</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>79.84</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>120828097.04</x:v>
+        <x:v>123868642.71</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>96336665.69</x:v>
+        <x:v>98622131.64</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>28.71</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">