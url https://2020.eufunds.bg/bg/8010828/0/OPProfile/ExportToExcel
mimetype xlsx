--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226f291df0540e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dec677af67be4d15858df73eeab476c7.psmdcp" Id="R3731404f561d4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba9ccb218142fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a56da4d9ccb482b830c6d9c57a21fa1.psmdcp" Id="R67f5436a4036437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>98626037.32</x:v>
+        <x:v>98626037.31</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>73969527.98</x:v>
+        <x:v>73969527.97</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1593979.88</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1195484.91</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>225277113.72</x:v>
+        <x:v>225277113.75</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>181405853.92</x:v>
+        <x:v>181405853.95</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294416949.84</x:v>
+        <x:v>294177996.04</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>241113859.58</x:v>
+        <x:v>240934644.23</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>335987786.66</x:v>
+        <x:v>353836478.36</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>277236998.1</x:v>
+        <x:v>290623516.87</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>79.84</x:v>
+        <x:v>84.08</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>123868642.71</x:v>
+        <x:v>128433595.87</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>98622131.64</x:v>
+        <x:v>102428987.43</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>29.43</x:v>
+        <x:v>30.52</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">