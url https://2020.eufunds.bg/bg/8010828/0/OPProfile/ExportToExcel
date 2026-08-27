--- v5 (2026-08-06)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba9ccb218142fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a56da4d9ccb482b830c6d9c57a21fa1.psmdcp" Id="R67f5436a4036437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ae4ae39fe4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09eda951bf004f6e80e694027aacea66.psmdcp" Id="R4a6670b2c3fb48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1321,290 +1321,290 @@
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1593979.88</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1195484.91</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>225277113.75</x:v>
+        <x:v>225277113.78</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>181405853.95</x:v>
+        <x:v>181405853.98</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294177996.04</x:v>
+        <x:v>294177996.07</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>240934644.23</x:v>
+        <x:v>240934644.26</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>353836478.36</x:v>
+        <x:v>354235291.47</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>290623516.87</x:v>
+        <x:v>290922626.71</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>84.08</x:v>
+        <x:v>84.17</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>128433595.87</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>102428987.43</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>30.52</x:v>
+        <x:v>30.64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">