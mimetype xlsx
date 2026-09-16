--- v6 (2026-08-27)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ae4ae39fe4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09eda951bf004f6e80e694027aacea66.psmdcp" Id="R4a6670b2c3fb48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bbc44dfb0c45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7145c4dab674673a4361cfa93281dae.psmdcp" Id="R472dbbfdc63f466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>98626037.31</x:v>
+        <x:v>96654356.84</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>73969527.97</x:v>
+        <x:v>72490767.62</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>1593979.88</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>1195484.91</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>225277113.78</x:v>
+        <x:v>223305433.31</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>181405853.98</x:v>
+        <x:v>179927093.63</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>44315573.16</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>35052522.73</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>294177996.07</x:v>
+        <x:v>289206361.61</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>240934644.26</x:v>
+        <x:v>237205918.4</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>97287053.21</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>77172868.46</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>354235291.47</x:v>
+        <x:v>349263657.01</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>290922626.71</x:v>
+        <x:v>287193900.85</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>84.17</x:v>
+        <x:v>82.99</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>128944435.4</x:v>
+        <x:v>140416202.65</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>102812798.59</x:v>
+        <x:v>112904999.34</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>30.64</x:v>
+        <x:v>33.37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">