--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8206e9e13ddd47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b57fda9067f49d4ab7999117bf6aeb5.psmdcp" Id="R29f1226993b3416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d52d7d77a14261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53dfa59cd70448e0961d247e9b93b259.psmdcp" Id="R6281d96dd219438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -127,269 +127,293 @@
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза, 48</x:t>
   </x:si>
   <x:si>
     <x:t>България</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Прилагане на принудителни административни мерки, наложени на ГТД и осигуряване на превод“</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.София,гр.Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване ефективността на националната система за стимулиране и подпомагане на връщането</x:t>
+  </x:si>
+  <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 48</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на техническия капацитет за ефективно изпълнение на процедурите по връщане 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>гр.София,гр.Хасково</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010666 Дирекция "Миграция"-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Оперативна подкрепа за миграционен контрол и противодействие на незаконната миграция</x:t>
   </x:si>
   <x:si>
     <x:t>129010666 Дирекция „Миграция“ - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за оперативни разходи за СДВНЧ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010666 Дирекция „Миграция“ - Министерство на вътрешните работи
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за подобряване на условията за настаняване и сигурността в СДВНЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>831601932 Държавна агенция за бежанците при Министерски съвет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция / държавна комисия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза №114 Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на МПС, Евродак и CAFIS станции за нуждите на ДАБ при МС</x:t>
+  </x:si>
+  <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерския съвет</x:t>
   </x:si>
   <x:si>
-    <x:t>Държавна агенция / държавна комисия</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" № 114 Б</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMPR001-4.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ефективно презаселване на граждани на трети страни на територията на Република България-2</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMPR001-4.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Преместване на граждани на трети страни на територията на Република България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-4.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на алтернативни социални услуги за непридружени деца - бежанци в България</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза №114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Харманли,с.Пъстрогор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на сгради на ДАБ при МС</x:t>
+  </x:si>
+  <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерския съвет на Република България</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMPR001-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на административния капацитет на ДАБ при МС чрез провеждане на обучение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, Бул. „Княгиня Мария Луиза“ № 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оперативна подкрепа чрез наемане на допълнителен персонал и текуща поддръжка в ДАБ при МС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на условия за прием и настаняване в центровете на ДАБ при МС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключен (към датата на приключване)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMPR001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно презаселване на граждани на трети страни на територията на Република България</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключен (към датата на приключване)</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>121893100 ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, район "Оборище" "Г.С.Раковски" 101 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMPR001-2.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Толерантни заЕдно: информирано общество за законната миграция</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMPR001-2.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване на законната миграция от Молдова и Грузия към България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0012</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>831545394 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ "ГЛАВНА ИНСПЕКЦИЯ ПО ТРУДА"</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княз Александър Дондуков" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на административния капацитет на Инспекцията по труда</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>131181915 МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMPR001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за интеграция на бежанци от Украйна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Информация и подкрепа за доброволно връщане и реинтеграция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oбучение по български език на законно пребиваващи мигранти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Информационни центрове за мигранти - подкрепа за социално включване на мигранти в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за непридружени малолетни и непълнолетни лица, настанени в сигурни зони</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMPR001-2.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на подкрепа на лица, търсещи международна закрила в България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65AMPR001-2.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на информираността и толерантността на обществото и подкрепа за интеграция</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Информационни центрове за мигранти - подкрепа за социално включване на мигранти в България</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. " Александровска"№26</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-4.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Преместване на граждани от трети страни на територията на Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-4.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграционна подкрепа за презаселени лица на територията на Община Бургас</x:t>
   </x:si>
@@ -453,60 +477,60 @@
   <x:si>
     <x:t>BG65AMPR001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на служители от район "Красно село"-СО за ефективно изпълнение на проекти по ФУМИ</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 РАЙОН "КРЕМИКОВЦИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1870, ж.к. БОТУНЕЦ, ул. Челопешко шосе, №267, вх.Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективна интеграция на презаселени лица на територията на Район "Кремиковци"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270461 РАЙОН "СРЕДЕЦ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. Леге, №6</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMPR001-5.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на бенефициенти- Район "Средец"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMPR001-4.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности по фонд Убежище, миграция и интеграция- Преместване</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Обучение на бенефициенти- Район "Средец"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. ЛЕГЕ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности по фонд Убежище, миграция и интеграция"- Презаселване</x:t>
   </x:si>
   <x:si>
     <x:t>831189628 Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к. Илинден, бл.55, вх. В, ап. 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Български език за хора от цял свят</x:t>
   </x:si>
@@ -996,51 +1020,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O67"/>
+  <x:dimension ref="A1:O69"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1241,1885 +1265,1979 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>5211082.86</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>5211082.86</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>1966259.28</x:v>
+        <x:v>2157599.15</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E23" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>899996.14</x:v>
+        <x:v>3471026.73</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>899996.14</x:v>
+        <x:v>3471026.73</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>0</x:v>
+        <x:v>173551.34</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>3471026.73</x:v>
+        <x:v>899996.14</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>3471026.73</x:v>
+        <x:v>899996.14</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>173551.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J25" s="4">
         <x:v>219996.64</x:v>
       </x:c>
       <x:c r="K25" s="4">
         <x:v>219996.64</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>18089.97</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>5028496.22</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>5028496.22</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2955783.18</x:v>
+        <x:v>3096450.41</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>8567998.53</x:v>
+        <x:v>8567998.59</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>8567998.53</x:v>
+        <x:v>8567998.59</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>2265491.17</x:v>
+        <x:v>3725269.54</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>312495.21</x:v>
+        <x:v>1390735.25</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>312495.21</x:v>
+        <x:v>1390735.25</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>0</x:v>
+        <x:v>69536.76</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>57</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>74998.85</x:v>
+        <x:v>213000</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>74998.85</x:v>
+        <x:v>213000</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>45599.3</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>13361391.48</x:v>
+        <x:v>312495.21</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>13361391.48</x:v>
+        <x:v>312495.21</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>968676.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>26999.59</x:v>
+        <x:v>13361391.48</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>26999.59</x:v>
+        <x:v>13361391.48</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>26999.59</x:v>
+        <x:v>968676.11</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>6</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>9533942.65</x:v>
+        <x:v>9167130.16</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>9533942.65</x:v>
+        <x:v>9167130.16</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>9533942.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>21</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>76058.59</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>76058.59</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>19014.65</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>4401496.41</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>4401496.41</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>2158914.51</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="I35" s="3" t="s">
+      <x:c r="J35" s="4">
+        <x:v>9533942.65</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>9533942.65</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>9533942.64</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O35" s="3" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>339325.53</x:v>
+        <x:v>26999.59</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>339325.53</x:v>
+        <x:v>26999.59</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>67611.23</x:v>
+        <x:v>26999.59</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>36</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>0</x:v>
+        <x:v>339325.53</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>0</x:v>
+        <x:v>339325.53</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>0</x:v>
+        <x:v>139420.76</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>2004697.14</x:v>
+        <x:v>276996.95</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>2004697.14</x:v>
+        <x:v>276996.95</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>669780.81</x:v>
+        <x:v>217259.44</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
+      <x:c r="J39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O39" s="3" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>1382673.61</x:v>
+        <x:v>12083942.61</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>1382673.61</x:v>
+        <x:v>12083942.61</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>335822.02</x:v>
+        <x:v>1499611.79</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>12083942.61</x:v>
+        <x:v>1772399.32</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>12083942.61</x:v>
+        <x:v>1772399.32</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>940812.8</x:v>
+        <x:v>562365.51</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>1999847.98</x:v>
+        <x:v>1199663.73</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>1999847.98</x:v>
+        <x:v>1199663.73</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>1594682.53</x:v>
+        <x:v>432231.67</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>1772399.32</x:v>
+        <x:v>2401051.04</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>1772399.32</x:v>
+        <x:v>2401051.04</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>472752.65</x:v>
+        <x:v>651583.03</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>2401051.04</x:v>
+        <x:v>1999847.98</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>2401051.04</x:v>
+        <x:v>1999847.98</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>651583.03</x:v>
+        <x:v>1594682.53</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>224996.55</x:v>
+        <x:v>2004697.14</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>224996.55</x:v>
+        <x:v>2004697.14</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>0</x:v>
+        <x:v>669780.81</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>56000</x:v>
+        <x:v>1382673.61</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>56000</x:v>
+        <x:v>1382673.61</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>0</x:v>
+        <x:v>335822.02</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>42000</x:v>
+        <x:v>224996.55</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>42000</x:v>
+        <x:v>224996.55</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>19738.93</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>19738.93</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>34999.46</x:v>
+        <x:v>42000</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>34999.46</x:v>
+        <x:v>42000</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>34999.47</x:v>
+        <x:v>42000</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>59999.08</x:v>
+        <x:v>19738.93</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>59999.08</x:v>
+        <x:v>19738.93</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>20000</x:v>
+        <x:v>34999.46</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>20000</x:v>
+        <x:v>34999.46</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>0</x:v>
+        <x:v>34999.47</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>34999.46</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>34999.46</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>34999.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>59999.08</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>59999.08</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>19902</x:v>
+        <x:v>34999.46</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>19902</x:v>
+        <x:v>34999.46</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>0</x:v>
+        <x:v>34999.46</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>41999.36</x:v>
+        <x:v>19902</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>41999.36</x:v>
+        <x:v>19902</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>41999.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>13</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D56" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E56" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F56" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>587532.54</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>587532.54</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>97923.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G57" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H57" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="G57" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H57" s="3" t="s">
+      <x:c r="I57" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>27999.57</x:v>
+        <x:v>41999.36</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>27999.57</x:v>
+        <x:v>41999.36</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>27999.57</x:v>
+        <x:v>41999.36</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C58" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D58" s="3" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>44999.31</x:v>
+        <x:v>587532.54</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>44999.31</x:v>
+        <x:v>587532.54</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>0</x:v>
+        <x:v>97923.2</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F59" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E59" s="3" t="s">
+      <x:c r="G59" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H59" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F59" s="3" t="s">
+      <x:c r="I59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G59" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J59" s="4">
-        <x:v>348251.82</x:v>
+        <x:v>27999.57</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>348251.82</x:v>
+        <x:v>27999.57</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>63236.77</x:v>
+        <x:v>27999.57</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E60" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F60" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G60" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>184763.18</x:v>
+        <x:v>44999.31</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>184763.18</x:v>
+        <x:v>44999.31</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="61" spans="1:15">
+      <x:c r="A61" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D61" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E61" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F61" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H61" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I61" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J61" s="4">
+        <x:v>348251.82</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>348251.82</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>170494.78</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O61" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="62" spans="1:15">
-      <x:c r="A62" s="0" t="s">
+      <x:c r="A62" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D62" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E62" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-    </x:row>
+      <x:c r="F62" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>184763.18</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>184763.18</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>36952.64</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O62" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:15">
+      <x:c r="A67" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:15">
+      <x:c r="A68" s="0" t="s">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A61:J61"/>
-    <x:mergeCell ref="A62:J62"/>
     <x:mergeCell ref="A63:J63"/>
     <x:mergeCell ref="A64:J64"/>
     <x:mergeCell ref="A65:J65"/>
     <x:mergeCell ref="A66:J66"/>
+    <x:mergeCell ref="A67:J67"/>
+    <x:mergeCell ref="A68:J68"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>