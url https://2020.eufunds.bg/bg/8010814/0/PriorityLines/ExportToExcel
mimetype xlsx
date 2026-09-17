--- v7 (2026-08-28)
+++ v8 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re248c7cd3263447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c9efd93b65e4ae983d5a78c5069897d.psmdcp" Id="R83962ec9cc3c4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9d1d7b1fec4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407b5e0f15a74168a187953160b02677.psmdcp" Id="Ra83f2fff17ff4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,248 +710,248 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>73479099.71</x:v>
+        <x:v>73480226.8</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>62450417.98</x:v>
+        <x:v>62451375.9</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>11028681.73</x:v>
+        <x:v>11028850.9</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>41859241.07</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>34982318.91</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>6876922.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>56.97</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>15199105.79</x:v>
+        <x:v>15779416.99</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>11555061.01</x:v>
+        <x:v>12068138.25</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3644044.78</x:v>
+        <x:v>3711278.74</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>20.68</x:v>
+        <x:v>21.47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>21488990.09</x:v>
+        <x:v>21489319.71</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>17954108.69</x:v>
+        <x:v>17954384.09</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>3534881.4</x:v>
+        <x:v>3534935.62</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>19226647.3</x:v>
+        <x:v>19226647.37</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>16232576.91</x:v>
+        <x:v>16232576.98</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>2994070.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>89.47</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>3862533.26</x:v>
+        <x:v>3988692.08</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3164838.11</x:v>
+        <x:v>3259457.22</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>697695.15</x:v>
+        <x:v>729234.86</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>17.97</x:v>
+        <x:v>18.56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
-        <x:v>29662804</x:v>
+        <x:v>29663258.97</x:v>
       </x:c>
       <x:c r="C8" s="9">
-        <x:v>23502745.71</x:v>
+        <x:v>23503106.22</x:v>
       </x:c>
       <x:c r="D8" s="9">
-        <x:v>6160058.29</x:v>
+        <x:v>6160152.75</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25355759.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>19672473.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>10012411.05</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>7536956.05</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>2475455</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>33.75</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>499992.33</x:v>
+        <x:v>800000</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>499992.33</x:v>
+        <x:v>800000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>1180486.67</x:v>
+        <x:v>955490.12</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>1180486.67</x:v>
+        <x:v>955490.12</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>236.1</x:v>
+        <x:v>119.44</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>283997.45</x:v>
+        <x:v>291797.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>283997.45</x:v>
+        <x:v>291797.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>56.8</x:v>
+        <x:v>36.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>6264435.88</x:v>
+        <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="C10" s="9">
-        <x:v>6264435.88</x:v>
+        <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>2.17</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>22962.44</x:v>
+        <x:v>26942.84</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>22962.44</x:v>
+        <x:v>26942.84</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>0.37</x:v>
+        <x:v>0.43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">