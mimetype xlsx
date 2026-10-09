--- v8 (2026-09-17)
+++ v9 (2026-10-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9d1d7b1fec4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407b5e0f15a74168a187953160b02677.psmdcp" Id="Ra83f2fff17ff4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb5a8c1e9594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/219f6ea6945b4a2eb51baeeb85d846fa.psmdcp" Id="R4faf59988e2a4ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,171 +734,171 @@
       <x:c r="B6" s="9">
         <x:v>73480226.8</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>62451375.9</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11028850.9</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>41859241.07</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>34982318.91</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>6876922.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>56.97</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>15779416.99</x:v>
+        <x:v>15980622.18</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>12068138.25</x:v>
+        <x:v>12219042.14</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3711278.74</x:v>
+        <x:v>3761580.04</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>21.47</x:v>
+        <x:v>21.75</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>21489319.71</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>17954384.09</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>3534935.62</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>19226647.37</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>16232576.98</x:v>
+        <x:v>16232576.99</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>2994070.39</x:v>
+        <x:v>2994070.38</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>89.47</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>3988692.08</x:v>
+        <x:v>4231526.83</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>3259457.22</x:v>
+        <x:v>3441583.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>729234.86</x:v>
+        <x:v>789943.55</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>18.56</x:v>
+        <x:v>19.69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>29663258.97</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23503106.22</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160152.75</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25355759.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>19672473.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>10012411.05</x:v>
+        <x:v>10633501.17</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>7536956.05</x:v>
+        <x:v>8002773.64</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2475455</x:v>
+        <x:v>2630727.53</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>33.75</x:v>
+        <x:v>35.85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>800000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>800000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>955490.12</x:v>
+        <x:v>895491.04</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>955490.12</x:v>
+        <x:v>895491.04</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>119.44</x:v>
+        <x:v>111.94</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>291797.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>291797.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>36.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="D10" s="9">