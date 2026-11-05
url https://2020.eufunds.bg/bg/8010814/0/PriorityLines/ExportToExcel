--- v9 (2026-10-09)
+++ v10 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb5a8c1e9594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/219f6ea6945b4a2eb51baeeb85d846fa.psmdcp" Id="R4faf59988e2a4ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec65f07d66af4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1377f0d754ea425c8a1cf76d802ef240.psmdcp" Id="R06ce86599e7a400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -816,101 +816,101 @@
       <x:c r="B8" s="9">
         <x:v>29663258.97</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23503106.22</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160152.75</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25355759.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>19672473.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>10633501.17</x:v>
+        <x:v>10801126.65</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>8002773.64</x:v>
+        <x:v>8128492.74</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2630727.53</x:v>
+        <x:v>2672633.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>35.85</x:v>
+        <x:v>36.41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>800000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>800000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>895491.04</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>895491.04</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>111.94</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>291797.45</x:v>
+        <x:v>370297.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>291797.45</x:v>
+        <x:v>370297.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>36.47</x:v>
+        <x:v>46.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>6282531.97</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">