--- v6 (2026-09-10)
+++ v7 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc400cfa9b41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75c7141800d40e3a6ef7208884051c4.psmdcp" Id="Rce83d02ccef94d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redca1c79f0a74719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a640b76f1d5b401c897ee0ce93f9b83d.psmdcp" Id="Rd72e451e9bcb4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1275890258.63</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>584448188.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>103137915.66</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>96.72</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>295846639.05</x:v>
+        <x:v>303399400.35</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>252598483.52</x:v>
+        <x:v>259018330.62</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>43248155.53</x:v>
+        <x:v>44381069.73</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>41.62</x:v>
+        <x:v>42.68</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1142099812.27</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>508788104.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>89786136.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>31027901.83</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>24274497.35</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4283734.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>78.23</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>8329622.87</x:v>
+        <x:v>9553026.24</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>7080179.55</x:v>
+        <x:v>8120072.6</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>1249443.32</x:v>
+        <x:v>1432953.64</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>22.82</x:v>
+        <x:v>26.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">