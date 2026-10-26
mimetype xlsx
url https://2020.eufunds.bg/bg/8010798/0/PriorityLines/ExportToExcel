--- v7 (2026-10-06)
+++ v8 (2026-10-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redca1c79f0a74719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a640b76f1d5b401c897ee0ce93f9b83d.psmdcp" Id="Rd72e451e9bcb4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158ebf086cf2427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00e3fb4cb2264575a4fe0e6e10a5ec4c.psmdcp" Id="R8177291b55d14bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1275890258.63</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>584448188.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>103137915.66</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>96.72</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>303399400.35</x:v>
+        <x:v>314248444.18</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>259018330.62</x:v>
+        <x:v>268240017.88</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>44381069.73</x:v>
+        <x:v>46008426.3</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>42.68</x:v>
+        <x:v>44.21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1142099812.27</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>508788104.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>89786136.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -801,75 +801,75 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>184091893.81</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>32486804.79</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>30.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>302754256.55</x:v>
+        <x:v>306404010.43</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>230003483.96</x:v>
+        <x:v>233105774.76</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>40588850.1</x:v>
+        <x:v>41136313.18</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>67.09</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>107317511.91</x:v>
+        <x:v>127674468.79</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>91219885.11</x:v>
+        <x:v>108523298.46</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>16097626.8</x:v>
+        <x:v>19151170.33</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.61</x:v>
+        <x:v>31.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">