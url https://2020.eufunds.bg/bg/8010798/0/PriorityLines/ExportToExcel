--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a40ef589c61403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a1d0e9cd4c649b18217e4143738dd53.psmdcp" Id="R120c6a6ad1394579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea0fe57b7304a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c17cf24975f443ea82876e2757748893.psmdcp" Id="R07106c9a34df4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1213382180.22</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>531316321.9</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>93761703.9</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>87.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>251840002.88</x:v>
+        <x:v>258247717.98</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>215192842.8</x:v>
+        <x:v>220639400.61</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>36647160.08</x:v>
+        <x:v>37608317.37</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.43</x:v>
+        <x:v>36.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1146467097.43</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>512497185.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>90440679.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -801,75 +801,75 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>120909314.1</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>21336937.78</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>294982324.97</x:v>
+        <x:v>303004239.99</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>223397342.1</x:v>
+        <x:v>230215969.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>39423060.38</x:v>
+        <x:v>40626347.62</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>65.16</x:v>
+        <x:v>67.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>104524476.75</x:v>
+        <x:v>105020843.04</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>88845805.22</x:v>
+        <x:v>89267716.57</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15678671.53</x:v>
+        <x:v>15753126.47</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>25.92</x:v>
+        <x:v>26.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">