--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea0fe57b7304a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c17cf24975f443ea82876e2757748893.psmdcp" Id="R07106c9a34df4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d8023680be47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb7dd897883a4e03af0de7ad62362a5d.psmdcp" Id="R5ef4f58302134f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1213382180.22</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>531316321.9</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>93761703.9</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>87.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>258247717.98</x:v>
+        <x:v>262858453.39</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>220639400.61</x:v>
+        <x:v>224558525.71</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>37608317.37</x:v>
+        <x:v>38299927.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>36.33</x:v>
+        <x:v>36.98</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1146467097.43</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>512497185.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>90440679.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -816,60 +816,60 @@
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>303004239.99</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>230215969.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>40626347.62</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>67.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>105020843.04</x:v>
+        <x:v>106606131.68</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>89267716.57</x:v>
+        <x:v>90615211.91</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15753126.47</x:v>
+        <x:v>15990919.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.04</x:v>
+        <x:v>26.43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>31032996.35</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>24278827.69</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4284498.99</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>78.25</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>5708393.66</x:v>
+        <x:v>5912395.95</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>4852134.68</x:v>
+        <x:v>5025536.63</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>856258.98</x:v>
+        <x:v>886859.32</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>15.64</x:v>
+        <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">