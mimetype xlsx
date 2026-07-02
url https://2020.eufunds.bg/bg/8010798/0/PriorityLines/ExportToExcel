--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d8023680be47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb7dd897883a4e03af0de7ad62362a5d.psmdcp" Id="R5ef4f58302134f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82feba32e1354014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468fbe5950094487805926066611bc23.psmdcp" Id="R8fa427e170bc40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1213382180.22</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>531316321.9</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>93761703.9</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>87.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>262858453.39</x:v>
+        <x:v>282769194.23</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>224558525.71</x:v>
+        <x:v>241482655.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>38299927.68</x:v>
+        <x:v>41286538.81</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>36.98</x:v>
+        <x:v>39.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1146467097.43</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>512497185.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>90440679.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>31032996.35</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>24278827.69</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4284498.99</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>78.25</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>5912395.95</x:v>
+        <x:v>6975637.21</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>5025536.63</x:v>
+        <x:v>5929291.68</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>886859.32</x:v>
+        <x:v>1046345.53</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>16.2</x:v>
+        <x:v>19.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">