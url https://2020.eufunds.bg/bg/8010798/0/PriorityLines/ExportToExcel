--- v3 (2026-07-02)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82feba32e1354014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468fbe5950094487805926066611bc23.psmdcp" Id="R8fa427e170bc40a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39cea3324d6475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4b4fdd939dc45009b5e6e7e93367767.psmdcp" Id="Ra66ae153f6b04557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>