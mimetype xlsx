--- v4 (2026-07-28)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39cea3324d6475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4b4fdd939dc45009b5e6e7e93367767.psmdcp" Id="Ra66ae153f6b04557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d606e7eed464fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a64c3fdc75b0425595e62a328e2c63fe.psmdcp" Id="Ra1e4e074f3354d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -760,116 +760,116 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>241482655.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>41286538.81</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>39.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1146467097.43</x:v>
+        <x:v>1142099812.27</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>512497185.38</x:v>
+        <x:v>508788104.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>90440679.77</x:v>
+        <x:v>89786136.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>543529232.28</x:v>
+        <x:v>543525571.43</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>85.72</x:v>
+        <x:v>85.1</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>142246251.88</x:v>
+        <x:v>216578698.6</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>120909314.1</x:v>
+        <x:v>184091893.81</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>21336937.78</x:v>
+        <x:v>32486804.79</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>20.22</x:v>
+        <x:v>30.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>303004239.99</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>230215969.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>40626347.62</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>67.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>106606131.68</x:v>
+        <x:v>107317511.91</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>90615211.91</x:v>
+        <x:v>91219885.11</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15990919.77</x:v>
+        <x:v>16097626.8</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.43</x:v>
+        <x:v>26.61</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -883,75 +883,75 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>728206.27</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>128506.99</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>31032996.35</x:v>
+        <x:v>31027901.83</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>24278827.69</x:v>
+        <x:v>24274497.35</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>4284498.99</x:v>
+        <x:v>4283734.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>78.25</x:v>
+        <x:v>78.23</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>6975637.21</x:v>
+        <x:v>8329622.87</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>5929291.68</x:v>
+        <x:v>7080179.55</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>1046345.53</x:v>
+        <x:v>1249443.32</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>19.11</x:v>
+        <x:v>22.82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">