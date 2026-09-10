--- v5 (2026-08-21)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d606e7eed464fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a64c3fdc75b0425595e62a328e2c63fe.psmdcp" Id="Ra1e4e074f3354d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc400cfa9b41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75c7141800d40e3a6ef7208884051c4.psmdcp" Id="Rce83d02ccef94d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,75 +719,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1213382180.22</x:v>
+        <x:v>1275890258.63</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>531316321.9</x:v>
+        <x:v>584448188.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>93761703.9</x:v>
+        <x:v>103137915.66</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>87.93</x:v>
+        <x:v>96.72</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>282769194.23</x:v>
+        <x:v>295846639.05</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>241482655.42</x:v>
+        <x:v>252598483.52</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>41286538.81</x:v>
+        <x:v>43248155.53</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>39.78</x:v>
+        <x:v>41.62</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1142099812.27</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>508788104.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>89786136.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -801,63 +801,63 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>184091893.81</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>32486804.79</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>30.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>303004239.99</x:v>
+        <x:v>302754256.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>230215969.88</x:v>
+        <x:v>230003483.96</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>40626347.62</x:v>
+        <x:v>40588850.1</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>67.15</x:v>
+        <x:v>67.09</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>107317511.91</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>91219885.11</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>16097626.8</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>26.61</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">