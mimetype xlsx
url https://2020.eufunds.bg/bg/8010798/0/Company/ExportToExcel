--- v0 (2026-04-28)
+++ v1 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f90e88c6784161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44857f2f69634c709860954a371a0868.psmdcp" Id="Rc546576e011348b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9782a80c77244fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc0939dfb31544788ac6787f8a2d05b3.psmdcp" Id="R0893fd61cd40487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>