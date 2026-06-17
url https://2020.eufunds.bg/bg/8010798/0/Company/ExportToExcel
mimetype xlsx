--- v1 (2026-05-28)
+++ v2 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9782a80c77244fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc0939dfb31544788ac6787f8a2d05b3.psmdcp" Id="R0893fd61cd40487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12663be81c6a4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08ad716d47f4c7ea2e3cdd9f0b65c4d.psmdcp" Id="Rd931b23688b848f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>