--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12663be81c6a4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c08ad716d47f4c7ea2e3cdd9f0b65c4d.psmdcp" Id="Rd931b23688b848f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d959c0a2d44213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3154103258d34ee58b2a8c4914beecfc.psmdcp" Id="Rf6dd98e6c67a4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>