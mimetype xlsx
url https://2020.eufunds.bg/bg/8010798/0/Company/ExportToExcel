--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d959c0a2d44213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3154103258d34ee58b2a8c4914beecfc.psmdcp" Id="Rf6dd98e6c67a4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b240caf022c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec72c4a0cbc24c1eb715d11b04acd4cf.psmdcp" Id="Rda80da2ffa914e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>