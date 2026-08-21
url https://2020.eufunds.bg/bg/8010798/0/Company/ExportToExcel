--- v4 (2026-07-31)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b240caf022c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec72c4a0cbc24c1eb715d11b04acd4cf.psmdcp" Id="Rda80da2ffa914e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6e1ef6079e4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c03b0ef6f3af4edeb49655d11a318f34.psmdcp" Id="Rbd6acf4f36624728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>