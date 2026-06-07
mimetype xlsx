--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acae06500e243eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93322bddfd2e4498b96966d853fd99a5.psmdcp" Id="R85f07b60b2874ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30930306a1454e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f95866175bec4f8196c44509ebc0c6d1.psmdcp" Id="R28980f8872f74b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,116 +722,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>692682363.4</x:v>
+        <x:v>691355408.26</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>422987235.74</x:v>
+        <x:v>422351945.89</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>108239593.43</x:v>
+        <x:v>108120821.61</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>161455534.23</x:v>
+        <x:v>160882640.76</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72.48</x:v>
+        <x:v>72.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>198763389.67</x:v>
+        <x:v>213186674.68</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>162864718.27</x:v>
+        <x:v>174764820.04</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>35898671.4</x:v>
+        <x:v>38421854.64</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>27.12</x:v>
+        <x:v>29.09</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>516457337.25</x:v>
+        <x:v>570018869.06</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>333531768.14</x:v>
+        <x:v>357981111.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>71958438.16</x:v>
+        <x:v>77691392.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>110967130.95</x:v>
+        <x:v>134346364.88</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>75.84</x:v>
+        <x:v>81.49</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>113190131.9</x:v>
+        <x:v>119635538.63</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>93517338.99</x:v>
+        <x:v>98906644.63</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>19672792.91</x:v>
+        <x:v>20728894</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>21.17</x:v>
+        <x:v>22.38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">