--- v1 (2026-06-07)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30930306a1454e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f95866175bec4f8196c44509ebc0c6d1.psmdcp" Id="R28980f8872f74b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf29d092f0ae4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/814ecc5f333c4816a82fb7ae5a502926.psmdcp" Id="R2ddf18ac889f42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,116 +722,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>691355408.26</x:v>
+        <x:v>686717470.16</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>422351945.89</x:v>
+        <x:v>420085959.21</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>108120821.61</x:v>
+        <x:v>107612203.32</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>160882640.76</x:v>
+        <x:v>159019307.63</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72.38</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>213186674.68</x:v>
+        <x:v>225063304.57</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>174764820.04</x:v>
+        <x:v>184497349.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>38421854.64</x:v>
+        <x:v>40565955.1</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>29.09</x:v>
+        <x:v>30.71</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>570018869.06</x:v>
+        <x:v>566975610.35</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>357981111.44</x:v>
+        <x:v>356777422.09</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77691392.74</x:v>
+        <x:v>77466876.37</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>134346364.88</x:v>
+        <x:v>132731311.89</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>81.49</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>119635538.63</x:v>
+        <x:v>122372986.92</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>98906644.63</x:v>
+        <x:v>101142525.95</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>20728894</x:v>
+        <x:v>21230460.97</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>22.38</x:v>
+        <x:v>22.89</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">