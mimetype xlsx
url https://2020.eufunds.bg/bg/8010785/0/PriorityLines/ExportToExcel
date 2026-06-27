--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf29d092f0ae4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/814ecc5f333c4816a82fb7ae5a502926.psmdcp" Id="R2ddf18ac889f42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c42af0103b9471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1775dad80ac4fc8acb03bef4d40aac3.psmdcp" Id="Rfd347efaf6d448dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>