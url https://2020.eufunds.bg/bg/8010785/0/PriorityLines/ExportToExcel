--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c42af0103b9471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1775dad80ac4fc8acb03bef4d40aac3.psmdcp" Id="Rfd347efaf6d448dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd4a3c4ceaa4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/884a4a3d44144549bf8c47a7e480d185.psmdcp" Id="R06ad149652934f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,157 +722,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>686717470.16</x:v>
+        <x:v>695090984.66</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>420085959.21</x:v>
+        <x:v>423214179.72</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>107612203.32</x:v>
+        <x:v>108514901.4</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>159019307.63</x:v>
+        <x:v>163361903.54</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72</x:v>
+        <x:v>72.55</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>225063304.57</x:v>
+        <x:v>234801251.41</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>184497349.47</x:v>
+        <x:v>192437782.24</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>40565955.1</x:v>
+        <x:v>42363469.17</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>30.71</x:v>
+        <x:v>32.04</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>566975610.35</x:v>
+        <x:v>566057515.54</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>356777422.09</x:v>
+        <x:v>356355407.59</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77466876.37</x:v>
+        <x:v>77390188.68</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>132731311.89</x:v>
+        <x:v>132311919.27</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.13</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>122372986.92</x:v>
+        <x:v>124807391.26</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>101142525.95</x:v>
+        <x:v>103094501.29</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>21230460.97</x:v>
+        <x:v>21712889.97</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>22.89</x:v>
+        <x:v>23.34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>23625356.98</x:v>
+        <x:v>26086534.81</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>19425375.83</x:v>
+        <x:v>21445239.01</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>4199981.15</x:v>
+        <x:v>4641295.8</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>51.72</x:v>
+        <x:v>57.11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">