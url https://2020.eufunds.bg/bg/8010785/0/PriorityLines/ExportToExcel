--- v4 (2026-07-17)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd4a3c4ceaa4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/884a4a3d44144549bf8c47a7e480d185.psmdcp" Id="R06ad149652934f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d966f53193e49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff14513dac21452191f6a149b0344987.psmdcp" Id="Rd49775aeb95b4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,157 +722,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>695090984.66</x:v>
+        <x:v>911141054.92</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>423214179.72</x:v>
+        <x:v>508759838.22</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>108514901.4</x:v>
+        <x:v>127132650.5</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>163361903.54</x:v>
+        <x:v>275248566.2</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72.55</x:v>
+        <x:v>86.76</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>234801251.41</x:v>
+        <x:v>255848756.46</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>192437782.24</x:v>
+        <x:v>209497594.28</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>42363469.17</x:v>
+        <x:v>46351162.18</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>32.04</x:v>
+        <x:v>34.91</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>566057515.54</x:v>
+        <x:v>564348419.24</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>356355407.59</x:v>
+        <x:v>355827191.04</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77390188.68</x:v>
+        <x:v>77228499.52</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>132311919.27</x:v>
+        <x:v>131292728.68</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>81.13</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>124807391.26</x:v>
+        <x:v>129080767.56</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>103094501.29</x:v>
+        <x:v>106540161.8</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>21712889.97</x:v>
+        <x:v>22540605.76</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>23.34</x:v>
+        <x:v>24.14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>26086534.81</x:v>
+        <x:v>27046912.9</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>21445239.01</x:v>
+        <x:v>22233411.26</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>4641295.8</x:v>
+        <x:v>4813501.64</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>57.11</x:v>
+        <x:v>59.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">