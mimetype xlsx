--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d966f53193e49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff14513dac21452191f6a149b0344987.psmdcp" Id="Rd49775aeb95b4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47718e8c35d546ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1844b7b2cd5a46ab902917e6d9146068.psmdcp" Id="R626238a39898431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -722,116 +722,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>911141054.92</x:v>
+        <x:v>915529735.65</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>508759838.22</x:v>
+        <x:v>510298194.95</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>127132650.5</x:v>
+        <x:v>127471376.39</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>275248566.2</x:v>
+        <x:v>277760164.31</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>86.76</x:v>
+        <x:v>87.02</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>255848756.46</x:v>
+        <x:v>263241063.24</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>209497594.28</x:v>
+        <x:v>215496561.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>46351162.18</x:v>
+        <x:v>47744501.82</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>34.91</x:v>
+        <x:v>35.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>564348419.24</x:v>
+        <x:v>564061158.29</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>355827191.04</x:v>
+        <x:v>355727599.3</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77228499.52</x:v>
+        <x:v>77209757.11</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>131292728.68</x:v>
+        <x:v>131123801.88</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>81</x:v>
+        <x:v>80.98</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>129080767.56</x:v>
+        <x:v>129598781.85</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>106540161.8</x:v>
+        <x:v>106950777.22</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>22540605.76</x:v>
+        <x:v>22648004.63</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>24.14</x:v>
+        <x:v>24.24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">