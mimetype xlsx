--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aae8a16c6d5425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfef9e95775f478cb604d1ae72a22c8a.psmdcp" Id="R1a8426d54ef94f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca865a0f20d4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fef1148a071428bbc54f572dad5c03a.psmdcp" Id="R19cd7fec60e14607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>