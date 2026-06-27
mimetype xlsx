--- v1 (2026-05-25)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca865a0f20d4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fef1148a071428bbc54f572dad5c03a.psmdcp" Id="R19cd7fec60e14607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref254cb4c7ff4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fb53a1c7e454ac780db768642300c5b.psmdcp" Id="R9885554f4d3b4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>