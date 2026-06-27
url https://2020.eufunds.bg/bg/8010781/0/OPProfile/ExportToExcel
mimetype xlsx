--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref254cb4c7ff4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fb53a1c7e454ac780db768642300c5b.psmdcp" Id="R9885554f4d3b4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8d0073638e434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbb5e1d3bdc466086f7c5f991f280b6.psmdcp" Id="Rbdc0ea4c5b6f4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>