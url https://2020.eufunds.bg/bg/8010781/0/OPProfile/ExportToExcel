--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8d0073638e434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbb5e1d3bdc466086f7c5f991f280b6.psmdcp" Id="Rbdc0ea4c5b6f4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16e30c6a8354bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/824db21fd3944ac0830178e60129c2c5.psmdcp" Id="R7658ff2f11c44351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>