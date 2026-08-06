--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16e30c6a8354bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/824db21fd3944ac0830178e60129c2c5.psmdcp" Id="R7658ff2f11c44351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61211054cf78407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4126c29b214e41efbcc22db90a68d269.psmdcp" Id="R4f4615e0751c454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>