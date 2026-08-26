--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61211054cf78407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4126c29b214e41efbcc22db90a68d269.psmdcp" Id="R4f4615e0751c454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccdbf013a2a4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/255ffe9ff09640d784d2178ec39f7d3a.psmdcp" Id="R6f43fe09d5e9430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>