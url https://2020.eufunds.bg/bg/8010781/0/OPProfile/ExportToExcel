--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccdbf013a2a4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/255ffe9ff09640d784d2178ec39f7d3a.psmdcp" Id="R6f43fe09d5e9430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324ad3d98a654bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40de41341ab40f8b30f3e5d4437ed83.psmdcp" Id="R191f0480573e4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>