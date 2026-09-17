--- v3 (2026-08-27)
+++ v4 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c4eb5448d04d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7b7ba69ebd948e7a48cf0e620a340b4.psmdcp" Id="R34aa5fa84c1c4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02ae3d1fac54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da50d8224de145e59af053c742d52c35.psmdcp" Id="R97e0758a8fb2437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -698,84 +698,84 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>17290795.86</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>34833687.35</x:v>
+        <x:v>35510614.21</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>29002583.17</x:v>
+        <x:v>29555144.7</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5831104.18</x:v>
+        <x:v>5955469.51</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>28.67</x:v>
+        <x:v>29.23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">