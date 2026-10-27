--- v4 (2026-09-17)
+++ v5 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02ae3d1fac54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da50d8224de145e59af053c742d52c35.psmdcp" Id="R97e0758a8fb2437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9eecf0f3df14b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69f0677cba1643fcba8e0d4568257ab5.psmdcp" Id="R4c3d01ae611c4da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -707,75 +707,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>98716700.92</x:v>
+        <x:v>98733148.46</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>81425905.06</x:v>
+        <x:v>81439885.49</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>17290795.86</x:v>
+        <x:v>17293262.97</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>81.26</x:v>
+        <x:v>81.28</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>35510614.21</x:v>
+        <x:v>37722985.2</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>29555144.7</x:v>
+        <x:v>31379405.63</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5955469.51</x:v>
+        <x:v>6343579.57</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>29.23</x:v>
+        <x:v>31.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">