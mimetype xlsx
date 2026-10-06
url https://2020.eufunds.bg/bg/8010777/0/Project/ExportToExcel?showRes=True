--- v1 (2026-07-18)
+++ v2 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602255d3fddb4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72e27f73acec40ef9622d5602694748c.psmdcp" Id="R547d0c5b8bec4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8a3b5babff4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1686fcdce6f48e3897de67edc2482ff.psmdcp" Id="Rbe9f8f2c3bab4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1242,50 +1242,62 @@
     <x:t>206550907 Фабрика за екологични инициативи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, р-н Оборище, ул. Искър, 98, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на капацитета на Фабрика за екологични инициативи за прилагане на принципите на кръговата икономика и партньорско управление</x:t>
   </x:si>
   <x:si>
     <x:t>207423766 ФЕРМЕРСКИ СЪЮЗ - БОРИНО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Борино, 4824, УЛ. ДОСПАТСКА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>с.Борино</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0126</x:t>
   </x:si>
   <x:si>
     <x:t>Компетентни и активни за устойчиво териториално развитие – капацитет и партньорства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130980465 Фондация „Международна фондация България 2002"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1373, Foundation Bulgaria International 2002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Капацитет за участие: партньорства, приобщаване и европейски ценности</x:t>
   </x:si>
   <x:si>
     <x:t>205836460 Фондация „СМАРТ ВАРНА"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Варна, 9000, р-н Одесос
 ул. „Русе“ № 15
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0067</x:t>
   </x:si>
   <x:si>
     <x:t>СМАРТ капацитет и партньорства за иновации и устойчиво развитие</x:t>
   </x:si>
   <x:si>
     <x:t>175653596 ФОНДАЦИЯ КОРЕНЯК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, ж.к. Лагера, бл. 54, вx. Г, ет. 2, ап. 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0071</x:t>
   </x:si>
   <x:si>
@@ -1734,51 +1746,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O110"/>
+  <x:dimension ref="A1:O111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -2026,98 +2038,98 @@
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="K23" s="4">
         <x:v>14194485.21</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>3908151.56</x:v>
+        <x:v>4793584.92</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>44831.98</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>44831.98</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>0</x:v>
+        <x:v>14730.9</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
@@ -2214,51 +2226,51 @@
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>7667277.99</x:v>
+        <x:v>9435339.34</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
@@ -2402,145 +2414,145 @@
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>21398019.06</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>5766068.43</x:v>
+        <x:v>7150899.56</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>7093874.11</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>1695716.99</x:v>
+        <x:v>2578636.02</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>263826.61</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>120669.65</x:v>
+        <x:v>183645.17</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -2590,145 +2602,145 @@
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>607673.79</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>92877.16</x:v>
+        <x:v>120228.86</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>88</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>3221666.49</x:v>
+        <x:v>3532934.76</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>3646814.91</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>642763.88</x:v>
+        <x:v>812621.74</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
@@ -2778,98 +2790,98 @@
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>772679.6</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>772679.6</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>348133.91</x:v>
+        <x:v>410226.82</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>592734.64</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>592734.64</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>180528.5</x:v>
+        <x:v>231786.69</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
@@ -3013,192 +3025,192 @@
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>365013.44</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>365013.44</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>199032.33</x:v>
+        <x:v>234706.02</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>269480.61</x:v>
+        <x:v>289785.13</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>598211.5</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>598211.5</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>184741.48</x:v>
+        <x:v>233249.87</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>598186.47</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>598186.47</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>272249.76</x:v>
+        <x:v>312958.85</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
@@ -3295,192 +3307,192 @@
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>437218.74</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>437218.74</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>158462.51</x:v>
+        <x:v>196414.75</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>209358.69</x:v>
+        <x:v>226815.48</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>528824.22</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>528824.22</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>254448.3</x:v>
+        <x:v>299956.29</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>589521.44</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>589521.44</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>270791.67</x:v>
+        <x:v>321885.1</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
@@ -3530,145 +3542,145 @@
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>691803.99</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>691803.99</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>208574.27</x:v>
+        <x:v>238491.91</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>545412.94</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>180629.41</x:v>
+        <x:v>213167.43</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>796068.1</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>796068.1</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>244410.74</x:v>
+        <x:v>309720.13</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
@@ -3765,51 +3777,51 @@
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>539647.98</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>539647.98</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>239502.84</x:v>
+        <x:v>285780.67</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
@@ -3859,98 +3871,98 @@
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>598194.07</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>598194.07</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>166217.11</x:v>
+        <x:v>228388.23</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>398721.8</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>398721.8</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>139059.38</x:v>
+        <x:v>180333.36</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
@@ -4367,54 +4379,54 @@
       <x:c r="B73" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>43122.14</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>46805.98</x:v>
+        <x:v>43122.14</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
@@ -4658,148 +4670,148 @@
       <x:c r="E79" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>50223.6</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>50223.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>0</x:v>
+        <x:v>21210.31</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>50386.28</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>50386.28</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>0</x:v>
+        <x:v>9759.84</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>48225.31</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>48225.31</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
@@ -4940,51 +4952,51 @@
       <x:c r="E85" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>50461.19</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>0</x:v>
+        <x:v>28382.48</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
@@ -5222,51 +5234,51 @@
       <x:c r="E91" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J91" s="4">
         <x:v>47129.46</x:v>
       </x:c>
       <x:c r="K91" s="4">
         <x:v>47129.46</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>0</x:v>
+        <x:v>8770.93</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
@@ -5363,51 +5375,51 @@
       <x:c r="E94" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J94" s="4">
         <x:v>49346.83</x:v>
       </x:c>
       <x:c r="K94" s="4">
         <x:v>49346.83</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>0</x:v>
+        <x:v>5470.82</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
@@ -5504,145 +5516,145 @@
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>778965.49</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>778965.49</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>166360.78</x:v>
+        <x:v>238868.19</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J98" s="4">
         <x:v>26130.54</x:v>
       </x:c>
       <x:c r="K98" s="4">
         <x:v>26130.54</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>0</x:v>
+        <x:v>6044.78</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>44242.86</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>44242.86</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>0</x:v>
+        <x:v>19024.6</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
@@ -5674,211 +5686,258 @@
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>44672.96</x:v>
+        <x:v>49510.95</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>44672.96</x:v>
+        <x:v>49510.95</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A105" s="0" t="s">
+    <x:row r="104" spans="1:15">
+      <x:c r="A104" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
-    </x:row>
+      <x:c r="G104" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:15">
+      <x:c r="A110" s="0" t="s">
+        <x:v>426</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A104:J104"/>
     <x:mergeCell ref="A105:J105"/>
     <x:mergeCell ref="A106:J106"/>
     <x:mergeCell ref="A107:J107"/>
     <x:mergeCell ref="A108:J108"/>
     <x:mergeCell ref="A109:J109"/>
+    <x:mergeCell ref="A110:J110"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>