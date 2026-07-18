--- v0 (2026-05-23)
+++ v1 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62901bc9ad3840e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a01d3e267ad46ddba4330fe144531c9.psmdcp" Id="Rd047b9815f62428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626616b2e0504bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9afa41d9e8b748b3a2e655939cfa86d9.psmdcp" Id="R4448aa0a716e4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -895,50 +895,62 @@
     <x:t>България, гр.Русе, 7018, ул. "Тодор Икономов" 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Към по-активно общество: развитие на капацитета на Сдружение "Мулти акт"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">176857872 Сдружение "Национално сдружение Наука" 
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1618, 
 р-н Красно село
 ж.к. Лагера, ул. "Г. Софийски" № 70, бл. 18, вх. в, ет. 2, ап. 34 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Гражданско участие и иновации в образованието – капацитет за бъдещето 2027+</x:t>
   </x:si>
   <x:si>
+    <x:t>205207574 СДРУЖЕНИЕ "СДРУЖЕНИЕ МЛАДЕЖКИ АЛИАНС ЗА РАВЕНСТВО И СОЛИДАРСНОСТ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Враца, 3000, ул. Илия Кръстеняков № 14, ет. 1, ап. 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на капацитета  - нови възможности за участие и ангажираност</x:t>
+  </x:si>
+  <x:si>
     <x:t>206862255 СДРУЖЕНИЕ "ФЕРМЕРСКИ СЪЮЗ-ЧЕЛОПЕЧ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Челопеч, 2087, ТРЕТИ МАРТ № 25</x:t>
   </x:si>
   <x:si>
     <x:t>с.Челопеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на капацитета чрез обучения на работното място за зелени решения и адаптация на аграрния сектор в Средногорието</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 Сдружение "ЦЕНТЪР ЗА ОБРАЗОВАТЕЛНИ ПРОГРАМИ И СОЦИАЛНИ ИНИЦИАТИВИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Искър 1А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0099</x:t>
@@ -950,50 +962,63 @@
     <x:t>176423146 Сдружение „Асоциация Българска национална ЛИДЕР мрежа“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лясковец, 5140, ул. „Трети март“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Активни и компетентни ЛИДЕР организации за ефективно прилагане на принципа на партньорство в политиката на сближаване</x:t>
   </x:si>
   <x:si>
     <x:t>131040353 СДРУЖЕНИЕ „АСОЦИАЦИЯ БЪЛГАРСКО УЧИЛИЩЕ ЗА ПОЛИТИКА ДИМИТЪР ПАНИЦА“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Цар Шишман 17, ап.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитета - нови възможности за участие и ангажираност</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">176731397 СДРУЖЕНИЕ „ДИГИТАЛНА НАЦИОНАЛНА КОАЛИЦИЯ”
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, ул. НИКОЛА ГАБРОВСКИ № 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">177192564 СДРУЖЕНИЕ „ЕВРОПЕЙСКИ ЦЕНТЪР ЗА МОБИЛНОСТ И ИНТЕГРАЦИЯ“
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, гр. Враца, ул. „Никола Войводов“,  №16</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на експертния капацитет за участие, социална интеграция и устойчив растеж</x:t>
   </x:si>
   <x:si>
     <x:t>205777866 Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9003, ж.к. Аспарухово, бул./ул. ул. „Маркови кули“ № 28, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0082</x:t>
@@ -1123,169 +1148,158 @@
   <x:si>
     <x:t>205288149 Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Съборна" № 5, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0135</x:t>
   </x:si>
   <x:si>
     <x:t>Капацитетът и партньорството за ефективно участие на МСП и занаятчии в политиката на сближаване</x:t>
   </x:si>
   <x:si>
     <x:t>205221264 Сдружение „ТАЛЯНА“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. „София“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитета за иновативно и зелено градско развитие</x:t>
   </x:si>
   <x:si>
-    <x:t>205207574 СДРУЖЕНИЕ МЛАДЕЖКИ АЛИАНС ЗА РАВЕНСТВО И СОЛИДАРСНОСТ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>205840156 Сдружение Регионален иновационен център "Амбициозно Габрово"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул. "Райко Даскалов" 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0034</x:t>
   </x:si>
   <x:si>
     <x:t>РИЦ „Амбициозно Габрово" – граждански капацитет и партньорство за ефективно сближаване</x:t>
   </x:si>
   <x:si>
     <x:t>176704710 Сдружение с нестопанска цел – Екологични и културни инициативи и проекти „Българка”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, Свищовска 82</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Трявна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0130</x:t>
   </x:si>
   <x:si>
     <x:t>„Зелени знания за устойчиво бъдеще: семинари на открито по DNSH и екологична устойчивост“</x:t>
   </x:si>
   <x:si>
     <x:t>206826024 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Георги Сава Раковски“ № 99, ет. 6, ап. офис 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитета  - нови възможности за участие и ангажираност за прилагането на принципа за партньорство</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">176731397 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ „ДИГИТАЛНА НАЦИОНАЛНА КОАЛИЦИЯ”
+    <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. МОСКОВСКА, номер 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Град (BG411),София-Област (BG412)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.006-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функциониране на ОИЦ - София за периода 2024-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126104039 Съюз за възстановяване и развитие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ул. Пирин", № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване административния капацитет на Съюз за възстановяване и развитие за осигуряване на по-висока ефективност на реализираните проекти, финансирани от програмите от Споразумението за партньорство 2021 – 2027 и разработването на Споразумението за партньорство и програмите за следващи програмни периоди (2027 +)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206550907 Фабрика за екологични инициативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, р-н Оборище, ул. Искър, 98, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на капацитета на Фабрика за екологични инициативи за прилагане на принципите на кръговата икономика и партньорско управление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207423766 ФЕРМЕРСКИ СЪЮЗ - БОРИНО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Борино, 4824, УЛ. ДОСПАТСКА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Борино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компетентни и активни за устойчиво териториално развитие – капацитет и партньорства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205836460 Фондация „СМАРТ ВАРНА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">България, гр.Варна, 9000, р-н Одесос
+ул. „Русе“ № 15
 </x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, ул. НИКОЛА ГАБРОВСКИ № 47</x:t>
-[...62 lines deleted...]
-    <x:t>Компетентни и активни за устойчиво териториално развитие – капацитет и партньорства</x:t>
+    <x:t>BG16RFTA001-1.010-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМАРТ капацитет и партньорства за иновации и устойчиво развитие</x:t>
   </x:si>
   <x:si>
     <x:t>175653596 ФОНДАЦИЯ КОРЕНЯК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, ж.к. Лагера, бл. 54, вx. Г, ет. 2, ап. 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0071</x:t>
   </x:si>
   <x:si>
     <x:t>176434274 ШАНС ЧРЕЗ УМЕНИЯ Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лом, 3600, ул. Хан Аспарух №11</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на административния капацитет на СДРУЖЕНИЕ „ШАНС ЧРЕЗ УМЕНИЯ“ за повишаване на добавената стойност на политиката на сближаване в България.</x:t>
   </x:si>
@@ -1720,51 +1734,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O109"/>
+  <x:dimension ref="A1:O110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1965,51 +1979,51 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>3101851.04</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>3101851.04</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>643825.57</x:v>
+        <x:v>894689.29</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
@@ -2200,98 +2214,98 @@
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>19158909.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>6771087.11</x:v>
+        <x:v>7667277.99</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>4087212.72</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>950382.95</x:v>
+        <x:v>1007695.34</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>71</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
@@ -2623,51 +2637,51 @@
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>7847951.51</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>2776841.71</x:v>
+        <x:v>3221666.49</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>74</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
@@ -2858,51 +2872,51 @@
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>682482.82</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>682482.82</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>179849.95</x:v>
+        <x:v>231832.33</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2952,51 +2966,51 @@
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>282072.74</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>282072.74</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>78758.32</x:v>
+        <x:v>100975.62</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
@@ -3046,51 +3060,51 @@
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>521883.05</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>248382.69</x:v>
+        <x:v>269480.61</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -3328,51 +3342,51 @@
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>405585.4</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>197512.6</x:v>
+        <x:v>209358.69</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
@@ -3657,98 +3671,98 @@
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>582911.2</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>582911.2</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>245569.22</x:v>
+        <x:v>277336.7</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>504309.34</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>504309.34</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>237164.39</x:v>
+        <x:v>258386.28</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
@@ -3798,92 +3812,92 @@
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J61" s="4">
         <x:v>571634.72</x:v>
       </x:c>
       <x:c r="K61" s="4">
         <x:v>571634.72</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>155753.95</x:v>
+        <x:v>180683.6</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>437363.95</x:v>
+        <x:v>598194.07</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>437363.95</x:v>
+        <x:v>598194.07</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>166217.11</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
@@ -4485,1012 +4499,1012 @@
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H76" s="3" t="s">
+      <x:c r="I76" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="I76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>27357.4</x:v>
+        <x:v>48608.26</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>27357.4</x:v>
+        <x:v>48608.26</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="G77" s="3" t="s">
+      <x:c r="H77" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H77" s="3" t="s">
+      <x:c r="I77" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="I77" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>22211.28</x:v>
+        <x:v>27357.4</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>22211.28</x:v>
+        <x:v>27357.4</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
+      <x:c r="H78" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="H78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>50223.6</x:v>
+        <x:v>22211.28</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>50223.6</x:v>
+        <x:v>22211.28</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>50386.28</x:v>
+        <x:v>50223.6</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>50386.28</x:v>
+        <x:v>50223.6</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>48580.91</x:v>
+        <x:v>50386.28</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>48580.91</x:v>
+        <x:v>50386.28</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>50058.03</x:v>
+        <x:v>48225.31</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>50058.03</x:v>
+        <x:v>48225.31</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I82" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="G82" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J82" s="4">
-        <x:v>24618.71</x:v>
+        <x:v>48580.91</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>24618.71</x:v>
+        <x:v>48580.91</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="I83" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="G83" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J83" s="4">
-        <x:v>50461.19</x:v>
+        <x:v>50058.03</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>50461.19</x:v>
+        <x:v>50058.03</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H84" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H84" s="3" t="s">
+      <x:c r="I84" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>48170.6</x:v>
+        <x:v>24618.71</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>48170.6</x:v>
+        <x:v>24618.71</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>48594.59</x:v>
+        <x:v>50461.19</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>48594.59</x:v>
+        <x:v>50461.19</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>48498.85</x:v>
+        <x:v>48170.6</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>48498.85</x:v>
+        <x:v>48170.6</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="H87" s="3" t="s">
+      <x:c r="I87" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>47049.06</x:v>
+        <x:v>48594.59</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>47049.06</x:v>
+        <x:v>48594.59</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="G88" s="3" t="s">
+      <x:c r="I88" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="H88" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>46688.02</x:v>
+        <x:v>48498.85</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>46688.02</x:v>
+        <x:v>48498.85</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G89" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H89" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="G89" s="3" t="s">
+      <x:c r="I89" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="H89" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J89" s="4">
-        <x:v>47129.46</x:v>
+        <x:v>47049.06</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>47129.46</x:v>
+        <x:v>47049.06</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G90" s="3" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H90" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="G90" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H90" s="3" t="s">
+      <x:c r="I90" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="I90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J90" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>46688.02</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>50878.66</x:v>
+        <x:v>46688.02</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="G91" s="3" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>35803.25</x:v>
+        <x:v>47129.46</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>35803.25</x:v>
+        <x:v>47129.46</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>48608.26</x:v>
+        <x:v>50878.66</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>48608.26</x:v>
+        <x:v>50878.66</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>49346.83</x:v>
+        <x:v>35803.25</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>49346.83</x:v>
+        <x:v>35803.25</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="H94" s="3" t="s">
+      <x:c r="I94" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="I94" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J94" s="4">
-        <x:v>11152.54</x:v>
+        <x:v>49346.83</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>11152.54</x:v>
+        <x:v>49346.83</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="G95" s="3" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>50895.06</x:v>
+        <x:v>11152.54</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>50895.06</x:v>
+        <x:v>11152.54</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H96" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="H96" s="3" t="s">
+      <x:c r="I96" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="I96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J96" s="4">
-        <x:v>48225.31</x:v>
+        <x:v>50895.06</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>48225.31</x:v>
+        <x:v>50895.06</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
@@ -5651,173 +5665,220 @@
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>27162.63</x:v>
+        <x:v>44672.96</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>48717.68</x:v>
+        <x:v>27162.63</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A104" s="0" t="s">
+    <x:row r="103" spans="1:15">
+      <x:c r="A103" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
-    </x:row>
+      <x:c r="G103" s="3" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="I103" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>48717.68</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="O103" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:15">
+      <x:c r="A109" s="0" t="s">
+        <x:v>422</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A103:J103"/>
     <x:mergeCell ref="A104:J104"/>
     <x:mergeCell ref="A105:J105"/>
     <x:mergeCell ref="A106:J106"/>
     <x:mergeCell ref="A107:J107"/>
     <x:mergeCell ref="A108:J108"/>
+    <x:mergeCell ref="A109:J109"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>