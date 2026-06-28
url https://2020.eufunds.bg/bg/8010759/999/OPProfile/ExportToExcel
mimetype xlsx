--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036ad9d837a84987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b2d98ffc97a428292411edaf01523aa.psmdcp" Id="Rcf19c9a903e34868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e86542c42724afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f75ef09c314ccaaf1a15799a204904.psmdcp" Id="R01295cfa89d8449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -893,60 +893,60 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="4">
-        <x:v>1171798777</x:v>
+        <x:v>1074451421</x:v>
       </x:c>
       <x:c r="C14" s="4">
-        <x:v>359791316</x:v>
+        <x:v>271057422</x:v>
       </x:c>
       <x:c r="D14" s="4">
-        <x:v>291616178</x:v>
+        <x:v>257841919</x:v>
       </x:c>
       <x:c r="E14" s="4">
-        <x:v>1823206271</x:v>
+        <x:v>1603350762</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="4">
         <x:v>0</x:v>
@@ -1029,60 +1029,60 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B22" s="6">
-        <x:v>1269146133</x:v>
+        <x:v>1171798777</x:v>
       </x:c>
       <x:c r="C22" s="6">
-        <x:v>448525210</x:v>
+        <x:v>359791316</x:v>
       </x:c>
       <x:c r="D22" s="6">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E22" s="6">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1400,331 +1400,331 @@
       </x:c>
       <x:c r="E36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B37" s="4">
-        <x:v>1823206271</x:v>
+        <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C37" s="4">
-        <x:v>1531590093</x:v>
+        <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D37" s="4">
-        <x:v>291616178</x:v>
+        <x:v>257841919</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>15519065.52</x:v>
+        <x:v>14599870.85</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>12129111.45</x:v>
+        <x:v>11413812.54</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>0.85</x:v>
+        <x:v>0.91</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>-12772.19</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="4">
-        <x:v>1823206271</x:v>
+        <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C38" s="4">
-        <x:v>1531590093</x:v>
+        <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D38" s="4">
-        <x:v>291616178</x:v>
+        <x:v>257841919</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>584928112.63</x:v>
+        <x:v>583558117.05</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>492814598.36</x:v>
+        <x:v>491724916.9</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>32.08</x:v>
+        <x:v>36.4</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>78083512.72</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>65090266.22</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>4.28</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>1823206271</x:v>
+        <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>1531590093</x:v>
+        <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D39" s="4">
-        <x:v>291616178</x:v>
+        <x:v>257841919</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1072052482.25</x:v>
+        <x:v>1070682486.67</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>901448008.91</x:v>
+        <x:v>900358327.45</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>58.8</x:v>
+        <x:v>66.78</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>233183131.16</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>195794452.97</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>12.79</x:v>
+        <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D40" s="4">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D41" s="4">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D42" s="4">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D43" s="4">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D44" s="4">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D45" s="6">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1136565801.68</x:v>
+        <x:v>1228432274.15</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>956189080.69</x:v>
+        <x:v>1034350397.1</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>55.63</x:v>
+        <x:v>67.38</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>277415890.98</x:v>
+        <x:v>312307526.27</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>233022833.89</x:v>
+        <x:v>262705274.71</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>13.58</x:v>
+        <x:v>17.13</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">