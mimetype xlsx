--- v1 (2026-06-28)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e86542c42724afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f75ef09c314ccaaf1a15799a204904.psmdcp" Id="R01295cfa89d8449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a1f263042146ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1df22272c0244ae97ffd16e16959a09.psmdcp" Id="Rd38851cfc6c14b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1409,322 +1409,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>257841919</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>14599870.85</x:v>
+        <x:v>13464384.34</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>11413812.54</x:v>
+        <x:v>10530199.67</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>0.91</x:v>
+        <x:v>0.84</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>-12772.19</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>257841919</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>583558117.05</x:v>
+        <x:v>581501258.79</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>491724916.9</x:v>
+        <x:v>490098063.31</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>36.4</x:v>
+        <x:v>36.27</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>78083512.72</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>65090266.22</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1603350762</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1345508843</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>257841919</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1070682486.67</x:v>
+        <x:v>1068441485.27</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>900358327.45</x:v>
+        <x:v>898574952.19</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>66.78</x:v>
+        <x:v>66.64</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>233183131.16</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>195794452.97</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1228432274.15</x:v>
+        <x:v>1246000679.36</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1034350397.1</x:v>
+        <x:v>1049035397.07</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>67.38</x:v>
+        <x:v>68.34</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>312307526.27</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>262705274.71</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>17.13</x:v>
+        <x:v>18.63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">