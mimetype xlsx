--- v2 (2026-08-27)
+++ v3 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f60b7dc6e6467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8512d34bb71244ea850577a91ee8535b.psmdcp" Id="R5e86a3f47d6b44e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea1ff9b889c4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f21d8cd21a014e72a8e4c4b4cd46ae03.psmdcp" Id="Ra85bf234586c469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -1002,171 +1002,171 @@
       <x:c r="C11" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>29083485.22</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>29083485.22</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>0</x:v>
+        <x:v>48416.26</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>0</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>0</x:v>
+        <x:v>41153.82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>18765086.94</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>15950324.41</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>2814762.53</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>18765086.98</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>18765086.98</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>15950323.94</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>0</x:v>
+        <x:v>129339</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>0</x:v>
+        <x:v>0.69</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>0</x:v>
+        <x:v>109938.15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>4388875.38</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>3730544.07</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>658331.31</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>94.64</x:v>
+        <x:v>90.79</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>3530499.79</x:v>
+        <x:v>3387122.52</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E14" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>6369347.23</x:v>
+        <x:v>6369347.1</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="10">
@@ -1195,69 +1195,69 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="11" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>88.72</x:v>
+        <x:v>88.55</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>63667082.48</x:v>
+        <x:v>63523705.08</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>0</x:v>
+        <x:v>177755.26</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>0</x:v>
+        <x:v>0.18</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>0</x:v>
+        <x:v>151091.97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">