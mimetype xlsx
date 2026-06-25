--- v0 (2026-02-05)
+++ v1 (2026-06-25)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9945747ab34423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9558ed65749349d09409f4824f366a7c.psmdcp" Id="R5f3c4fb29a3b4c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6fff2899cc4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e46647b5ba486cbf923a9da0e1d8d9.psmdcp" Id="Rcc35542a9ea04e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="770">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
     <x:t>Програма "Околна среда" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритет</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на стартиране (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (от)</x:t>
   </x:si>
   <x:si>
     <x:t>Година на приключване (до)</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
@@ -97,102 +100,175 @@
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено съфинансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16FFPR002 Програма "Околна среда" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>103002253 "Водоснабдяване и канализация - Варна" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публично правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Варна, 9010, ул. "Прилеп" №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варна (BG331)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, доизграждане и реконструкция на водоснабдителни, канализационни системи и ПСОВ за агломерациите Девня и Долни Чифлик“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204219357 "Водоснабдяване и Канализация Добрич" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Акционерно дружество АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Добрич, 9300, ул."Трети март" №59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Добрич (BG332)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане/доизграждане/реконструкция на водоснабдителни и канализационни
+системи, вкл. и пречиствателна станция за отпадъчни води в агломерация Генерал Тошево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830166530 "Водоснабдяване и канализация" ЕООД - гр. Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, ул. "П. Р. Славейков" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смолян (BG424)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Реконструкция и доизграждане на вътрешната водоснабдителна и канализационна мрежа и изграждане на ПСОВ за агломерация Девин"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833066300 "Водоснабдяване и канализация" ЕООД - Стара Загора"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стара Загора, 6000, ул. "Христо Ботев" 62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стара Загора (BG344)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция и доизграждане на ВиК инфраструктура на обособена територия обслужвана от „Водоснабдяване и канализация“ ЕООД - Стара Загора“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирана териториална администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>Публично правна</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Враца (BG313)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трайно укрепване на срутище на републикански път II-16 Зверино – Елисейна от км 19+600 до км 19+800, от км 20+320 до км 21+045 и от км 21+300 до км 21+540,  област Враца</x:t>
+  </x:si>
+  <x:si>
     <x:t>Велико Търново (BG321)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Трайно укрепване на пътното платно на републикански път III-662 „Твърдица - Елена” в участъците от км 47+495 до км 47+535, от км 47+800 до км 48+000 и от км 53+650 до км 53+950, област Велико Търново</x:t>
   </x:si>
   <x:si>
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>София-Област (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Трайно укрепване на пътното платно на път III-181 „/СОП/ - Бистрица – Железница – Алино – граница Перник“ в участъка от км 24+340 до км 24+400, област София</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца (BG313)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695089 АГЕНЦИЯ "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. Македония № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Ямбол (BG343),Бургас (BG341),Плевен (BG314),Варна (BG331)</x:t>
+    <x:t>Варна (BG331),Бургас (BG341),Плевен (BG314),Ямбол (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки за зелена инфраструктура с цел подобряване на свързаността между фрагментираните местообитания на видове влечуги, в рамките на Приоритет 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695089 АГЕНЦИЯ "ПЪТНА ИНФРАСТРУКТУРА"
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1606, бул. МАКЕДОНИЯ № 3
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сливен (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Трайно укрепване на пътното платно на републикански път III-662 „Твърдица - Елена“ в участъците от км 38+372 до км 38+392, от км 39+168 до км 39+208, от км 40+126 до км 40+136, от км 40+225 до км 40+285, от км 40+550 до км 40+630 и от км 41+115 до км 41+135, област Сливен</x:t>
   </x:si>
   <x:si>
@@ -210,295 +286,328 @@
   <x:si>
     <x:t>България</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Опазване на пещеролюбиви видове прилепи</x:t>
   </x:si>
   <x:si>
     <x:t>114597909 Басейнова дирекция "Дунавски район"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. Чаталджа № 60</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ДР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, ул. Чаталджа 60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПУРБ 2028-2033 г. за Дунавски район</x:t>
+  </x:si>
+  <x:si>
     <x:t>115756766 Басейнова дирекция "Източнобеломорски район"</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, ул. Янко Сакъзов 35</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ИБР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПУРБ за ИБР - четвърти цикъл 2028-2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>103776654 Басейнова дирекция "Черноморски район"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Александър Дякович" № 33</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения в Черноморски район за басейново управление на водите за периода 2028-2033 г.</x:t>
   </x:si>
   <x:si>
     <x:t>101619985 Басейнова дирекция „Западнобеломорски район“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, бул. "Св. Димитър Солунски" №66</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения на Западнобеломорски район за басейново управление за периода 2028 - 2033 г.</x:t>
   </x:si>
   <x:si>
+    <x:t>101619985 Басейнова дирекция Западнобеломорски район</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за актуализиране на ПУРБ на Западнобеломорски район 2028-2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>176446892 БЪЛГАРСКО ЕКОЛОГИЧНО ДРУЖЕСТВО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. „Васил Левски“, номер 17</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Кривня (общ.Провадия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кривня, общ. Провадия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Нейково (общ.Котел)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в м. "Коилото", с. Нейково, общ. Котел</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Нисово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Нисово, общ. Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>с.Кошов</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Кривня (общ.Провадия)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.011-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания на площадка в с. Нейково, общ. Котел</x:t>
   </x:si>
   <x:si>
     <x:t>817040128 ВиК ООД, гр. Габрово</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Дружество с ограничена отговорност ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, бул. ТРЕТИ МАРТ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и модернизация на ВиК мрежи и съоръжения в област
 Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>815123415 ВОДОСНАБДЯВАНЕ  и  КАНАЛИЗАЦИЯ -  ВИДИН ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, ШИРОКА, номер 18</x:t>
   </x:si>
   <x:si>
     <x:t>Видин (BG311)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” ЕООД, гр. Видин - Фаза II</x:t>
   </x:si>
   <x:si>
     <x:t>103002253 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ - ВАРНА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9010, ул. ПРИЛЕП, номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна (BG331)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия, обслужвана от "ВиК- Варна" ООД - фаза 2</x:t>
   </x:si>
   <x:si>
     <x:t>829053806 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ - СЛИВЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. "Шести септември"27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане и рехабилитация на водоснабдителната и канализационната инфраструктура в агломерации с население с над 10 000 еквивалент жители, попадащи в обхвата на обособената територия на „Водоснабдяване и канализация - Сливен“ ООД - фаза 2</x:t>
   </x:si>
   <x:si>
+    <x:t>829053806 Водоснабдяване и канализация - Сливен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Сливен, 8800, ул. "6-ти септември" №27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Агломерация Котел</x:t>
+  </x:si>
+  <x:si>
     <x:t>204219357 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ДОБРИЧ АД</x:t>
   </x:si>
   <x:si>
-    <x:t>Акционерно дружество АД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Добрич, 9300, ул. Трети март, номер 59</x:t>
   </x:si>
   <x:si>
-    <x:t>Добрич (BG332)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия на "ВиК" АД, Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>812115210 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8002, ж.к. Победа, ул. Ген. Владимир Вазов, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран воден проект за област Бургас - фаза 2</x:t>
   </x:si>
   <x:si>
+    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ул. Сакар №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в област Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832046330 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1220, РОЖЕН, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доизграждане и реконструкция на ПСОВ, водоснабдителни и канализационни системи в обособената територия, обслужвана от „ВиК“ ЕООД - София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115010670 Водоснабдяване и канализация ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4006, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пловдив (BG421)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане/ доизграждане/ реконструкция на водоснабдителни и канализационни системи, включително и ПСОВ за агломерации между 5 000 и 10 000 екв. ж. в обособената територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България</x:t>
+  </x:si>
+  <x:si>
     <x:t>115010670 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4006, гр. Пловдив, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Пловдив (BG421)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Доизграждане и реконструкция на водоснабдителни и канализационни системи в обособена
 територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България – Етап ІІ“</x:t>
   </x:si>
   <x:si>
-    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>824106518 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД, гр. Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. САН СТЕФАНО, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Плевен (BG314)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на ВиК мрежата и съоръженията в агломерация "Плевен" и Реконструкция и доизграждане на ВиК мрежата и съоръженията в агломерация "Кнежа"</x:t>
   </x:si>
   <x:si>
     <x:t>104055066 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЙОВКОВЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, ул. "Пейо Крачолов Яворов" №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия, обслужвана от "Водоснабдяване и канализация Йовковци" ООД</x:t>
@@ -530,87 +639,78 @@
   <x:si>
     <x:t>BG16FFPR002-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>837068284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ-ШУМЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ПЛ. ВОЙН, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за подобряване на водния сектор на обособена територия обслужвана от ВиК Шумен - фаза 2.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението" - МВР</x:t>
   </x:si>
   <x:si>
-    <x:t>АМС / министерство</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1309, ул. Пиротска №171А</x:t>
   </x:si>
   <x:si>
-    <x:t>Североизточен (BG33),Северен централен (BG32),Северозападен (BG31),Южен централен (BG42),Югозападен (BG41),Югоизточен (BG34)</x:t>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Североизточен (BG33),Югоизточен (BG34),Югозападен (BG41),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване техническата обезпеченост и капацитета на структурните звена на Главна дирекция "Пожарна безопасност и защита на населението" и подготовка на населението за реагиране при горски пожари</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „6-ти септември“ № 29</x:t>
   </x:si>
   <x:si>
-    <x:t>Северен централен (BG32),Северозападен (BG31),Югоизточен (BG34),Югозападен (BG41),Североизточен (BG33),Южен централен (BG42)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване на обхвата на Системата за ранно предупреждение и оповестяване на населението на областно ниво (NUTS 3) за територията на страната</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Дирекция „Национална служба за защита на природата“ в Министерство на околната среда и водите</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА, № 22</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Северозападен (BG31),Югозападен (BG41),Югоизточен (BG34),Северен централен (BG32),Южен централен (BG42),Североизточен (BG33)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриране на екосистемния подход и прилагане на природосъобразни решения при опазването на защитените зони от мрежата Натура 2000</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Дирекция „Опазване чистотата на въздуха“ в МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА, номер 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализиране на Национална програма за контрол на замърсяването на въздуха (НПКЗВ) 2020-2030г. Подкрепа за идентифициране на подобрения в Националната инвентаризация на емисиите на вредни вещества, както и подобряване на прогнозите на емисиите</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>107554738 ДИРЕКЦИЯ НА ПРИРОДЕН ПАРК "БЪЛГАРКА"</x:t>
   </x:si>
@@ -645,284 +745,281 @@
     <x:t>с.Ичера</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002058 "Сините камъни - Гребенец", землище на с. Ичера, община Сливен.</x:t>
   </x:si>
   <x:si>
     <x:t>121148188 ДИРЕКЦИЯ ПРИРОДЕН ПАРК "ВРАЧАНСКИ БАЛКАН"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, м. КОПАНА МОГИЛА-РАЗКЛОНА ЗА С.ПАВОЛЧЕ</x:t>
   </x:si>
   <x:si>
     <x:t>с.Челопек</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002053 "Врачански Балкан", землище на с. Челопек, община Враца.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, бул. ЦАР БОРИС ТРЕТИ, номер 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптимизиране на инфраструктурата от мрежи (с места за наблюдение) за прилагане на схемите за мониторинг на горски екосистеми в страната</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, бул."Цар Борис III" №136, п.к.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ МОНИТОРИНГА НА КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ НА НАЦИОНАЛНО НИВО</x:t>
+  </x:si>
+  <x:si>
     <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. "Цар Борис III" №136</x:t>
   </x:si>
   <x:si>
-    <x:t>Южен централен (BG42),Северен централен (BG32),Северозападен (BG31),Югозападен (BG41),Югоизточен (BG34)</x:t>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Югоизточен (BG34),Южен централен (BG42),Югозападен (BG41)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на популацията на вида кафява мечка</x:t>
   </x:si>
   <x:si>
-    <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен (BG314),Стара Загора (BG344),Бургас (BG341),Пловдив (BG421),София-Град (BG411)</x:t>
+    <x:t>София-Град (BG411),Бургас (BG341),Плевен (BG314),Пловдив (BG421),Стара Загора (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на системата за контрол на качеството на питейните води.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Оказване на консултантска подкрепа от Европейската инвестиционна банка по Приоритет 1 „Води“, Приоритет 2 „Отпадъци“ и Приоритет 3 „Биологично разнообразие“ на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки, анализи и проучвания по програмите за околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-6.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Материално-техническа осигуреност и информационни технологии в подкрепа реализиране на дейностите на ПОС 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-6.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на техническа помощ за повишаване на административния капацитет на  бенефициенти, служители на УО, заинтересовани страни, както и осигуряване на дейности свързани с изпълнение, наблюдение и контрол на ПОС 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигураяване на  възнаграждения на необходимите човешки ресурси, ангажирани с управлението и изпълнението на  Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза № 22</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-6.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на техническа помощ  за управление и изпълнение на ПОС 2021-2027 г. и приключване на ОПОС 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княгиня Мария Луиза" №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за  комуникация и видимост на ПОС 2021-2027 г. в периода 2024 - 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция Оперативна програма "Околна среда", отдел "Координация, комуникация и технически помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Бул. "Мария Луиза" 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Разходи за възнаграждения на човешките ресурси, участващи в управлението и изпълнението на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Дирекция „Национална служба за защита на природата“, отдел „Натура 2000“</x:t>
   </x:si>
   <x:si>
-    <x:t>Югозападен (BG41),Югоизточен (BG34),Южен централен (BG42),Североизточен (BG33),Северен централен (BG32),Северозападен (BG31)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Функционално обезпечаване на органите за управление на мрежата Натура 2000</x:t>
   </x:si>
   <x:si>
     <x:t>121229811 НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Бул. "Витоша" № 31-33</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Снежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002044 „Камчийска планина“ - област Бургас, общ. Руен, с. Снежа.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Чупрене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002002 „Западен Балкан“ - област Видин, общ. Чупрене, с. Чупрене“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Девин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002063 “Западни-Родопи“ - област Смолян, община Девин, гр. Девин.</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Ивански</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002038 „Провадийско-Роякско плато“ -  област Шумен, общ. Шумен, с. Ивански.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Чупрене</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>с.Брезница</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002126 "Пирин буфер" - област Благоевград, общ. Гоце Делчев, с. Брезница.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Снежа</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>с.Гургулица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002013 „Студен кладенец“ - област Кърджали, общ. Момчилград, с. Гургулица.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 Национално сдружение на общините в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модели за оптимизиране на процеса на управление на битовите отпадъци от общините в България</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-2.004-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждане капацитета и модернизация на Компостираща инсталация с цел организиране на разделното събиране на биоразградими отпадъци от населението на община Стара Загора и тяхното третиране чрез компостиране</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за рехабилитация и модернизация на Зоопарк Стара Загора</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-2.004-0018</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000056764 ОБЩИНА АЙТОС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, ул. ЦАР ОСВОБОДИТЕЛ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Техническа помощ за инвестиции в  Зоопарк гр. Айтос" по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“  на Програма „Околна среда“ 2021-2027 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 Община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Асеновград</x:t>
@@ -930,396 +1027,414 @@
   <x:si>
     <x:t>BG16FFPR002-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на вторичното разпрашаване и замърсяване на въздуха в община Асеновград, чрез създаване на зелена инфраструктура в градска среда.</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелени мерки в градска среда - Благоевград</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление на територията на община Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.004-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Правец,Ботевград,Етрополе</x:t>
+    <x:t>Ботевград,Правец,Етрополе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО – Ботевград“</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 ОБЩИНА БУРГАС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камено</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на клетка 1 на Регионално депо „Братово – Запад“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. "Александровска" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на зелени мерки за по-чист въздух на територията на община Бургас</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на замърсяването на атмосферния въздух с фини прахови частици в населените места на Община Бургас - II</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.003-0001</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000530493 ОБЩИНА БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 7100, ул. ЕКЗАРХ ЙОСИФ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Ценово,Бяла (обл.Русе),Полски Тръмбеш,Борово,Опака,Две могили</x:t>
+    <x:t>Бяла (обл.Русе),Полски Тръмбеш,Две могили,Опака,Ценово,Борово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на РСУО за Регион Борово (Бяла, Област Русе)</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Варна</x:t>
   </x:si>
   <x:si>
+    <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на нов подход за подобряване качеството на въздуха на територията на град Велико Търново“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, площад "Майка България" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Велико Търново, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133634 Община Велико Търново</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-4.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на свлачища на територията на община Велико Търново</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. "МАЙКА БЪЛГАРИЯ", № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Велико Търново</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-2.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Рекултивация на клетка 1 от регионална система за управление на отпадъците в регион Велико Търново, в землището на с. Шереметя, община Велико Търново"</x:t>
   </x:si>
   <x:si>
-    <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на инсталацията за компостиране за разделно събрани биоразградими БО на РСУО Велико Търново,  по процедура BG 16FFPR002-2.004 „Мерки за изграждане, разширяване и/или надграждане на общински/регионални системи за разделно събиране и рециклиране на биоразградими отпадъци-втора“ на ПОС 2021– 2027 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Община Видин</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Видин, 3700, пл. Бдинци № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване качеството на атмосферния въздух на територията на община Видин чрез изграждане на зелена инфраструктура“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. БДИНЦИ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин,Кула</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на компостираща инсталация за разделно събрани битови биоразградими отпадъци, находяща се на територията на РДНО-Видин, за нуждите на общините Видин и Кула</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Видин</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>ЗА ПО-ЧИСТ ВЪЗДУХ В ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Видин, 3700, пл. Бдинци № 2</x:t>
-[...20 lines deleted...]
-    <x:t>Модернизиране на компостираща инсталация за разделно събрани битови биоразградими отпадъци, находяща се на територията на РДНО-Видин, за нуждите на общините Видин и Кула</x:t>
+    <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Враца, 3000, ул. "СТЕФАНАКИ САВОВ", № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Враца – чист и зелен град</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Община Враца</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул. "Стефанаки Савов" № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Зелена Враца – мисията е възможна!</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-2.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1.1. и клетка 1.2. на Регионално депо за неопасни отпадъци за общините Враца и Мездра</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Враца, 3000, ул. "СТЕФАНАКИ САВОВ", № 6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000215630 Община Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, пл. Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоологическа градина - Габрово“ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Община Горна Оряховица</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Горна Оряховица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Намаляване замърсяването на въздуха в община Горна Оряховица чрез реализиране на зелена инфраструктура в градска среда</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, площад "Георги Измирлиев" 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Горна Оряховица</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Горна Оряховица, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024745 Община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАНА, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на клетка 1 към регионално депо за неопасни отпадъци - община Гоце Делчев"</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич-град</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за развитие и инвестиции в Център за защита на природата и животните - град Добрич</x:t>
   </x:si>
   <x:si>
-    <x:t>Добричка,Крушари,Добрич-град</x:t>
+    <x:t>Добрич-град,Добричка,Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Град Добрич, Добричка и Крушари“</x:t>
   </x:si>
   <x:si>
     <x:t>000903533 община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.Раковски №15</x:t>
   </x:si>
   <x:si>
     <x:t>Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>000903533 Община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. "Г.С.Раковски" №15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци за община Димитровград по Програма „Околна среда“ 2021-2027 г.</x:t>
   </x:si>
   <x:si>
+    <x:t>000903533 ОБЩИНА ДИМИТРОВГРАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. Г.С.РАКОВСКИ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоокът Димитровград“, гр. Димитровград по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.“.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Зелени мерки за подобряване качеството на въздуха в община Димитровград</x:t>
   </x:si>
   <x:si>
-    <x:t>000903533 ОБЩИНА ДИМИТРОВГРАД</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000093517 ОБЩИНА ДОЛНИ ЧИФЛИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долни чифлик, 9120, пл. ТИЧА 1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Долни чифлик,гр.Дългопол,с.Аврен (общ.Аврен),гр.Провадия</x:t>
+    <x:t>гр.Долни чифлик,гр.Провадия,гр.Дългопол,с.Аврен (общ.Аврен)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Провадия на територията на общините Долни Чифлик, Провадия, Дългопол и Аврен“</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 ОБЩИНА ДРЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. БАЧО КИРО, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на Община Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 ОБЩИНА ЕЛХОВО</x:t>
   </x:si>
@@ -1436,81 +1551,81 @@
   <x:si>
     <x:t>Левски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Левски</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Ловеч</x:t>
   </x:si>
   <x:si>
+    <x:t>Ловеч,Летница,Угърчин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. "Търговкса" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Ловеч, община Ловеч“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-5.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Ловеч, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
   </x:si>
   <x:si>
-    <x:t>Летница,Ловеч,Угърчин</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Луковит, 5770, ул. Възраждане № 73</x:t>
   </x:si>
   <x:si>
-    <x:t>Роман,Луковит,Ябланица,Тетевен</x:t>
+    <x:t>Луковит,Роман,Тетевен,Ябланица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране на зелени и биоразградими отпадъци от населението на общините: Луковит, Тетевен, Ябланица и Роман и изграждане на инсталация за компостиране с аеробно био-стабилизиране в биореактор и компостни редове</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 Община Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за подобряване качеството на въздуха в община Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. Извора № 1</x:t>
   </x:si>
@@ -1532,343 +1647,352 @@
   <x:si>
     <x:t>BG16FFPR002-5.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър е за по-чист въздух</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на вторичното разпрашаване и замърсяване на въздуха в община Несебър, чрез  създаване на зелена инфраструктура в градска среда</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Никопол, 5940, ул. Александър Стамболийски №5</x:t>
   </x:si>
   <x:si>
-    <x:t>Белене,Никопол,Свищов,Павликени</x:t>
+    <x:t>Никопол,Свищов,Павликени,Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на системите за разделно събиране на биоразградими отпадъци и модернизация на Регионална инсталация за компостиране за нуждите на Общините Свищов, Павликени, Белене и Никопол.</x:t>
   </x:si>
   <x:si>
     <x:t>Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1 на регионално депо за битови отпадъци на Регион Левски (Никопол)</x:t>
   </x:si>
   <x:si>
     <x:t>000875817 Община Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Омуртаг, 7900, ул. „Александър Стамболийски“ № 2А</x:t>
   </x:si>
   <x:si>
-    <x:t>Котел,Омуртаг,Антоново,Върбица</x:t>
+    <x:t>Омуртаг,Котел,Върбица,Антоново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци на територията на РСУО-Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоокът Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. "България" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.009-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на зелени мерки за намаляване вторичното разпрашаване в градска среда с цел осигуряване на по-чист въздух на територията на гр. Пазарджик</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
   </x:si>
   <x:si>
     <x:t>Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Пазарджик</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул. "България" №2</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000351736 ОБЩИНА ПАЗАРДЖИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>000351743 ОБЩИНА ПАНАГЮРИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. 20-ти април 13</x:t>
   </x:si>
   <x:si>
     <x:t>Панагюрище,Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Панагюрище и Стрелча“</x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Община Перник</x:t>
-[...2 lines deleted...]
-    <x:t>България, гр.Перник, 2300, пл. "Свети Иван Рилски"</x:t>
+    <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2303, пл. "Св. Иван Рилски" №1а</x:t>
   </x:si>
   <x:si>
     <x:t>Перник</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>България, гр.Перник, 2303, пл. "Св. Иван Рилски" №1а</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">НАДГРАЖДАНЕ НА ИНСТАЛАЦИЯТА ЗА КОМПОСТИРАНЕ, ЧАСТ ОТ РДНО- ПЕРНИК,  ВЪВ ВРЪЗКА С КАНДИДАТСТВАНЕТО НА ОБЩИНА ПЕРНИК ПО ПРОЦЕДУРА BG 16FFPR002-2.004
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000386751 Община Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. "Свети Иван Рилски"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване качеството на атмосферния въздух в община Перник чрез прилагане на зелени мерки“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. „Св. Иван Рилски”, № 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Перник, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024916 ОБЩИНА ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетки № 3 и № 2 от Регионално депо за неопасни и инертни отпадъци на община Петрич</x:t>
   </x:si>
   <x:si>
+    <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоопарк „КАЙЛЪКА-ПЛЕВЕН““ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413974 Община Плевен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. "Възраздане" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща общинска инсталация за компостиране с подобряване/модернизация на технологията за рециклиране на разделно събрани биоразградими битови отпадъци“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, гр. Плевен, пл. Възраждане №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на гр. Плевен чрез изграждане на зелена инфраструктура за намаляване на вторичното разпрашаване в градска среда</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. "Възраздане" № 2</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическaта градинa на територията на Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4400, пл. „Ст. Стамболов“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване на качеството на атмосферен въздух в община Пловдив, чрез намаляване на емисиите от ФПЧ10 от битовото отопление – фаза 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Зeлени мерки за подобряване качеството на въздуха в град Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка № 1 и № 2 от регионално депо за неопасни отпадъци, с.Шишманци</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на зона с ниски емисии от транспорт на територията на Община Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Разград</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Русе, 7000, пл. "Свобода" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.003-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух на територията на Община Русе чрез изпълнението на мерки за озеленяване в градска среда (междублокови пространства)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Русе</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Русе</x:t>
   </x:si>
   <x:si>
+    <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ, номер 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Самоков,Ихтиман,Костенец,Долна баня</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
+  </x:si>
+  <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска инсталация за компостиране на разделно събрани зелени и биоразградими отпадъци на територията на община Силистра, включително изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян</x:t>
   </x:si>
@@ -1876,51 +2000,51 @@
     <x:t>BG16FFPR002-5.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>МЕРКИ ЗА ПОДОБРЯВАНЕ КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ В ОБЩИНА СМОЛЯН – ФАЗА 2</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Зелени мерки в градска среда за по-чист въздух в град Смолян
 </x:t>
   </x:si>
   <x:si>
     <x:t>000093684 ОБЩИНА СУВОРОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Суворово, 9170, пл. НЕЗАВИСИМОСТ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Суворово,Ветрино,Вълчи дол,Девня</x:t>
+    <x:t>Суворово,Девня,Ветрино,Вълчи дол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране и закрито компостиране за общините Суворово, Девня, Ветрино и Вълчи Дол</x:t>
   </x:si>
   <x:si>
     <x:t>000852925 ОБЩИНА ТЕРВЕЛ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Тервел, 9450, ул. "Св.Св.Кирил и Методий" № 8
 </x:t>
   </x:si>
   <x:si>
     <x:t>Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на Община Тервел“</x:t>
   </x:si>
   <x:si>
     <x:t>000291709 ОБЩИНА ТРОЯН</x:t>
@@ -1955,225 +2079,222 @@
   <x:si>
     <x:t>000903939 ОБЩИНА ХАРМАНЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Харманли, Маджарово, Любимец, Тополовград, Симеоновград, Стамболово и Свиленград“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за община Харманли“</x:t>
   </x:si>
   <x:si>
+    <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа рекултивация на Клетка 1 (нова) от Регионален център за третиране на неопасни отпадъци в землището на с. Гарваново, Община Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903946 Община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, пл. "Общински"  № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Хасково</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Хасково</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа рекултивация на клетка 1(стара) в Регионален център за третиране на неопасни отпадъци в ПИ 000521, землището на с.Гарваново, Община Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Хасково, 6300, пл. "Общински" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране на битови биоразградими отпадъци и надграждане на компостираща инсталация находяща се на територията на РЦТНО, землище на с. Гарваново, община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на зелени мерки в градската среда за намаляване на вторичното разпрашаване на територията на община Хасково</x:t>
   </x:si>
   <x:si>
-    <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>000414154 Община Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и рециклиране на биоразградими отпадъци в Община Червен бряг“</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 ОБЩИНА ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Шабла</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Добрич на територията на община Шабла.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 54, 55 и 56 от Националната рамка за приоритетни действия (НРПД) за Натура 2000 на територията на Община Шабла.</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Шабла</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000931721 Община Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. "Славянски" № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална концепция с проектна идея за намаляване на вторичното разпрашаване, чрез прилагане на зелени мерки, на територията на град Шумен“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
   </x:si>
   <x:si>
-    <x:t>Шумен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.007-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина „Зоопарк „Кьошковете“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, бул. "Славянски" № 17</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Шумен</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.008-0008</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. "Славянски" 17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен,Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО - Шумен, която обслужва общините Шумен и Нови пазар“</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, ж.к. Люлин 6, бл. 624, вх. Г, ет. 8, ап. 126</x:t>
   </x:si>
   <x:si>
-    <x:t>Северен централен (BG32),Северозападен (BG31),Североизточен (BG33),Югозападен (BG41),Югоизточен (BG34),Южен централен (BG42)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Национална мрежа на експерти по качество на атмосферния въздух</x:t>
   </x:si>
   <x:si>
     <x:t>121244539 Сдружение "Българско дружество за защита на птиците"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Яворов бл. 71, вх. 4, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Стари чал</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на египетски лешояд, черен лешояд и белоглав лешояд чрез извършване на подхранвания на площадка "Стари чал" в защитена зона "Студен кладенец" (BG0002013)</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Маджарово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Подпомагане на популациите на египетски, черен и белоглав лешояд чрез предоставяне на допълнителни подхранвания на площадка за подхранване в защитена зона "Маджарово"(BG0002014)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подобряване състоянието на египетски лешояд, черен лешояд и белоглав лешояд чрез извършване на подхранвания на площадка "Стари чал" в защитена зона "Студен кладенец" (BG0002013)</x:t>
   </x:si>
   <x:si>
     <x:t>201616805 СЕВЕРНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул. БОДРА СМЯНА, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Северен централен (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Северноцентрално държавно предприятие.</x:t>
   </x:si>
   <x:si>
     <x:t>201617476 СЕВЕРОЗАПАДНО  ДЪРЖАВНО  ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, бул. ХРИСТО БОТЕВ, номер 2, ет. 3</x:t>
   </x:si>
@@ -2193,135 +2314,144 @@
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. Петра, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Североизточен (BG33)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46 и 48 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Североизточно държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Югозападен (BG41),Северен централен (BG32),Северозападен (BG31),Югоизточен (BG34)</x:t>
+    <x:t>Северозападен (BG31),Югозападен (BG41),Северен централен (BG32),Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Cottus gobio (Главоч) и Misgurnus fossilis  (Виюн) чрез увеличаване на запасите в подходящи местообитания</x:t>
   </x:si>
   <x:si>
+    <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. МОСКОВСКА, номер 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Град (BG411)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Столична община – Фаза II</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 Столична община</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Московска 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Столична</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подмяна на отоплителните устройства в домакинствата за по-чист въздух!</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Московска. номер 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Столична община – етап II</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" 33</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.София</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Зелени мерки за по-чист въздух в Столична община</x:t>
   </x:si>
   <x:si>
-    <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>203740812 Фонд мениджър на финансови инструменти в България ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин № 38</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-1.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансови инструменти по приоритет "Води" на ПОС 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-1.006-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>201627506 ЮГОЗАПАДНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Зора",  № 18</x:t>
   </x:si>
   <x:si>
-    <x:t>Южен централен (BG42),Северозападен (BG31),Югозападен (BG41)</x:t>
+    <x:t>Югозападен (BG41),Северозападен (BG31),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 49 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Югозападна България.</x:t>
   </x:si>
   <x:si>
     <x:t>201617654 ЮГОИЗТОЧНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ОРЕШАК, номер 15А</x:t>
   </x:si>
   <x:si>
     <x:t>Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изпълнение на мерки 46, 47 и 48 от националната рамка за приоритетни действия за НАТУРА 2000 на територията на Югоизточно държавно предприятие Сливен
 </x:t>
   </x:si>
   <x:si>
     <x:t>201619580 ЮЖНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
@@ -2336,54 +2466,53 @@
     <x:t>BG16FFPR002-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48, 49 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Южноцентрално държавно предприятие, гр.Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2434,85 +2563,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2766,8497 +2895,8963 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O199"/>
+  <x:dimension ref="A1:O212"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>29743290.33</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>26174095.49</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>3569194.84</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="J22" s="4" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>40</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>17650918.06</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>15532807.9</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>2118110.16</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>14540804.34</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>12795907.79</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>1744896.55</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D24" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>48</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>54253510.27</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>47743089.02</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>6510421.25</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>53</x:v>
-[...13 lines deleted...]
-      <x:c r="N26" s="5" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>12609376.3</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>5049920.12</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>7559456.18</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>1770340.29</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>60</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>5819687.09</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>5819687.09</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>2152738.49</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>65</x:v>
-[...13 lines deleted...]
-      <x:c r="N28" s="5" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>1344217.08</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>1344217.08</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>496147.74</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>71</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>767040.01</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>767040.01</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>153408</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>76</x:v>
-[...14 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>2732634.63</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>2732634.63</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>989609.47</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
+        <x:v>389757.8</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>389757.8</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>261480.8</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D31" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>87</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
+        <x:v>1278217.88</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>1278217.88</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>276609.6</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>90</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J33" s="4">
+        <x:v>892220.96</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>892220.96</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>178444.19</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>93</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J34" s="4">
+        <x:v>1128423.61</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>1128423.61</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>260223.95</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>96</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J35" s="4">
+        <x:v>1278200</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>1278200</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>255640</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>98</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J36" s="4">
+        <x:v>510096.25</x:v>
+      </x:c>
+      <x:c r="K36" s="4">
+        <x:v>510096.25</x:v>
+      </x:c>
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
+        <x:v>102019.25</x:v>
+      </x:c>
+      <x:c r="N36" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>105</x:v>
-[...14 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>444271.6</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>444271.6</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>88854.32</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>111</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
+        <x:v>634998.08</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>634998.08</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>126999.62</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>116</x:v>
-[...14 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J39" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>28402.59</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>120</x:v>
-[...14 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>28402.59</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>126</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J41" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>28402.59</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E42" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="3" t="s">
+      <x:c r="H42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>39</x:v>
+      <x:c r="J42" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="K42" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>28402.59</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>137</x:v>
-[...14 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J43" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>142012.96</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>142</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J44" s="4">
+        <x:v>32771863.97</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>29137464.26</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>3634399.71</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>249788.05</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>146</x:v>
-[...14 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J45" s="4">
+        <x:v>5645222.02</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>5134329.42</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>510892.6</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>3106469.68</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>151</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J46" s="4">
+        <x:v>34461502.98</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>28861508.75</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>5599994.23</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>20695339.29</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>155</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J47" s="4">
+        <x:v>25987349.97</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>22349120.95</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>3638229.02</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>6180321.84</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>160</x:v>
-[...14 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J48" s="4">
+        <x:v>19297226.43</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>16981559.25</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>2315667.18</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>165</x:v>
-[...13 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J49" s="4">
+        <x:v>69126733.85</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>56234597.99</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>12892135.86</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>1326304.92</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>170</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="J50" s="4">
+        <x:v>174756154.47</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>143422376.01</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>31333778.46</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>62679362.12</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>176</x:v>
-[...13 lines deleted...]
-      <x:c r="N51" s="5" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
+        <x:v>52368087.68</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>46293389.51</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>6074698.17</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F52" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G52" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E52" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>181</x:v>
-[...14 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J52" s="4">
+        <x:v>70515217.15</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>61080281.1</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>9434936.05</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>6108028.11</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>186</x:v>
-[...13 lines deleted...]
-      <x:c r="N53" s="5" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
+        <x:v>54021026.04</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>47538502.91</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>6482523.13</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>190</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="J54" s="4">
+        <x:v>31088454.07</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>26384770.96</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>4703683.11</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>8684730.38</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>196</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J55" s="4">
+        <x:v>60547390.45</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>56536432.02</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>4010958.43</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>3331134.29</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>201</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J56" s="4">
+        <x:v>105339374.68</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>94120731.28</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>11218643.4</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>46670.75</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>204</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J57" s="4">
+        <x:v>19621599.83</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>17637856.09</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>1983743.74</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>6863183.51</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>209</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="J58" s="4">
+        <x:v>52038536.21</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>46043696.84</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>5994839.37</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>245318.73</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>214</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="J59" s="4">
+        <x:v>3324582.61</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>2942588.07</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>381994.54</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>2493444.97</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>218</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>83497245.05</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>83497245.05</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>35755612.26</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D61" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E61" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F61" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H61" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="I61" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>39</x:v>
+      <x:c r="J61" s="4">
+        <x:v>38391399.05</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>38391399.05</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>3109721.88</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>226</x:v>
-[...13 lines deleted...]
-      <x:c r="N62" s="5" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
+        <x:v>18662153.66</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>18662153.66</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>8316168.3</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>229</x:v>
-[...14 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>1003154.66</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D64" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E64" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F64" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="G64" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C64" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>231</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
+        <x:v>12575.22</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>12575.22</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>2515.04</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E65" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F65" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F65" s="3" t="s">
+      <x:c r="H65" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="G65" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H65" s="3" t="s">
+      <x:c r="I65" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="I65" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J65" s="4">
+        <x:v>142747.76</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>142747.76</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>28549.55</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G66" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H66" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="G66" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H66" s="3" t="s">
+      <x:c r="I66" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="I66" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J66" s="4">
+        <x:v>142771.15</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>142771.15</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>43608.43</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>241</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
+        <x:v>142347.18</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>142347.18</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>35417.27</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D68" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E68" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F68" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="G68" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I68" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J68" s="4">
+        <x:v>2403071.84</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>2403071.84</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>1804340.8</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D68" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>246</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J69" s="4">
+        <x:v>4942733.7</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>4942733.7</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>3064393.56</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>250</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>817989.04</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>817989.04</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>255681.79</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>254</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J71" s="4">
+        <x:v>6344367.86</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>5879856.63</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>464511.23</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>1328005.19</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F72" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F72" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>259</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
+        <x:v>3000000</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>3000000</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>1526786.88</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F73" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>262</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>1849663.83</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>1849663.83</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>432575.71</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F74" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>265</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="J74" s="4">
+        <x:v>2166495.55</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>2166495.55</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>1263974.61</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F75" s="3" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F75" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>268</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="J75" s="4">
+        <x:v>1314895.47</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>1314895.47</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>803535.47</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F76" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F76" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>271</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="J76" s="4">
+        <x:v>11430220.65</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>11430220.65</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>11430220.67</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F77" s="3" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F77" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>274</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>2497906.26</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>2497906.26</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>1109643.99</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="J78" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J78" s="4">
+        <x:v>2351942.65</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>2351942.65</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>1227770.44</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E79" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F79" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E79" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F79" s="3" t="s">
+      <x:c r="G79" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H79" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="G79" s="3" t="s">
+      <x:c r="I79" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="H79" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>10</x:v>
+      <x:c r="J79" s="4">
+        <x:v>9748495.52</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>9748495.52</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>4586259.68</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="I80" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J80" s="4">
+        <x:v>2161079.3</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>2161079.3</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>2053025.34</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E81" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F81" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F81" s="3" t="s">
+      <x:c r="G81" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="G81" s="3" t="s">
+      <x:c r="H81" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="H81" s="3" t="s">
+      <x:c r="I81" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="I81" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>9</x:v>
+      <x:c r="J81" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>4662.98</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D82" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E82" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F82" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
+      <x:c r="I82" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D82" s="3" t="s">
-[...30 lines deleted...]
-        <x:v>60</x:v>
+      <x:c r="J82" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>4662.98</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H83" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="H83" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>301</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="J83" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>4662.98</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>306</x:v>
-[...14 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="J84" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>4662.98</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E85" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F85" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H85" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C85" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F85" s="3" t="s">
+      <x:c r="I85" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J85" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>142886.36</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>4662.98</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>312</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>142903.24</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>142903.24</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>48378.43</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>317</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
+        <x:v>2103599.42</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>2103599.42</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>1097131.19</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>322</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="J88" s="4">
+        <x:v>4498036.86</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>3579020.85</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>919016.01</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>747666.24</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D89" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E89" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F89" s="3" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G89" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H89" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F89" s="3" t="s">
+      <x:c r="I89" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="G89" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>51</x:v>
+      <x:c r="J89" s="4">
+        <x:v>116062.79</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>102257.97</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>13804.82</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>102257.96</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>329</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>20633.69</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>20633.69</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>20633.7</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D91" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E91" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F91" s="3" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="G91" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H91" s="3" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I91" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C91" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J91" s="4">
+        <x:v>13998666.11</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>13998666.11</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>3554245.01</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>339</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>2479863.14</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>2479863.14</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>211091.93</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>344</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>873141.16</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>873141.16</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>447696.18</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>348</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>4369781.76</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>351</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>76988.16</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>76988.16</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>76988.17</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>356</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
+        <x:v>3301869.11</x:v>
+      </x:c>
+      <x:c r="K96" s="4">
+        <x:v>2641365.91</x:v>
+      </x:c>
+      <x:c r="L96" s="4">
+        <x:v>660503.2</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
+        <x:v>528273.18</x:v>
+      </x:c>
+      <x:c r="N96" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G97" s="3" t="s">
+      <x:c r="H97" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="H97" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J97" s="4">
+        <x:v>2934152.98</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>1729400.01</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>1204752.97</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>826936.11</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>364</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>3215267.92</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>3215267.92</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>236225.35</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>369</x:v>
-[...13 lines deleted...]
-      <x:c r="N99" s="5" t="n">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>13112137.75</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>13112137.75</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>2919083.41</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="G100" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>23</x:v>
+      <x:c r="J100" s="4">
+        <x:v>1805179.9</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>1444143.92</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>361035.98</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>319457.21</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D101" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E101" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F101" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G101" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H101" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C101" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>375</x:v>
-[...14 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>90466.9</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>90466.9</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>90466.91</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I102" s="3" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>1766186.62</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>1766186.62</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B102" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>385</x:v>
-[...13 lines deleted...]
-      <x:c r="N103" s="5" t="n">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>13153959.86</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>13153959.86</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>2894927.27</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="H104" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J104" s="4">
+        <x:v>1931510.96</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>1931510.96</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>393</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="J105" s="4">
+        <x:v>1398424.2</x:v>
+      </x:c>
+      <x:c r="K105" s="4">
+        <x:v>1398424.2</x:v>
+      </x:c>
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
+        <x:v>69921.21</x:v>
+      </x:c>
+      <x:c r="N105" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>398</x:v>
-[...14 lines deleted...]
-        <x:v>11</x:v>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>6344063.62</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>5075250.9</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>1268812.72</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>253762.55</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D107" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E107" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F107" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="G107" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H107" s="3" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="I107" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C107" s="3" t="s">
+      <x:c r="J107" s="4">
+        <x:v>578184.36</x:v>
+      </x:c>
+      <x:c r="K107" s="4">
+        <x:v>578184.36</x:v>
+      </x:c>
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
+        <x:v>462547.49</x:v>
+      </x:c>
+      <x:c r="N107" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D107" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>406</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="J108" s="4">
+        <x:v>1686492.49</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>1349193.99</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>337298.5</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>419488.45</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>410</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
+        <x:v>11990916.11</x:v>
+      </x:c>
+      <x:c r="K109" s="4">
+        <x:v>11990916.11</x:v>
+      </x:c>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>2568165.45</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C110" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D110" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E110" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F110" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="I110" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C110" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>40</x:v>
+      <x:c r="J110" s="4">
+        <x:v>2499572.54</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>2499572.54</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>124978.63</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>417</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
+        <x:v>12309228.02</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>12309228.02</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>3779515.23</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>422</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
+        <x:v>1278198.64</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>1278198.64</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>1022558.91</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>427</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>80662.37</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>80662.37</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>80662.36</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D114" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E114" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F114" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="G114" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I114" s="3" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
+        <x:v>1410033.77</x:v>
+      </x:c>
+      <x:c r="K114" s="4">
+        <x:v>1410033.77</x:v>
+      </x:c>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>70501.69</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D114" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>437</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="J115" s="4">
+        <x:v>9775311.79</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>9775311.79</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>2299007.93</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>442</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="J116" s="4">
+        <x:v>915227.74</x:v>
+      </x:c>
+      <x:c r="K116" s="4">
+        <x:v>915227.74</x:v>
+      </x:c>
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
+        <x:v>524027.68</x:v>
+      </x:c>
+      <x:c r="N116" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>447</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J117" s="4">
+        <x:v>74905.56</x:v>
+      </x:c>
+      <x:c r="K117" s="4">
+        <x:v>74905.56</x:v>
+      </x:c>
+      <x:c r="L117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
+        <x:v>74905.56</x:v>
+      </x:c>
+      <x:c r="N117" s="5">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>452</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="J118" s="4">
+        <x:v>4455672.17</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>3564345.92</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>891326.25</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>712869.19</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>456</x:v>
-[...13 lines deleted...]
-      <x:c r="N119" s="5" t="n">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J119" s="4">
+        <x:v>8184980.75</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>8184980.75</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>5232010.9</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D120" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E120" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F120" s="3" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G120" s="3" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="I120" s="3" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J120" s="4">
+        <x:v>2252643.33</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>1769226.07</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>483417.26</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>374574.34</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D120" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>467</x:v>
-[...14 lines deleted...]
-        <x:v>15</x:v>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="J121" s="4">
+        <x:v>96523.73</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>96523.73</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>96523.73</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>472</x:v>
-[...14 lines deleted...]
-        <x:v>11</x:v>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="J122" s="4">
+        <x:v>1751027.29</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>1751027.29</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>87551.36</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>474</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J123" s="4">
+        <x:v>2700149.11</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>2160119.29</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>540029.82</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>494684.52</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>477</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>197699.23</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>158159.39</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>39539.84</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>60935.65</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D125" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E125" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F125" s="3" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G125" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C125" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G125" s="3" t="s">
+      <x:c r="H125" s="3" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="I125" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="H125" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>33</x:v>
+      <x:c r="J125" s="4">
+        <x:v>613368.62</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>262948.28</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>350420.34</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>52589.66</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>485</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="J126" s="4">
+        <x:v>449732.75</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>343183.53</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>106549.22</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>108935.95</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>490</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="J127" s="4">
+        <x:v>97392.44</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>97392.44</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>97392.41</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>493</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="J128" s="4">
+        <x:v>2288077.01</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>2288077.01</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>114403.85</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>498</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="J129" s="4">
+        <x:v>767394.32</x:v>
+      </x:c>
+      <x:c r="K129" s="4">
+        <x:v>605906.91</x:v>
+      </x:c>
+      <x:c r="L129" s="4">
+        <x:v>161487.41</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
+        <x:v>309625.12</x:v>
+      </x:c>
+      <x:c r="N129" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>502</x:v>
-[...14 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="J130" s="4">
+        <x:v>11593322.71</x:v>
+      </x:c>
+      <x:c r="K130" s="4">
+        <x:v>11593322.71</x:v>
+      </x:c>
+      <x:c r="L130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
+        <x:v>755756.17</x:v>
+      </x:c>
+      <x:c r="N130" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>507</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N131" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D132" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E132" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F132" s="3" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C132" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F132" s="3" t="s">
+      <x:c r="H132" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="G132" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>510</x:v>
-[...13 lines deleted...]
-      <x:c r="N132" s="5" t="n">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="J132" s="4">
+        <x:v>853380.53</x:v>
+      </x:c>
+      <x:c r="K132" s="4">
+        <x:v>682704.41</x:v>
+      </x:c>
+      <x:c r="L132" s="4">
+        <x:v>170676.12</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
+        <x:v>136540.88</x:v>
+      </x:c>
+      <x:c r="N132" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>515</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J133" s="4">
+        <x:v>79258.81</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>79258.81</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>79258.8</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D134" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E134" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F134" s="3" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="H134" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I134" s="3" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="J134" s="4">
+        <x:v>2618572.51</x:v>
+      </x:c>
+      <x:c r="K134" s="4">
+        <x:v>1891003.31</x:v>
+      </x:c>
+      <x:c r="L134" s="4">
+        <x:v>727569.2</x:v>
+      </x:c>
+      <x:c r="M134" s="4">
+        <x:v>629008.76</x:v>
+      </x:c>
+      <x:c r="N134" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D134" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>525</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="J135" s="4">
+        <x:v>1245029.62</x:v>
+      </x:c>
+      <x:c r="K135" s="4">
+        <x:v>1245029.62</x:v>
+      </x:c>
+      <x:c r="L135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M135" s="4">
+        <x:v>62251.48</x:v>
+      </x:c>
+      <x:c r="N135" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>529</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="J136" s="4">
+        <x:v>13413071.74</x:v>
+      </x:c>
+      <x:c r="K136" s="4">
+        <x:v>13413071.74</x:v>
+      </x:c>
+      <x:c r="L136" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M136" s="4">
+        <x:v>880897.24</x:v>
+      </x:c>
+      <x:c r="N136" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D137" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E137" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F137" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="G137" s="3" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H137" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="I137" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J137" s="4">
+        <x:v>3005755.36</x:v>
+      </x:c>
+      <x:c r="K137" s="4">
+        <x:v>2374847.31</x:v>
+      </x:c>
+      <x:c r="L137" s="4">
+        <x:v>630908.05</x:v>
+      </x:c>
+      <x:c r="M137" s="4">
+        <x:v>474969.46</x:v>
+      </x:c>
+      <x:c r="N137" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D137" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>538</x:v>
-[...14 lines deleted...]
-        <x:v>17</x:v>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="J138" s="4">
+        <x:v>11092679.1</x:v>
+      </x:c>
+      <x:c r="K138" s="4">
+        <x:v>11092679.1</x:v>
+      </x:c>
+      <x:c r="L138" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M138" s="4">
+        <x:v>2862374.4</x:v>
+      </x:c>
+      <x:c r="N138" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>543</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="J139" s="4">
+        <x:v>1924844.78</x:v>
+      </x:c>
+      <x:c r="K139" s="4">
+        <x:v>1924844.78</x:v>
+      </x:c>
+      <x:c r="L139" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M139" s="4">
+        <x:v>165411.43</x:v>
+      </x:c>
+      <x:c r="N139" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>547</x:v>
-[...13 lines deleted...]
-      <x:c r="N140" s="5" t="n">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="J140" s="4">
+        <x:v>4739020.28</x:v>
+      </x:c>
+      <x:c r="K140" s="4">
+        <x:v>4739020.28</x:v>
+      </x:c>
+      <x:c r="L140" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M140" s="4">
+        <x:v>1652715.4</x:v>
+      </x:c>
+      <x:c r="N140" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>550</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="J141" s="4">
+        <x:v>1025444.02</x:v>
+      </x:c>
+      <x:c r="K141" s="4">
+        <x:v>1025444.02</x:v>
+      </x:c>
+      <x:c r="L141" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M141" s="4">
+        <x:v>65246.84</x:v>
+      </x:c>
+      <x:c r="N141" s="5">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D142" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E142" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F142" s="3" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="G142" s="3" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H142" s="3" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="I142" s="3" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="J142" s="4">
+        <x:v>2001269.77</x:v>
+      </x:c>
+      <x:c r="K142" s="4">
+        <x:v>1601015.81</x:v>
+      </x:c>
+      <x:c r="L142" s="4">
+        <x:v>400253.96</x:v>
+      </x:c>
+      <x:c r="M142" s="4">
+        <x:v>423774.64</x:v>
+      </x:c>
+      <x:c r="N142" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D142" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O142" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>560</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="J143" s="4">
+        <x:v>1116848.1</x:v>
+      </x:c>
+      <x:c r="K143" s="4">
+        <x:v>917134.92</x:v>
+      </x:c>
+      <x:c r="L143" s="4">
+        <x:v>199713.18</x:v>
+      </x:c>
+      <x:c r="M143" s="4">
+        <x:v>48197.44</x:v>
+      </x:c>
+      <x:c r="N143" s="5">
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>563</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="J144" s="4">
+        <x:v>1471046.25</x:v>
+      </x:c>
+      <x:c r="K144" s="4">
+        <x:v>1176837.01</x:v>
+      </x:c>
+      <x:c r="L144" s="4">
+        <x:v>294209.24</x:v>
+      </x:c>
+      <x:c r="M144" s="4">
+        <x:v>30465.63</x:v>
+      </x:c>
+      <x:c r="N144" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D145" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E145" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F145" s="3" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="G145" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C145" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G145" s="3" t="s">
+      <x:c r="H145" s="3" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="I145" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="H145" s="3" t="s">
-[...18 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J145" s="4">
+        <x:v>94005.71</x:v>
+      </x:c>
+      <x:c r="K145" s="4">
+        <x:v>94005.71</x:v>
+      </x:c>
+      <x:c r="L145" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M145" s="4">
+        <x:v>94005.72</x:v>
+      </x:c>
+      <x:c r="N145" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>570</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="J146" s="4">
+        <x:v>2115308.95</x:v>
+      </x:c>
+      <x:c r="K146" s="4">
+        <x:v>2115308.95</x:v>
+      </x:c>
+      <x:c r="L146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N146" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>575</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="J147" s="4">
+        <x:v>24899486.67</x:v>
+      </x:c>
+      <x:c r="K147" s="4">
+        <x:v>24899486.67</x:v>
+      </x:c>
+      <x:c r="L147" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M147" s="4">
+        <x:v>5391056.33</x:v>
+      </x:c>
+      <x:c r="N147" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C148" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D148" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E148" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F148" s="3" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="G148" s="3" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="I148" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C148" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>60</x:v>
+      <x:c r="J148" s="4">
+        <x:v>80343.55</x:v>
+      </x:c>
+      <x:c r="K148" s="4">
+        <x:v>80343.55</x:v>
+      </x:c>
+      <x:c r="L148" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M148" s="4">
+        <x:v>80343.56</x:v>
+      </x:c>
+      <x:c r="N148" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>580</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="J149" s="4">
+        <x:v>1915699.79</x:v>
+      </x:c>
+      <x:c r="K149" s="4">
+        <x:v>1526557.81</x:v>
+      </x:c>
+      <x:c r="L149" s="4">
+        <x:v>389141.98</x:v>
+      </x:c>
+      <x:c r="M149" s="4">
+        <x:v>76327.89</x:v>
+      </x:c>
+      <x:c r="N149" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H150" s="3" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I150" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="H150" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="N150" s="5" t="n">
+      <x:c r="J150" s="4">
+        <x:v>2268767.63</x:v>
+      </x:c>
+      <x:c r="K150" s="4">
+        <x:v>1815014.11</x:v>
+      </x:c>
+      <x:c r="L150" s="4">
+        <x:v>453753.52</x:v>
+      </x:c>
+      <x:c r="M150" s="4">
+        <x:v>90750.7</x:v>
+      </x:c>
+      <x:c r="N150" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D151" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E151" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F151" s="3" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="G151" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H151" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C151" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F151" s="3" t="s">
+      <x:c r="I151" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="G151" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>10</x:v>
+      <x:c r="J151" s="4">
+        <x:v>2975146.32</x:v>
+      </x:c>
+      <x:c r="K151" s="4">
+        <x:v>2975146.32</x:v>
+      </x:c>
+      <x:c r="L151" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M151" s="4">
+        <x:v>148757.32</x:v>
+      </x:c>
+      <x:c r="N151" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>593</x:v>
-[...13 lines deleted...]
-      <x:c r="N152" s="5" t="n">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="J152" s="4">
+        <x:v>15935299.17</x:v>
+      </x:c>
+      <x:c r="K152" s="4">
+        <x:v>15935299.17</x:v>
+      </x:c>
+      <x:c r="L152" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M152" s="4">
+        <x:v>3338697.2</x:v>
+      </x:c>
+      <x:c r="N152" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>597</x:v>
-[...14 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="J153" s="4">
+        <x:v>623236.65</x:v>
+      </x:c>
+      <x:c r="K153" s="4">
+        <x:v>402817.91</x:v>
+      </x:c>
+      <x:c r="L153" s="4">
+        <x:v>220418.74</x:v>
+      </x:c>
+      <x:c r="M153" s="4">
+        <x:v>402817.91</x:v>
+      </x:c>
+      <x:c r="N153" s="5">
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C154" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D154" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E154" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F154" s="3" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="G154" s="3" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H154" s="3" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I154" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C154" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J154" s="4">
+        <x:v>70736.92</x:v>
+      </x:c>
+      <x:c r="K154" s="4">
+        <x:v>70736.92</x:v>
+      </x:c>
+      <x:c r="L154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M154" s="4">
+        <x:v>94343.25</x:v>
+      </x:c>
+      <x:c r="N154" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D155" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E155" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F155" s="3" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="G155" s="3" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H155" s="3" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="I155" s="3" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="J155" s="4">
+        <x:v>4413131.19</x:v>
+      </x:c>
+      <x:c r="K155" s="4">
+        <x:v>3530481.91</x:v>
+      </x:c>
+      <x:c r="L155" s="4">
+        <x:v>882649.28</x:v>
+      </x:c>
+      <x:c r="M155" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N155" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D155" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O155" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>612</x:v>
-[...13 lines deleted...]
-      <x:c r="N156" s="5" t="n">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="J156" s="4">
+        <x:v>15087551.1</x:v>
+      </x:c>
+      <x:c r="K156" s="4">
+        <x:v>15087551.1</x:v>
+      </x:c>
+      <x:c r="L156" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M156" s="4">
+        <x:v>1131856.48</x:v>
+      </x:c>
+      <x:c r="N156" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>616</x:v>
-[...14 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="J157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N157" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>621</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="J158" s="4">
+        <x:v>77222.81</x:v>
+      </x:c>
+      <x:c r="K158" s="4">
+        <x:v>77222.81</x:v>
+      </x:c>
+      <x:c r="L158" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M158" s="4">
+        <x:v>77222.82</x:v>
+      </x:c>
+      <x:c r="N158" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>626</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="J159" s="4">
+        <x:v>14353093.85</x:v>
+      </x:c>
+      <x:c r="K159" s="4">
+        <x:v>14353093.85</x:v>
+      </x:c>
+      <x:c r="L159" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M159" s="4">
+        <x:v>4622232.68</x:v>
+      </x:c>
+      <x:c r="N159" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>631</x:v>
-[...14 lines deleted...]
-        <x:v>17</x:v>
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="J160" s="4">
+        <x:v>5498908.9</x:v>
+      </x:c>
+      <x:c r="K160" s="4">
+        <x:v>5498908.9</x:v>
+      </x:c>
+      <x:c r="L160" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M160" s="4">
+        <x:v>293378.95</x:v>
+      </x:c>
+      <x:c r="N160" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>636</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="J161" s="4">
+        <x:v>4270921.57</x:v>
+      </x:c>
+      <x:c r="K161" s="4">
+        <x:v>3481085.79</x:v>
+      </x:c>
+      <x:c r="L161" s="4">
+        <x:v>789835.78</x:v>
+      </x:c>
+      <x:c r="M161" s="4">
+        <x:v>174054.29</x:v>
+      </x:c>
+      <x:c r="N161" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>641</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="J162" s="4">
+        <x:v>2542358.05</x:v>
+      </x:c>
+      <x:c r="K162" s="4">
+        <x:v>2542310.4</x:v>
+      </x:c>
+      <x:c r="L162" s="4">
+        <x:v>47.65</x:v>
+      </x:c>
+      <x:c r="M162" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N162" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>644</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="J163" s="4">
+        <x:v>97131.14</x:v>
+      </x:c>
+      <x:c r="K163" s="4">
+        <x:v>97131.14</x:v>
+      </x:c>
+      <x:c r="L163" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M163" s="4">
+        <x:v>97131.14</x:v>
+      </x:c>
+      <x:c r="N163" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>649</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="J164" s="4">
+        <x:v>1431564.92</x:v>
+      </x:c>
+      <x:c r="K164" s="4">
+        <x:v>1431564.92</x:v>
+      </x:c>
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
+        <x:v>327397.38</x:v>
+      </x:c>
+      <x:c r="N164" s="5">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>652</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="J165" s="4">
+        <x:v>18795245.71</x:v>
+      </x:c>
+      <x:c r="K165" s="4">
+        <x:v>18795245.71</x:v>
+      </x:c>
+      <x:c r="L165" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M165" s="4">
+        <x:v>4061426.69</x:v>
+      </x:c>
+      <x:c r="N165" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>654</x:v>
-[...14 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
+        <x:v>4453689.7</x:v>
+      </x:c>
+      <x:c r="K166" s="4">
+        <x:v>3562951.75</x:v>
+      </x:c>
+      <x:c r="L166" s="4">
+        <x:v>890737.95</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N166" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="H167" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>658</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="J167" s="4">
+        <x:v>1750374.07</x:v>
+      </x:c>
+      <x:c r="K167" s="4">
+        <x:v>1400299.26</x:v>
+      </x:c>
+      <x:c r="L167" s="4">
+        <x:v>350074.81</x:v>
+      </x:c>
+      <x:c r="M167" s="4">
+        <x:v>507808.03</x:v>
+      </x:c>
+      <x:c r="N167" s="5">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>661</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="J168" s="4">
+        <x:v>10410632.27</x:v>
+      </x:c>
+      <x:c r="K168" s="4">
+        <x:v>10410632.27</x:v>
+      </x:c>
+      <x:c r="L168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M168" s="4">
+        <x:v>848316.27</x:v>
+      </x:c>
+      <x:c r="N168" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E169" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F169" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>663</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="J169" s="4">
+        <x:v>1364513.43</x:v>
+      </x:c>
+      <x:c r="K169" s="4">
+        <x:v>1364513.43</x:v>
+      </x:c>
+      <x:c r="L169" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M169" s="4">
+        <x:v>68225.67</x:v>
+      </x:c>
+      <x:c r="N169" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>668</x:v>
-[...14 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="J170" s="4">
+        <x:v>2065256.49</x:v>
+      </x:c>
+      <x:c r="K170" s="4">
+        <x:v>1651018.65</x:v>
+      </x:c>
+      <x:c r="L170" s="4">
+        <x:v>414237.84</x:v>
+      </x:c>
+      <x:c r="M170" s="4">
+        <x:v>138064.96</x:v>
+      </x:c>
+      <x:c r="N170" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>672</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="J171" s="4">
+        <x:v>728158.33</x:v>
+      </x:c>
+      <x:c r="K171" s="4">
+        <x:v>387677.74</x:v>
+      </x:c>
+      <x:c r="L171" s="4">
+        <x:v>340480.59</x:v>
+      </x:c>
+      <x:c r="M171" s="4">
+        <x:v>27567.11</x:v>
+      </x:c>
+      <x:c r="N171" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D172" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E172" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F172" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C172" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F172" s="3" t="s">
+      <x:c r="G172" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="G172" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>675</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J172" s="4">
+        <x:v>756026.25</x:v>
+      </x:c>
+      <x:c r="K172" s="4">
+        <x:v>600302.32</x:v>
+      </x:c>
+      <x:c r="L172" s="4">
+        <x:v>155723.93</x:v>
+      </x:c>
+      <x:c r="M172" s="4">
+        <x:v>600302.31</x:v>
+      </x:c>
+      <x:c r="N172" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D173" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E173" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F173" s="3" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="G173" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H173" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C173" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F173" s="3" t="s">
+      <x:c r="I173" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="G173" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J173" s="4">
+        <x:v>2066654.43</x:v>
+      </x:c>
+      <x:c r="K173" s="4">
+        <x:v>1776913.56</x:v>
+      </x:c>
+      <x:c r="L173" s="4">
+        <x:v>289740.87</x:v>
+      </x:c>
+      <x:c r="M173" s="4">
+        <x:v>371055.24</x:v>
+      </x:c>
+      <x:c r="N173" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="G174" s="3" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H174" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="G174" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H174" s="3" t="s">
+      <x:c r="I174" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="I174" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>60</x:v>
+      <x:c r="J174" s="4">
+        <x:v>1884992.92</x:v>
+      </x:c>
+      <x:c r="K174" s="4">
+        <x:v>1725475.92</x:v>
+      </x:c>
+      <x:c r="L174" s="4">
+        <x:v>159517</x:v>
+      </x:c>
+      <x:c r="M174" s="4">
+        <x:v>965065.41</x:v>
+      </x:c>
+      <x:c r="N174" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="J175" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J175" s="4">
+        <x:v>479648.42</x:v>
+      </x:c>
+      <x:c r="K175" s="4">
+        <x:v>383729.55</x:v>
+      </x:c>
+      <x:c r="L175" s="4">
+        <x:v>95918.87</x:v>
+      </x:c>
+      <x:c r="M175" s="4">
+        <x:v>144389.7</x:v>
+      </x:c>
+      <x:c r="N175" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="J176" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J176" s="4">
+        <x:v>602654.81</x:v>
+      </x:c>
+      <x:c r="K176" s="4">
+        <x:v>442977.61</x:v>
+      </x:c>
+      <x:c r="L176" s="4">
+        <x:v>159677.2</x:v>
+      </x:c>
+      <x:c r="M176" s="4">
+        <x:v>88595.52</x:v>
+      </x:c>
+      <x:c r="N176" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H177" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="H177" s="3" t="s">
+      <x:c r="I177" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="I177" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J177" s="4">
+        <x:v>17796445.28</x:v>
+      </x:c>
+      <x:c r="K177" s="4">
+        <x:v>17796445.28</x:v>
+      </x:c>
+      <x:c r="L177" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M177" s="4">
+        <x:v>6526870.68</x:v>
+      </x:c>
+      <x:c r="N177" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D178" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E178" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F178" s="3" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="G178" s="3" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H178" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="C178" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F178" s="3" t="s">
+      <x:c r="I178" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="G178" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J178" s="4">
+        <x:v>76688.67</x:v>
+      </x:c>
+      <x:c r="K178" s="4">
+        <x:v>76688.67</x:v>
+      </x:c>
+      <x:c r="L178" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M178" s="4">
+        <x:v>76688.67</x:v>
+      </x:c>
+      <x:c r="N178" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>703</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="J179" s="4">
+        <x:v>446.76</x:v>
+      </x:c>
+      <x:c r="K179" s="4">
+        <x:v>446.76</x:v>
+      </x:c>
+      <x:c r="L179" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M179" s="4">
+        <x:v>446.77</x:v>
+      </x:c>
+      <x:c r="N179" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D180" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E180" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F180" s="3" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="G180" s="3" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H180" s="3" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="I180" s="3" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="J180" s="4">
+        <x:v>3737011.83</x:v>
+      </x:c>
+      <x:c r="K180" s="4">
+        <x:v>2989609.46</x:v>
+      </x:c>
+      <x:c r="L180" s="4">
+        <x:v>747402.37</x:v>
+      </x:c>
+      <x:c r="M180" s="4">
+        <x:v>681917.81</x:v>
+      </x:c>
+      <x:c r="N180" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D180" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O180" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>714</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="J181" s="4">
+        <x:v>3517730.64</x:v>
+      </x:c>
+      <x:c r="K181" s="4">
+        <x:v>3517730.64</x:v>
+      </x:c>
+      <x:c r="L181" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M181" s="4">
+        <x:v>175886.53</x:v>
+      </x:c>
+      <x:c r="N181" s="5">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>719</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="J182" s="4">
+        <x:v>2474559.32</x:v>
+      </x:c>
+      <x:c r="K182" s="4">
+        <x:v>1390702.34</x:v>
+      </x:c>
+      <x:c r="L182" s="4">
+        <x:v>1083856.98</x:v>
+      </x:c>
+      <x:c r="M182" s="4">
+        <x:v>396440.13</x:v>
+      </x:c>
+      <x:c r="N182" s="5">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>726</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="J183" s="4">
+        <x:v>363153.24</x:v>
+      </x:c>
+      <x:c r="K183" s="4">
+        <x:v>277926</x:v>
+      </x:c>
+      <x:c r="L183" s="4">
+        <x:v>85227.24</x:v>
+      </x:c>
+      <x:c r="M183" s="4">
+        <x:v>65855.01</x:v>
+      </x:c>
+      <x:c r="N183" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>731</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="J184" s="4">
+        <x:v>322665.03</x:v>
+      </x:c>
+      <x:c r="K184" s="4">
+        <x:v>322665.03</x:v>
+      </x:c>
+      <x:c r="L184" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M184" s="4">
+        <x:v>222531.61</x:v>
+      </x:c>
+      <x:c r="N184" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>735</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="J185" s="4">
+        <x:v>3783060.81</x:v>
+      </x:c>
+      <x:c r="K185" s="4">
+        <x:v>3783060.81</x:v>
+      </x:c>
+      <x:c r="L185" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M185" s="4">
+        <x:v>189153.04</x:v>
+      </x:c>
+      <x:c r="N185" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>739</x:v>
-[...13 lines deleted...]
-      <x:c r="N186" s="5" t="n">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="J186" s="4">
+        <x:v>76099.87</x:v>
+      </x:c>
+      <x:c r="K186" s="4">
+        <x:v>76099.87</x:v>
+      </x:c>
+      <x:c r="L186" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M186" s="4">
+        <x:v>76099.87</x:v>
+      </x:c>
+      <x:c r="N186" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>743</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="J187" s="4">
+        <x:v>18722994.8</x:v>
+      </x:c>
+      <x:c r="K187" s="4">
+        <x:v>18722994.8</x:v>
+      </x:c>
+      <x:c r="L187" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M187" s="4">
+        <x:v>1423298.16</x:v>
+      </x:c>
+      <x:c r="N187" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>747</x:v>
-[...14 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="J188" s="4">
+        <x:v>5302095.56</x:v>
+      </x:c>
+      <x:c r="K188" s="4">
+        <x:v>4241676.45</x:v>
+      </x:c>
+      <x:c r="L188" s="4">
+        <x:v>1060419.11</x:v>
+      </x:c>
+      <x:c r="M188" s="4">
+        <x:v>848335.29</x:v>
+      </x:c>
+      <x:c r="N188" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>749</x:v>
-[...14 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="J189" s="4">
+        <x:v>1276455.16</x:v>
+      </x:c>
+      <x:c r="K189" s="4">
+        <x:v>1276455.16</x:v>
+      </x:c>
+      <x:c r="L189" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M189" s="4">
+        <x:v>234290.24</x:v>
+      </x:c>
+      <x:c r="N189" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>754</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="J190" s="4">
+        <x:v>134944.65</x:v>
+      </x:c>
+      <x:c r="K190" s="4">
+        <x:v>96587.02</x:v>
+      </x:c>
+      <x:c r="L190" s="4">
+        <x:v>38357.63</x:v>
+      </x:c>
+      <x:c r="M190" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N190" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>759</x:v>
-[...14 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="J191" s="4">
+        <x:v>128312.38</x:v>
+      </x:c>
+      <x:c r="K191" s="4">
+        <x:v>89954.75</x:v>
+      </x:c>
+      <x:c r="L191" s="4">
+        <x:v>38357.63</x:v>
+      </x:c>
+      <x:c r="M191" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N191" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D192" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E192" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F192" s="3" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="G192" s="3" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="H192" s="3" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="I192" s="3" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="J192" s="4">
+        <x:v>3690677.12</x:v>
+      </x:c>
+      <x:c r="K192" s="4">
+        <x:v>3690677.12</x:v>
+      </x:c>
+      <x:c r="L192" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M192" s="4">
+        <x:v>112429.7</x:v>
+      </x:c>
+      <x:c r="N192" s="5">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O192" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:15">
+      <x:c r="A193" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D193" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E193" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F193" s="3" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="G193" s="3" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="H193" s="3" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="I193" s="3" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="J193" s="4">
+        <x:v>3578883.61</x:v>
+      </x:c>
+      <x:c r="K193" s="4">
+        <x:v>3578883.61</x:v>
+      </x:c>
+      <x:c r="L193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M193" s="4">
+        <x:v>263980.57</x:v>
+      </x:c>
+      <x:c r="N193" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O193" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:15">
+      <x:c r="A194" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D194" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E194" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F194" s="3" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="H194" s="3" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="I194" s="3" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="J194" s="4">
+        <x:v>3578967.49</x:v>
+      </x:c>
+      <x:c r="K194" s="4">
+        <x:v>3578967.49</x:v>
+      </x:c>
+      <x:c r="L194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M194" s="4">
+        <x:v>42827.89</x:v>
+      </x:c>
+      <x:c r="N194" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O194" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:15">
+      <x:c r="A195" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C192" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F192" s="3" t="s">
+      <x:c r="C195" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="G192" s="3" t="s">
+      <x:c r="D195" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="H192" s="3" t="s">
+      <x:c r="E195" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F195" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="I192" s="3" t="s">
+      <x:c r="G195" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="J192" s="4" t="n">
+      <x:c r="H195" s="3" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="I195" s="3" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="J195" s="4">
+        <x:v>180983.74</x:v>
+      </x:c>
+      <x:c r="K195" s="4">
+        <x:v>180983.74</x:v>
+      </x:c>
+      <x:c r="L195" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M195" s="4">
+        <x:v>101004.66</x:v>
+      </x:c>
+      <x:c r="N195" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O195" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:15">
+      <x:c r="A196" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D196" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E196" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F196" s="3" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="G196" s="3" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="H196" s="3" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="I196" s="3" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="J196" s="4">
+        <x:v>55151.42</x:v>
+      </x:c>
+      <x:c r="K196" s="4">
+        <x:v>55151.42</x:v>
+      </x:c>
+      <x:c r="L196" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M196" s="4">
+        <x:v>55151.42</x:v>
+      </x:c>
+      <x:c r="N196" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O196" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:15">
+      <x:c r="A197" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B197" s="3" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D197" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E197" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F197" s="3" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="G197" s="3" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="H197" s="3" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="I197" s="3" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="J197" s="4">
+        <x:v>23749587.26</x:v>
+      </x:c>
+      <x:c r="K197" s="4">
+        <x:v>16308841.58</x:v>
+      </x:c>
+      <x:c r="L197" s="4">
+        <x:v>7440745.68</x:v>
+      </x:c>
+      <x:c r="M197" s="4">
+        <x:v>2032748.31</x:v>
+      </x:c>
+      <x:c r="N197" s="5">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="O197" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:15">
+      <x:c r="A198" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="H198" s="3" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="I198" s="3" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="J198" s="4">
+        <x:v>37627660.9</x:v>
+      </x:c>
+      <x:c r="K198" s="4">
+        <x:v>37627660.9</x:v>
+      </x:c>
+      <x:c r="L198" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M198" s="4">
+        <x:v>1993671.73</x:v>
+      </x:c>
+      <x:c r="N198" s="5">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="O198" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:15">
+      <x:c r="A199" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D199" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E199" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F199" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="G199" s="3" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="H199" s="3" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="I199" s="3" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="J199" s="4">
+        <x:v>68016866.4</x:v>
+      </x:c>
+      <x:c r="K199" s="4">
+        <x:v>51012649.79</x:v>
+      </x:c>
+      <x:c r="L199" s="4">
+        <x:v>17004216.61</x:v>
+      </x:c>
+      <x:c r="M199" s="4">
+        <x:v>5101264.98</x:v>
+      </x:c>
+      <x:c r="N199" s="5">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O199" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:15">
+      <x:c r="A200" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E200" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="H200" s="3" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="I200" s="3" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="J200" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="K200" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="L200" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M200" s="4">
+        <x:v>586719.1</x:v>
+      </x:c>
+      <x:c r="N200" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O200" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:15">
+      <x:c r="A201" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D201" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E201" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F201" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="G201" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H201" s="3" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I201" s="3" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="J201" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="K201" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="L201" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M201" s="4">
+        <x:v>6000000</x:v>
+      </x:c>
+      <x:c r="N201" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O201" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:15">
+      <x:c r="A202" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D202" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E202" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F202" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="G202" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H202" s="3" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="I202" s="3" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="J202" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="K202" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="L202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M202" s="4">
+        <x:v>4500000</x:v>
+      </x:c>
+      <x:c r="N202" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O202" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:15">
+      <x:c r="A203" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="G203" s="3" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="H203" s="3" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="I203" s="3" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="J203" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="K203" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
+        <x:v>311860.14</x:v>
+      </x:c>
+      <x:c r="N203" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O203" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:15">
+      <x:c r="A204" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C204" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D204" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E204" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F204" s="3" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="G204" s="3" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="H204" s="3" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="I204" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="J204" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="K204" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="L204" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M204" s="4">
+        <x:v>322892.65</x:v>
+      </x:c>
+      <x:c r="N204" s="5">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="O204" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:15">
+      <x:c r="A205" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D205" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E205" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F205" s="3" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="G205" s="3" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="H205" s="3" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="I205" s="3" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="J205" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="K192" s="4" t="n">
+      <x:c r="K205" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="L192" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N192" s="5" t="n">
+      <x:c r="L205" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
+        <x:v>267162.19</x:v>
+      </x:c>
+      <x:c r="N205" s="5">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="O192" s="3" t="s">
-[...161 lines deleted...]
-        <x:v>769</x:v>
+      <x:c r="O205" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="207" spans="1:15">
+      <x:c r="A207" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:15">
+      <x:c r="A208" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:15">
+      <x:c r="A209" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:15">
+      <x:c r="A210" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:15">
+      <x:c r="A211" s="0" t="s">
+        <x:v>812</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A193:J193"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A198:J198"/>
+    <x:mergeCell ref="A206:J206"/>
+    <x:mergeCell ref="A207:J207"/>
+    <x:mergeCell ref="A208:J208"/>
+    <x:mergeCell ref="A209:J209"/>
+    <x:mergeCell ref="A210:J210"/>
+    <x:mergeCell ref="A211:J211"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>