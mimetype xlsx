--- v1 (2026-06-25)
+++ v2 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6fff2899cc4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e46647b5ba486cbf923a9da0e1d8d9.psmdcp" Id="Rcc35542a9ea04e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd846db69d8f4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45f88c216a44206b0d0ea85b5112c18.psmdcp" Id="R737fa8d2fc9643ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>