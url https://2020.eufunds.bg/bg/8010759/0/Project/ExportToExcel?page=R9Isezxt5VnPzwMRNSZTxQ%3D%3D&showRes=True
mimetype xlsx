--- v2 (2026-06-25)
+++ v3 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd846db69d8f4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45f88c216a44206b0d0ea85b5112c18.psmdcp" Id="R737fa8d2fc9643ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedb7049fc994690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6418a443755b4a7482c6418c4cc0b8b8.psmdcp" Id="R9e257c412e614715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -100,75 +100,90 @@
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено съфинансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16FFPR002 Програма "Околна среда" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>000225011 "ВиК" ООД, гр. Кърджали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публично правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кърджали, 6600, гр. Кърджали, бул. "България", 88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали (BG425)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Агломерация Крумовград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
     <x:t>103002253 "Водоснабдяване и канализация - Варна" ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>Компания</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Варна, 9010, ул. "Прилеп" №33</x:t>
   </x:si>
   <x:si>
     <x:t>Варна (BG331)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, доизграждане и реконструкция на водоснабдителни, канализационни системи и ПСОВ за агломерациите Девня и Долни Чифлик“</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>204219357 "Водоснабдяване и Канализация Добрич" АД</x:t>
   </x:si>
   <x:si>
     <x:t>Акционерно дружество АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул."Трети март" №59</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич (BG332)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-7.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане/доизграждане/реконструкция на водоснабдителни и канализационни
 системи, вкл. и пречиствателна станция за отпадъчни води в агломерация Генерал Тошево</x:t>
   </x:si>
   <x:si>
     <x:t>830166530 "Водоснабдяване и канализация" ЕООД - гр. Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
@@ -301,153 +316,153 @@
   <x:si>
     <x:t>гр.Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ДР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. Чаталджа 60</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРБ 2028-2033 г. за Дунавски район</x:t>
   </x:si>
   <x:si>
     <x:t>115756766 Басейнова дирекция "Източнобеломорски район"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, ул. Янко Сакъзов 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПУРБ за ИБР - четвърти цикъл 2028-2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4000, ул. Янко Сакъзов 35</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-4.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ИБР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-1.004-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>103776654 Басейнова дирекция "Черноморски район"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Александър Дякович" № 33</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения в Черноморски район за басейново управление на водите за периода 2028-2033 г.</x:t>
   </x:si>
   <x:si>
     <x:t>101619985 Басейнова дирекция „Западнобеломорски район“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, бул. "Св. Димитър Солунски" №66</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения на Западнобеломорски район за басейново управление за периода 2028 - 2033 г.</x:t>
   </x:si>
   <x:si>
     <x:t>101619985 Басейнова дирекция Западнобеломорски район</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за актуализиране на ПУРБ на Западнобеломорски район 2028-2033</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 БЪЛГАРСКО ЕКОЛОГИЧНО ДРУЖЕСТВО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. „Васил Левски“, номер 17</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Нисово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Нисово, общ. Иваново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Кошов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Кривня (общ.Провадия)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кривня, общ. Провадия</x:t>
   </x:si>
   <x:si>
     <x:t>с.Нейково (общ.Котел)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в м. "Коилото", с. Нейково, общ. Котел</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания на площадка в с. Нейково, общ. Котел</x:t>
   </x:si>
   <x:si>
     <x:t>817040128 ВиК ООД, гр. Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, бул. ТРЕТИ МАРТ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и модернизация на ВиК мрежи и съоръжения в област
 Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>815123415 ВОДОСНАБДЯВАНЕ  и  КАНАЛИЗАЦИЯ -  ВИДИН ЕООД</x:t>
@@ -509,160 +524,160 @@
   <x:si>
     <x:t>BG16FFPR002-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия на "ВиК" АД, Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>812115210 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8002, ж.к. Победа, ул. Ген. Владимир Вазов, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран воден проект за област Бургас - фаза 2</x:t>
   </x:si>
   <x:si>
-    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
-[...29 lines deleted...]
-    <x:t>България, гр.Пловдив, 4006, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
+    <x:t>115010670 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4006, гр. Пловдив, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив (BG421)</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>България, гр.Пловдив, 4006, гр. Пловдив, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Доизграждане и реконструкция на водоснабдителни и канализационни системи в обособена
 територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България – Етап ІІ“</x:t>
   </x:si>
   <x:si>
+    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ул. Сакар №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в област Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832046330 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1220, РОЖЕН, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доизграждане и реконструкция на ПСОВ, водоснабдителни и канализационни системи в обособената територия, обслужвана от „ВиК“ ЕООД - София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115010670 Водоснабдяване и канализация ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4006, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане/ доизграждане/ реконструкция на водоснабдителни и канализационни системи, включително и ПСОВ за агломерации между 5 000 и 10 000 екв. ж. в обособената територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България</x:t>
+  </x:si>
+  <x:si>
     <x:t>824106518 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД, гр. Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. САН СТЕФАНО, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Плевен (BG314)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на ВиК мрежата и съоръженията в агломерация "Плевен" и Реконструкция и доизграждане на ВиК мрежата и съоръженията в агломерация "Кнежа"</x:t>
   </x:si>
   <x:si>
     <x:t>104055066 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЙОВКОВЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, ул. "Пейо Крачолов Яворов" №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия, обслужвана от "Водоснабдяване и канализация Йовковци" ООД</x:t>
   </x:si>
   <x:si>
+    <x:t>835014989 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Търговище, 7700, бул. 29-ТИ ЯНУАРИ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Търговище (BG334)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
+  </x:si>
+  <x:si>
     <x:t>823073638 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, кв. ВАРОШ ул. СРЕДЕЦ   11</x:t>
   </x:si>
   <x:si>
     <x:t>Перник (BG414)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” ООД, гр. Перник - фаза 2</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>837068284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ-ШУМЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ПЛ. ВОЙН, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за подобряване на водния сектор на обособена територия обслужвана от ВиК Шумен - фаза 2.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. Пиротска №171А</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен (BG31),Северен централен (BG32),Североизточен (BG33),Югоизточен (BG34),Югозападен (BG41),Южен централен (BG42)</x:t>
   </x:si>
@@ -745,689 +760,719 @@
     <x:t>с.Ичера</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002058 "Сините камъни - Гребенец", землище на с. Ичера, община Сливен.</x:t>
   </x:si>
   <x:si>
     <x:t>121148188 ДИРЕКЦИЯ ПРИРОДЕН ПАРК "ВРАЧАНСКИ БАЛКАН"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, м. КОПАНА МОГИЛА-РАЗКЛОНА ЗА С.ПАВОЛЧЕ</x:t>
   </x:si>
   <x:si>
     <x:t>с.Челопек</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002053 "Врачански Балкан", землище на с. Челопек, община Враца.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, бул. "Цар Борис III" №136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Югоизточен (BG34),Южен централен (BG42),Югозападен (BG41)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мониторинг на популацията на вида кафява мечка</x:t>
+  </x:si>
+  <x:si>
     <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, бул. ЦАР БОРИС ТРЕТИ, номер 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оптимизиране на инфраструктурата от мрежи (с места за наблюдение) за прилагане на схемите за мониторинг на горски екосистеми в страната</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул."Цар Борис III" №136, п.к.251</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ МОНИТОРИНГА НА КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ НА НАЦИОНАЛНО НИВО</x:t>
   </x:si>
   <x:si>
-    <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>София-Град (BG411),Бургас (BG341),Плевен (BG314),Пловдив (BG421),Стара Загора (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на системата за контрол на качеството на питейните води.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Оказване на консултантска подкрепа от Европейската инвестиционна банка по Приоритет 1 „Води“, Приоритет 2 „Отпадъци“ и Приоритет 3 „Биологично разнообразие“ на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки, анализи и проучвания по програмите за околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигураяване на  възнаграждения на необходимите човешки ресурси, ангажирани с управлението и изпълнението на  Програма "Околна среда" 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Материално-техническа осигуреност и информационни технологии в подкрепа реализиране на дейностите на ПОС 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на техническа помощ за повишаване на административния капацитет на  бенефициенти, служители на УО, заинтересовани страни, както и осигуряване на дейности свързани с изпълнение, наблюдение и контрол на ПОС 2021-2027 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-6.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на техническа помощ  за управление и изпълнение на ПОС 2021-2027 г. и приключване на ОПОС 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княгиня Мария Луиза" №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за  комуникация и видимост на ПОС 2021-2027 г. в периода 2024 - 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция Оперативна програма "Околна среда", отдел "Координация, комуникация и технически помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Бул. "Мария Луиза" 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Разходи за възнаграждения на човешките ресурси, участващи в управлението и изпълнението на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Дирекция „Национална служба за защита на природата“, отдел „Натура 2000“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Функционално обезпечаване на органите за управление на мрежата Натура 2000</x:t>
   </x:si>
   <x:si>
     <x:t>121229811 НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Бул. "Витоша" № 31-33</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Ивански</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002038 „Провадийско-Роякско плато“ -  област Шумен, общ. Шумен, с. Ивански.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Чупрене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002002 „Западен Балкан“ - област Видин, общ. Чупрене, с. Чупрене“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Брезница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002126 "Пирин буфер" - област Благоевград, общ. Гоце Делчев, с. Брезница.</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Снежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002044 „Камчийска планина“ - област Бургас, общ. Руен, с. Снежа.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Чупрене</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>гр.Девин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002063 “Западни-Родопи“ - област Смолян, община Девин, гр. Девин.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Ивански</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>с.Гургулица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002013 „Студен кладенец“ - област Кърджали, общ. Момчилград, с. Гургулица.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 Национално сдружение на общините в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модели за оптимизиране на процеса на управление на битовите отпадъци от общините в България</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за рехабилитация и модернизация на Зоопарк Стара Загора</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-2.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане капацитета и модернизация на Компостираща инсталация с цел организиране на разделното събиране на биоразградими отпадъци от населението на община Стара Загора и тяхното третиране чрез компостиране</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-3.007-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000056764 ОБЩИНА АЙТОС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, ул. ЦАР ОСВОБОДИТЕЛ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Техническа помощ за инвестиции в  Зоопарк гр. Айтос" по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“  на Програма „Околна среда“ 2021-2027 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 Община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на вторичното разпрашаване и замърсяване на въздуха в община Асеновград, чрез създаване на зелена инфраструктура в градска среда.</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Благоевград</x:t>
+    <x:t>BG16FFPR002-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление на територията на община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Зелени мерки в градска среда - Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.002-0001</x:t>
-[...14 lines deleted...]
-    <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
+    <x:t>000614856 ОБЩИНА БОРИНО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Борино, 4824, ул."Христо Ботев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Борино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>""Укрепване на свлачищен участък в кв.4, с.Борино, с идентификационен № SML 05.05462-01", общ. Борино, обл. Смолян“ и "Укрепване на свлачищен участък в кв.20, с.Борино, с идентификационен № SML 05.05462-02", общ. Борино, обл. Смолян“"</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ботевград,Правец,Етрополе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО – Ботевград“</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8000, ул. "Александровска" № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на зелени мерки за по-чист въздух на територията на община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Намаляване на замърсяването на атмосферния въздух с фини прахови частици в населените места на Община Бургас - II</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>Камено</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1 на Регионално депо „Братово – Запад“</x:t>
   </x:si>
   <x:si>
-    <x:t>000056814 Община Бургас</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000530493 ОБЩИНА БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 7100, ул. ЕКЗАРХ ЙОСИФ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Бяла (обл.Русе),Полски Тръмбеш,Две могили,Опака,Ценово,Борово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на РСУО за Регион Борово (Бяла, Област Русе)</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Варна</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Велико Търново, 5000, площад "Майка България" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Велико Търново, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на инсталацията за компостиране за разделно събрани биоразградими БО на РСУО Велико Търново,  по процедура BG 16FFPR002-2.004 „Мерки за изграждане, разширяване и/или надграждане на общински/регионални системи за разделно събиране и рециклиране на биоразградими отпадъци-втора“ на ПОС 2021– 2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133634 Община Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. "МАЙКА БЪЛГАРИЯ", № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Рекултивация на клетка 1 от регионална система за управление на отпадъците в регион Велико Търново, в землището на с. Шереметя, община Велико Търново"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-4.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на свлачища на територията на община Велико Търново</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Прилагане на нов подход за подобряване качеството на въздуха на територията на град Велико Търново“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, площад "Майка България" № 2</x:t>
-[...35 lines deleted...]
-    <x:t>„Надграждане на инсталацията за компостиране за разделно събрани биоразградими БО на РСУО Велико Търново,  по процедура BG 16FFPR002-2.004 „Мерки за изграждане, разширяване и/или надграждане на общински/регионални системи за разделно събиране и рециклиране на биоразградими отпадъци-втора“ на ПОС 2021– 2027 г.“</x:t>
+    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. БДИНЦИ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин,Кула</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на компостираща инсталация за разделно събрани битови биоразградими отпадъци, находяща се на територията на РДНО-Видин, за нуждите на общините Видин и Кула</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Община Видин</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. Бдинци № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване качеството на атмосферния въздух на територията на община Видин чрез изграждане на зелена инфраструктура“</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>ЗА ПО-ЧИСТ ВЪЗДУХ В ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Враца, 3000, ул. "Стефанаки Савов" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на клетка 1.1. и клетка 1.2. на Регионално депо за неопасни отпадъци за общините Враца и Мездра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193115 Община Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелена Враца – мисията е възможна!</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Враца, 3000, ул. "СТЕФАНАКИ САВОВ", № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Враца – чист и зелен град</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 Община Враца</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000215630 Община Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, пл. Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоологическа градина - Габрово“ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Община Горна Оряховица</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Горна Оряховица, 5100, площад "Георги Измирлиев" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Горна Оряховица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух в община Горна Оряховица, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Горна Оряховица</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване замърсяването на въздуха в община Горна Оряховица чрез реализиране на зелена инфраструктура в градска среда</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Горна Оряховица, 5100, площад "Георги Измирлиев" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024745 Община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАНА, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на клетка 1 към регионално депо за неопасни отпадъци - община Гоце Делчев"</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич-град</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за развитие и инвестиции в Център за защита на природата и животните - град Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич-град,Добричка,Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Град Добрич, Добричка и Крушари“</x:t>
   </x:si>
   <x:si>
+    <x:t>000614895 ОБЩИНА ДЕВИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Девин, 4800, гр. Девин, ул. „Дружба” № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Девин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Природосъобразни мерки за превенция и управление на риска от наводнения в община Девин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000903533 Община Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелени мерки за подобряване качеството на въздуха в община Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. "Г.С.Раковски" №15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци за община Димитровград по Програма „Околна среда“ 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903533 община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.Раковски №15</x:t>
   </x:si>
   <x:si>
-    <x:t>Димитровград</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Димитровград</x:t>
   </x:si>
   <x:si>
-    <x:t>000903533 Община Димитровград</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000903533 ОБЩИНА ДИМИТРОВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.РАКОВСКИ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоокът Димитровград“, гр. Димитровград по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.“.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000093517 ОБЩИНА ДОЛНИ ЧИФЛИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долни чифлик, 9120, пл. ТИЧА 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Долни чифлик,гр.Провадия,гр.Дългопол,с.Аврен (общ.Аврен)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Провадия на територията на общините Долни Чифлик, Провадия, Дългопол и Аврен“</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 ОБЩИНА ДРЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. БАЧО КИРО, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0014</x:t>
@@ -1459,78 +1504,78 @@
   <x:si>
     <x:t>Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Каспичан“.</x:t>
   </x:si>
   <x:si>
     <x:t>000193243 ОБЩИНА КНЕЖА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кнежа, 5835, ул. МАРИН БОЕВ, номер 69</x:t>
   </x:si>
   <x:si>
     <x:t>Кнежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Техническа помощ за инвестиции в зоопарк "Гергана", Община Кнежа"</x:t>
   </x:si>
   <x:si>
+    <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Кърджали, Джебел, Кирково, Ардино, Крумовград, Черноочене, Момчилград и Ивайловград"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000235920 Община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Кърджали, общ. Кърджали“</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Кърджали, Джебел, Кирково, Ардино, Крумовград, Черноочене, Момчилград и Ивайловград"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000235920 ОБЩИНА КЪРДЖАЛИ
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"За по-чист въздух в община Кърджали!"</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил</x:t>
   </x:si>
   <x:si>
@@ -1542,120 +1587,150 @@
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>000413814 ОБЩИНА ЛЕВСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Левски, 5900, Бул. "България" № 58</x:t>
   </x:si>
   <x:si>
     <x:t>Левски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Левски</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска № 22</x:t>
   </x:si>
   <x:si>
+    <x:t>Ловеч,Летница,Угърчин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Ловеч</x:t>
   </x:si>
   <x:si>
-    <x:t>Ловеч,Летница,Угърчин</x:t>
-[...5 lines deleted...]
-    <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
+    <x:t>BG16FFPR002-5.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух в община Ловеч, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. "Търговкса" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Ловеч, община Ловеч“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.001-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Луковит, 5770, ул. Възраждане № 73</x:t>
   </x:si>
   <x:si>
     <x:t>Луковит,Роман,Тетевен,Ябланица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране на зелени и биоразградими отпадъци от населението на общините: Луковит, Тетевен, Ябланица и Роман и изграждане на инсталация за компостиране с аеробно био-стабилизиране в биореактор и компостни редове</x:t>
   </x:si>
   <x:si>
+    <x:t>000614984 ОБЩИНА МАДАН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Мадан, 4900, ул. ОБЕДИНЕНИЕ, номер 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мадан</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Укрепване на коритото на р. Маданска в гр. Мадан, с цел превенция и управление на риска от наводнения"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 Община Монтана</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Монтана, 3400, ул. Извора № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелена инфраструктура в градска среда - град Монтана</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Монтана, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Монтана</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за подобряване качеството на въздуха в община Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Монтана, 3400, ул. Извора № 1</x:t>
-[...5 lines deleted...]
-    <x:t>Зелена инфраструктура в градска среда - град Монтана</x:t>
+    <x:t>000615043 Община Неделино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Неделино, 4990, Ул. "Александър Стамболийски" № 104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неделино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УКРЕПВАНЕ НА СВЛАЧИЩЕ № SML 18.32559-01 НА ТЕРИТОРИЯТА НА ОБЩИНА НЕДЕЛИНО</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 Община Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. Еделвайс № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър е за по-чист въздух</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0001</x:t>
   </x:si>
@@ -1698,301 +1773,332 @@
   <x:si>
     <x:t>BG16FFPR002-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци на територията на РСУО-Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоокът Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 ОБЩИНА ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Пазарджик</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. "България" №2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на зелени мерки за намаляване вторичното разпрашаване в градска среда с цел осигуряване на по-чист въздух на територията на гр. Пазарджик</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000351743 ОБЩИНА ПАНАГЮРИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. 20-ти април 13</x:t>
   </x:si>
   <x:si>
     <x:t>Панагюрище,Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Панагюрище и Стрелча“</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Перник, 2300, пл. „Св. Иван Рилски”, № 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Перник, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000386751 Община Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. "Свети Иван Рилски"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване качеството на атмосферния въздух в община Перник чрез прилагане на зелени мерки“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Перник, 2303, пл. "Св. Иван Рилски" №1а</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">НАДГРАЖДАНЕ НА ИНСТАЛАЦИЯТА ЗА КОМПОСТИРАНЕ, ЧАСТ ОТ РДНО- ПЕРНИК,  ВЪВ ВРЪЗКА С КАНДИДАТСТВАНЕТО НА ОБЩИНА ПЕРНИК ПО ПРОЦЕДУРА BG 16FFPR002-2.004
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Община Перник</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000024916 ОБЩИНА ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетки № 3 и № 2 от Регионално депо за неопасни и инертни отпадъци на община Петрич</x:t>
   </x:si>
   <x:si>
+    <x:t>000413974 Община Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Плевен</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоопарк „КАЙЛЪКА-ПЛЕВЕН““ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
   </x:si>
   <x:si>
-    <x:t>000413974 Община Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. "Възраздане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на съществуваща общинска инсталация за компостиране с подобряване/модернизация на технологията за рециклиране на разделно събрани биоразградими битови отпадъци“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Плевен, 5800, гр. Плевен, пл. Възраждане №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на гр. Плевен чрез изграждане на зелена инфраструктура за намаляване на вторичното разпрашаване в градска среда</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.003-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зeлени мерки за подобряване качеството на въздуха в град Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-3.007-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическaта градинa на територията на Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4400, пл. „Ст. Стамболов“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване на качеството на атмосферен въздух в община Пловдив, чрез намаляване на емисиите от ФПЧ10 от битовото отопление – фаза 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.003-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка № 1 и № 2 от регионално депо за неопасни отпадъци, с.Шишманци</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на зона с ниски емисии от транспорт на територията на Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Разград</x:t>
   </x:si>
   <x:si>
+    <x:t>000615075 ОБЩИНА РУДОЗЕМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Рудозем, 4960, бул. БЪЛГАРИЯ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рудозем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Мерки за превенция и управление на риска от наводнения на територията на Община Рудозем – р. Арда, преминаваща в централната градска част на гр. Рудозем
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Русе</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Русе</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на Община Русе чрез изпълнението на мерки за озеленяване в градска среда (междублокови пространства)</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ, номер 34</x:t>
   </x:si>
   <x:si>
     <x:t>Самоков,Ихтиман,Костенец,Долна баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000903825 Община Свиленград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Свиленград, 6500, бул. България 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Свиленград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддържане проводимостта на р.Марица в регулацията на гр. Свиленград в участъка от Ж.П. моста до Стария мост</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска инсталация за компостиране на разделно събрани зелени и биоразградими отпадъци на територията на община Силистра, включително изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян</x:t>
   </x:si>
@@ -2079,101 +2185,101 @@
   <x:si>
     <x:t>000903939 ОБЩИНА ХАРМАНЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Харманли, Маджарово, Любимец, Тополовград, Симеоновград, Стамболово и Свиленград“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за община Харманли“</x:t>
   </x:si>
   <x:si>
+    <x:t>000903946 Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, пл. "Общински" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за разделно събиране на битови биоразградими отпадъци и надграждане на компостираща инсталация находяща се на територията на РЦТНО, землище на с. Гарваново, община Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Хасково</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа рекултивация на Клетка 1 (нова) от Регионален център за третиране на неопасни отпадъци в землището на с. Гарваново, Община Хасково</x:t>
   </x:si>
   <x:si>
-    <x:t>000903946 Община Хасково</x:t>
+    <x:t>BG16FFPR002-2.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа рекултивация на клетка 1(стара) в Регионален център за третиране на неопасни отпадъци в ПИ 000521, землището на с.Гарваново, Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, пл. "Общински"  № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Хасково</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, N1</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на зелени мерки в градската среда за намаляване на вторичното разпрашаване на територията на община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 Община Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и рециклиране на биоразградими отпадъци в Община Червен бряг“</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 ОБЩИНА ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
@@ -2181,120 +2287,120 @@
   <x:si>
     <x:t>гр.Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Добрич на територията на община Шабла.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 54, 55 и 56 от Националната рамка за приоритетни действия (НРПД) за Натура 2000 на територията на Община Шабла.</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 Община Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. "Славянски" № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина „Зоопарк „Кьошковете“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. "Славянски" 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен,Нови пазар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.003-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО - Шумен, която обслужва общините Шумен и Нови пазар“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-5.008-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Индивидуална концепция с проектна идея за намаляване на вторичното разпрашаване, чрез прилагане на зелени мерки, на територията на град Шумен“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, ж.к. Люлин 6, бл. 624, вх. Г, ет. 8, ап. 126</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Национална мрежа на експерти по качество на атмосферния въздух</x:t>
   </x:si>
   <x:si>
     <x:t>121244539 Сдружение "Българско дружество за защита на птиците"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Яворов бл. 71, вх. 4, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Маджарово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подпомагане на популациите на египетски, черен и белоглав лешояд чрез предоставяне на допълнителни подхранвания на площадка за подхранване в защитена зона "Маджарово"(BG0002014)</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Стари чал</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на египетски лешояд, черен лешояд и белоглав лешояд чрез извършване на подхранвания на площадка "Стари чал" в защитена зона "Студен кладенец" (BG0002013)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подпомагане на популациите на египетски, черен и белоглав лешояд чрез предоставяне на допълнителни подхранвания на площадка за подхранване в защитена зона "Маджарово"(BG0002014)</x:t>
   </x:si>
   <x:si>
     <x:t>201616805 СЕВЕРНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул. БОДРА СМЯНА, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Северен централен (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Северноцентрално държавно предприятие.</x:t>
   </x:si>
   <x:si>
     <x:t>201617476 СЕВЕРОЗАПАДНО  ДЪРЖАВНО  ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, бул. ХРИСТО БОТЕВ, номер 2, ет. 3</x:t>
   </x:si>
@@ -2323,126 +2429,126 @@
   <x:si>
     <x:t>Изпълнение на мерки 46 и 48 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Североизточно държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен (BG31),Югозападен (BG41),Северен централен (BG32),Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Cottus gobio (Главоч) и Misgurnus fossilis  (Виюн) чрез увеличаване на запасите в подходящи местообитания</x:t>
   </x:si>
   <x:si>
+    <x:t>000696327 Столична община</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Московска 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подмяна на отоплителните устройства в домакинствата за по-чист въздух!</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА, номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Столична</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина София</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
     <x:t>София-Град (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура в Столична община – Фаза II</x:t>
   </x:si>
   <x:si>
-    <x:t>000696327 Столична община</x:t>
-[...8 lines deleted...]
-    <x:t>Подмяна на отоплителните устройства в домакинствата за по-чист въздух!</x:t>
+    <x:t>България, гр.София, 1000, ул. "Московска" 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелени мерки за по-чист въздух в Столична община</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Московска. номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.София</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура в Столична община – етап II</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Московска" 33</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>203740812 Фонд мениджър на финансови инструменти в България ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин № 38</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Финансови инструменти по приоритет "Води" на ПОС 2021-2027</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 ЮГОЗАПАДНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Зора",  № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Югозападен (BG41),Северозападен (BG31),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 49 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Югозападна България.</x:t>
   </x:si>
   <x:si>
     <x:t>201617654 ЮГОИЗТОЧНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ОРЕШАК, номер 15А</x:t>
   </x:si>
   <x:si>
     <x:t>Югоизточен (BG34)</x:t>
   </x:si>
@@ -2899,51 +3005,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O212"/>
+  <x:dimension ref="A1:O219"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -3135,1708 +3241,1708 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>29743290.33</x:v>
+        <x:v>14542130.87</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>26174095.49</x:v>
+        <x:v>12797075.16</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>3569194.84</x:v>
+        <x:v>1745055.71</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E23" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="3" t="s">
+      <x:c r="G23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>17650918.06</x:v>
+        <x:v>29743290.33</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>15532807.9</x:v>
+        <x:v>26174095.49</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>2118110.16</x:v>
+        <x:v>3569194.84</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E24" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="3" t="s">
+      <x:c r="G24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
+      <x:c r="H24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>14540804.34</x:v>
+        <x:v>17650918.06</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>12795907.79</x:v>
+        <x:v>15532807.9</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>1744896.55</x:v>
+        <x:v>2118110.16</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>54253510.27</x:v>
+        <x:v>14540804.34</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>47743089.02</x:v>
+        <x:v>12795907.79</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>6510421.25</x:v>
+        <x:v>1744896.55</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D26" s="3" t="s">
+      <x:c r="G26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E26" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="3" t="s">
+      <x:c r="H26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G26" s="3" t="s">
+      <x:c r="I26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="H26" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J26" s="4">
-        <x:v>12609376.3</x:v>
+        <x:v>54253510.27</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>5049920.12</x:v>
+        <x:v>47743089.02</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>7559456.18</x:v>
+        <x:v>6510421.25</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>1770340.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>5819687.09</x:v>
+        <x:v>12609376.3</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>5819687.09</x:v>
+        <x:v>5049920.12</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>0</x:v>
+        <x:v>7559456.18</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>2152738.49</x:v>
+        <x:v>1770340.29</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>496147.74</x:v>
+        <x:v>2152738.49</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>153408</x:v>
+        <x:v>503309.41</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>989609.47</x:v>
+        <x:v>153408</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D31" s="3" t="s">
+      <x:c r="G31" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E31" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="3" t="s">
+      <x:c r="H31" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G31" s="3" t="s">
+      <x:c r="I31" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H31" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>261480.8</x:v>
+        <x:v>989609.47</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>276609.6</x:v>
+        <x:v>261480.8</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>178444.19</x:v>
+        <x:v>276609.6</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>260223.95</x:v>
+        <x:v>178444.19</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>1278200</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>1278200</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>255640</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>102019.25</x:v>
+        <x:v>260223.95</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>88854.32</x:v>
+        <x:v>102019.25</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>126999.62</x:v>
+        <x:v>88854.32</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H39" s="3" t="s">
+      <x:c r="I39" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J39" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>126999.62</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>32771863.97</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>29137464.26</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>3634399.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>249788.05</x:v>
+        <x:v>13492.33</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>5645222.02</x:v>
+        <x:v>32771863.97</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>5134329.42</x:v>
+        <x:v>29137464.26</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>510892.6</x:v>
+        <x:v>3634399.71</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>3106469.68</x:v>
+        <x:v>249788.05</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>20</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>34461502.98</x:v>
+        <x:v>5645222.02</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>28861508.75</x:v>
+        <x:v>5134329.42</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>5599994.23</x:v>
+        <x:v>510892.6</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>20695339.29</x:v>
+        <x:v>3106469.68</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>25987349.97</x:v>
+        <x:v>34461502.98</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>22349120.95</x:v>
+        <x:v>28861508.75</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>3638229.02</x:v>
+        <x:v>5599994.23</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>6180321.84</x:v>
+        <x:v>21249061.08</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>19297226.43</x:v>
+        <x:v>25987349.97</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>16981559.25</x:v>
+        <x:v>22349120.95</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>2315667.18</x:v>
+        <x:v>3638229.02</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>6180321.84</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>69126733.85</x:v>
+        <x:v>19297226.43</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>56234597.99</x:v>
+        <x:v>16981559.25</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>12892135.86</x:v>
+        <x:v>2315667.18</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>1326304.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>174756154.47</x:v>
+        <x:v>69126733.85</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>143422376.01</x:v>
+        <x:v>56234597.99</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>31333778.46</x:v>
+        <x:v>12892135.86</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>62679362.12</x:v>
+        <x:v>1326304.92</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>52368087.68</x:v>
+        <x:v>174756154.47</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>46293389.51</x:v>
+        <x:v>143422376.01</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>6074698.17</x:v>
+        <x:v>31333778.46</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>0</x:v>
+        <x:v>62679362.12</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I52" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J52" s="4">
+        <x:v>31088454.07</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>26384770.96</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>4703683.11</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>8684730.38</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
         <x:v>66</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>54021026.04</x:v>
+        <x:v>52368087.68</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>47538502.91</x:v>
+        <x:v>46293389.51</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>6482523.13</x:v>
+        <x:v>6074698.17</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>31088454.07</x:v>
+        <x:v>70515217.15</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>26384770.96</x:v>
+        <x:v>61080281.1</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>4703683.11</x:v>
+        <x:v>9434936.05</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>8684730.38</x:v>
+        <x:v>6108028.11</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>60547390.45</x:v>
+        <x:v>54021026.04</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>56536432.02</x:v>
+        <x:v>47538502.91</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>4010958.43</x:v>
+        <x:v>6482523.13</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3331134.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>105339374.68</x:v>
+        <x:v>60547390.45</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>94120731.28</x:v>
+        <x:v>56536432.02</x:v>
       </x:c>
       <x:c r="L56" s="4">
-        <x:v>11218643.4</x:v>
+        <x:v>4010958.43</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>46670.75</x:v>
+        <x:v>3331134.29</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>19621599.83</x:v>
+        <x:v>105339374.68</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>17637856.09</x:v>
+        <x:v>94120731.28</x:v>
       </x:c>
       <x:c r="L57" s="4">
-        <x:v>1983743.74</x:v>
+        <x:v>11218643.4</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>6863183.51</x:v>
+        <x:v>46670.75</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
@@ -4874,6970 +4980,7299 @@
       <x:c r="B59" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>3324582.61</x:v>
+        <x:v>19621599.83</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>2942588.07</x:v>
+        <x:v>17637856.09</x:v>
       </x:c>
       <x:c r="L59" s="4">
-        <x:v>381994.54</x:v>
+        <x:v>1983743.74</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>2493444.97</x:v>
+        <x:v>6863183.51</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>3324582.61</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>2942588.07</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>0</x:v>
+        <x:v>381994.54</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>35755612.26</x:v>
+        <x:v>2493444.97</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>3109721.88</x:v>
+        <x:v>35755612.26</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>8316168.3</x:v>
+        <x:v>3109721.88</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1003154.66</x:v>
+        <x:v>11867940.53</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H64" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="H64" s="3" t="s">
+      <x:c r="I64" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="I64" s="3" t="s">
+      <x:c r="J64" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>1003154.66</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="O64" s="3" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>28549.55</x:v>
+        <x:v>2515.04</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>43608.43</x:v>
+        <x:v>28549.55</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>35417.27</x:v>
+        <x:v>43608.43</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>2403071.84</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>2403071.84</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>1804340.8</x:v>
+        <x:v>35417.27</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>3064393.56</x:v>
+        <x:v>255681.79</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>255681.79</x:v>
+        <x:v>1899016.74</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>6344367.86</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>5879856.63</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>464511.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>1328005.19</x:v>
+        <x:v>3064393.56</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>3000000</x:v>
+        <x:v>6344367.86</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3000000</x:v>
+        <x:v>5879856.63</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>0</x:v>
+        <x:v>464511.23</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1526786.88</x:v>
+        <x:v>2591707.3</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>432575.71</x:v>
+        <x:v>1994989.02</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>1263974.61</x:v>
+        <x:v>462102.42</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>803535.47</x:v>
+        <x:v>11430220.67</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>1031009.04</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>1031009.04</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>11430220.67</x:v>
+        <x:v>1267423.76</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>1109643.99</x:v>
+        <x:v>843865.83</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>1227770.44</x:v>
+        <x:v>1140328.67</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>4586259.68</x:v>
+        <x:v>1635233.39</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>2053025.34</x:v>
+        <x:v>6034106.56</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>2053025.34</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>5595.58</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J84" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K84" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>5595.58</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>48378.43</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>2103599.42</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>2103599.42</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>1097131.19</x:v>
+        <x:v>51170.58</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H88" s="3" t="s">
+      <x:c r="I88" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>4498036.86</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>3579020.85</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>919016.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>747666.24</x:v>
+        <x:v>1097131.19</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>116062.79</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>102257.97</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>13804.82</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>102257.96</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D90" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E90" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F90" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G90" s="3" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>4498036.86</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>3579020.85</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>0</x:v>
+        <x:v>919016.01</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>20633.7</x:v>
+        <x:v>747666.24</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D91" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E91" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F91" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D91" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="F91" s="3" t="s">
+      <x:c r="G91" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="G91" s="3" t="s">
+      <x:c r="H91" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="H91" s="3" t="s">
+      <x:c r="I91" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="I91" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J91" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>3554245.01</x:v>
+        <x:v>20633.7</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>60</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>211091.93</x:v>
+        <x:v>3572651.52</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>447696.18</x:v>
+        <x:v>583071.4</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>4369781.76</x:v>
+        <x:v>76988.17</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>57</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D95" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E95" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F95" s="3" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G95" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="s">
+      <x:c r="H95" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I95" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>4369781.76</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D95" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D96" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E96" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F96" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>3301869.11</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>2641365.91</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>660503.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>528273.18</x:v>
+        <x:v>447696.18</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>2934152.98</x:v>
+        <x:v>494808.74</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>1729400.01</x:v>
+        <x:v>470385.65</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>1204752.97</x:v>
+        <x:v>24423.09</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>826936.11</x:v>
+        <x:v>94077.13</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>24</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>3301869.11</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>2641365.91</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>0</x:v>
+        <x:v>660503.2</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>236225.35</x:v>
+        <x:v>528273.18</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>2919083.41</x:v>
+        <x:v>236225.35</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>1805179.9</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>1444143.92</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>361035.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>319457.21</x:v>
+        <x:v>2919083.41</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>2934152.98</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>1729400.01</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>0</x:v>
+        <x:v>1204752.97</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>90466.91</x:v>
+        <x:v>1120395.7</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>1805179.9</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>1444143.92</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>0</x:v>
+        <x:v>361035.98</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>432307.05</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>2894927.27</x:v>
+        <x:v>90466.91</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>0</x:v>
+        <x:v>3060649.98</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="G105" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>6344063.62</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>5075250.9</x:v>
       </x:c>
       <x:c r="L105" s="4">
-        <x:v>0</x:v>
+        <x:v>1268812.72</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>69921.21</x:v>
+        <x:v>253762.55</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>6344063.62</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>5075250.9</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="L106" s="4">
-        <x:v>1268812.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>253762.55</x:v>
+        <x:v>69921.21</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>462547.49</x:v>
+        <x:v>386302.19</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>1686492.49</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>1349193.99</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="L108" s="4">
-        <x:v>337298.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>419488.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1686492.49</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1349193.99</x:v>
       </x:c>
       <x:c r="L109" s="4">
-        <x:v>0</x:v>
+        <x:v>337298.5</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>2568165.45</x:v>
+        <x:v>419488.45</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>124978.63</x:v>
+        <x:v>462547.49</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>3779515.23</x:v>
+        <x:v>3695337</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>1022558.91</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C113" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F113" s="3" t="s">
+      <x:c r="G113" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="G113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>80662.36</x:v>
+        <x:v>3779515.23</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>70501.69</x:v>
+        <x:v>124978.63</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>2299007.93</x:v>
+        <x:v>80662.36</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>60</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>524027.68</x:v>
+        <x:v>2299007.93</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>70501.69</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>4455672.17</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>3564345.92</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>891326.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>712869.19</x:v>
+        <x:v>524027.68</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>5232010.9</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>60</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>2252643.33</x:v>
+        <x:v>4455672.17</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>1769226.07</x:v>
+        <x:v>3564345.92</x:v>
       </x:c>
       <x:c r="L120" s="4">
-        <x:v>483417.26</x:v>
+        <x:v>891326.25</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>374574.34</x:v>
+        <x:v>712869.19</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>769005.19</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>755805.19</x:v>
       </x:c>
       <x:c r="L121" s="4">
-        <x:v>0</x:v>
+        <x:v>13200</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>9</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J122" s="4">
         <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="K122" s="4">
         <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>87551.36</x:v>
+        <x:v>350205.45</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="G123" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>2700149.11</x:v>
+        <x:v>2252643.33</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>2160119.29</x:v>
+        <x:v>1769226.07</x:v>
       </x:c>
       <x:c r="L123" s="4">
-        <x:v>540029.82</x:v>
+        <x:v>483417.26</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>494684.52</x:v>
+        <x:v>374574.34</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>197699.23</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>158159.39</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="L124" s="4">
-        <x:v>39539.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>60935.65</x:v>
+        <x:v>5232010.9</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>613368.62</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>262948.28</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="L125" s="4">
-        <x:v>350420.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>52589.66</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>449732.75</x:v>
+        <x:v>2469970.17</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>343183.53</x:v>
+        <x:v>1975976.15</x:v>
       </x:c>
       <x:c r="L126" s="4">
-        <x:v>106549.22</x:v>
+        <x:v>493994.02</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>108935.95</x:v>
+        <x:v>494684.52</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>197699.23</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>158159.39</x:v>
       </x:c>
       <x:c r="L127" s="4">
-        <x:v>0</x:v>
+        <x:v>39539.84</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>97392.41</x:v>
+        <x:v>60935.65</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>6</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>613368.62</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>262948.28</x:v>
       </x:c>
       <x:c r="L128" s="4">
-        <x:v>0</x:v>
+        <x:v>350420.34</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>114403.85</x:v>
+        <x:v>52589.66</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>767394.32</x:v>
+        <x:v>449732.75</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>605906.91</x:v>
+        <x:v>343183.53</x:v>
       </x:c>
       <x:c r="L129" s="4">
-        <x:v>161487.41</x:v>
+        <x:v>106549.22</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>309625.12</x:v>
+        <x:v>108935.95</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>755756.17</x:v>
+        <x:v>97392.41</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>60</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>0</x:v>
+        <x:v>572374.36</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>0</x:v>
+        <x:v>454395.23</x:v>
       </x:c>
       <x:c r="L131" s="4">
-        <x:v>0</x:v>
+        <x:v>117979.13</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>0</x:v>
+        <x:v>454395.22</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>853380.53</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>682704.41</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="L132" s="4">
-        <x:v>170676.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>136540.88</x:v>
+        <x:v>114403.85</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>15</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H133" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="H133" s="3" t="s">
+      <x:c r="I133" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="I133" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J133" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>11571775.14</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>11571775.14</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>79258.8</x:v>
+        <x:v>755756.17</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>11</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>2618572.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>1891003.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L134" s="4">
-        <x:v>727569.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>629008.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>853380.53</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>682704.41</x:v>
       </x:c>
       <x:c r="L135" s="4">
-        <x:v>0</x:v>
+        <x:v>170676.12</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>62251.48</x:v>
+        <x:v>259711.55</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>2618572.51</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>1891003.31</x:v>
       </x:c>
       <x:c r="L136" s="4">
-        <x:v>0</x:v>
+        <x:v>727569.2</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>880897.24</x:v>
+        <x:v>629008.76</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>3005755.36</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>2374847.31</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>630908.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>474969.46</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>30</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>2862374.4</x:v>
+        <x:v>880897.24</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>165411.43</x:v>
+        <x:v>92346.12</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>3005755.36</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>2374847.31</x:v>
       </x:c>
       <x:c r="L140" s="4">
-        <x:v>0</x:v>
+        <x:v>630908.05</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>1652715.4</x:v>
+        <x:v>474969.46</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>981379.4</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>756098.43</x:v>
       </x:c>
       <x:c r="L141" s="4">
-        <x:v>0</x:v>
+        <x:v>225280.97</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>65246.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>2001269.77</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>1601015.81</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>400253.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>423774.64</x:v>
+        <x:v>454138.15</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>1116848.1</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>917134.92</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="L143" s="4">
-        <x:v>199713.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>48197.44</x:v>
+        <x:v>2862374.4</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>1471046.25</x:v>
+        <x:v>439710.52</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>1176837.01</x:v>
+        <x:v>439710.52</x:v>
       </x:c>
       <x:c r="L144" s="4">
-        <x:v>294209.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>30465.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>94005.72</x:v>
+        <x:v>1652715.4</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C146" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D146" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F146" s="3" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="G146" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C146" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>0</x:v>
+        <x:v>65246.84</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>2001269.77</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>1601015.81</x:v>
       </x:c>
       <x:c r="L147" s="4">
-        <x:v>0</x:v>
+        <x:v>400253.96</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>5391056.33</x:v>
+        <x:v>579035.24</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>1116848.1</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>917134.92</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>0</x:v>
+        <x:v>199713.18</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>80343.56</x:v>
+        <x:v>211013.71</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>1915699.79</x:v>
+        <x:v>1471046.25</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>1526557.81</x:v>
+        <x:v>1176837.01</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>389141.98</x:v>
+        <x:v>294209.24</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>76327.89</x:v>
+        <x:v>30465.63</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>2268767.63</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>1815014.11</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="L150" s="4">
-        <x:v>453753.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>90750.7</x:v>
+        <x:v>94005.72</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>148757.32</x:v>
+        <x:v>5989993.97</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="G152" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="G152" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>3338697.2</x:v>
+        <x:v>80343.56</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>623236.65</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>220418.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1915699.79</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1526557.81</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>0</x:v>
+        <x:v>389141.98</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>94343.25</x:v>
+        <x:v>76327.89</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>4413131.19</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>3530481.91</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>882649.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>0</x:v>
+        <x:v>3338697.2</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>1131856.48</x:v>
+        <x:v>148757.32</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>0</x:v>
+        <x:v>2268767.63</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>0</x:v>
+        <x:v>1815014.11</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>0</x:v>
+        <x:v>453753.52</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>0</x:v>
+        <x:v>90750.7</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>623236.65</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="L158" s="4">
-        <x:v>0</x:v>
+        <x:v>220418.74</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>77222.82</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>4622232.68</x:v>
+        <x:v>1131856.48</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>293378.95</x:v>
+        <x:v>94343.25</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>4270921.57</x:v>
+        <x:v>4413131.19</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>3481085.79</x:v>
+        <x:v>3530481.91</x:v>
       </x:c>
       <x:c r="L161" s="4">
-        <x:v>789835.78</x:v>
+        <x:v>882649.28</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>174054.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>2542358.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>2542310.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L162" s="4">
-        <x:v>47.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>293378.95</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>10</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>327397.38</x:v>
+        <x:v>77222.82</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>40</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>4061426.69</x:v>
+        <x:v>5815744.35</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>4453689.7</x:v>
+        <x:v>4270921.57</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>3562951.75</x:v>
+        <x:v>3481085.79</x:v>
       </x:c>
       <x:c r="L166" s="4">
-        <x:v>890737.95</x:v>
+        <x:v>789835.78</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>0</x:v>
+        <x:v>174054.29</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>1750374.07</x:v>
+        <x:v>2542358.05</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>1400299.26</x:v>
+        <x:v>2542310.4</x:v>
       </x:c>
       <x:c r="L167" s="4">
-        <x:v>350074.81</x:v>
+        <x:v>47.65</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>507808.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>848316.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>60</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>755680.92</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>755680.92</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>68225.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J170" s="4">
-        <x:v>2065256.49</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>1651018.65</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="L170" s="4">
-        <x:v>414237.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>138064.96</x:v>
+        <x:v>4192279.74</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>728158.33</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>387677.74</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="L171" s="4">
-        <x:v>340480.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>27567.11</x:v>
+        <x:v>327397.38</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>756026.25</x:v>
+        <x:v>4453689.7</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>600302.32</x:v>
+        <x:v>3562951.75</x:v>
       </x:c>
       <x:c r="L172" s="4">
-        <x:v>155723.93</x:v>
+        <x:v>890737.95</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>600302.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>2066654.43</x:v>
+        <x:v>1167659.97</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>1776913.56</x:v>
+        <x:v>1135067.97</x:v>
       </x:c>
       <x:c r="L173" s="4">
-        <x:v>289740.87</x:v>
+        <x:v>32592</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>371055.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>1884992.92</x:v>
+        <x:v>1750374.07</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>1725475.92</x:v>
+        <x:v>1400299.26</x:v>
       </x:c>
       <x:c r="L174" s="4">
-        <x:v>159517</x:v>
+        <x:v>350074.81</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>965065.41</x:v>
+        <x:v>507808.03</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>479648.42</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>383729.55</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="L175" s="4">
-        <x:v>95918.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>144389.7</x:v>
+        <x:v>1176269.12</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C176" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D176" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E176" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F176" s="3" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="G176" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C176" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>602654.81</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>442977.61</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="L176" s="4">
-        <x:v>159677.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>88595.52</x:v>
+        <x:v>109701.66</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>2065256.49</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>1651018.65</x:v>
       </x:c>
       <x:c r="L177" s="4">
-        <x:v>0</x:v>
+        <x:v>414237.84</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>6526870.68</x:v>
+        <x:v>138064.96</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>728158.33</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>387677.74</x:v>
       </x:c>
       <x:c r="L178" s="4">
-        <x:v>0</x:v>
+        <x:v>340480.59</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>27567.11</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>446.76</x:v>
+        <x:v>756026.25</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>446.76</x:v>
+        <x:v>600302.32</x:v>
       </x:c>
       <x:c r="L179" s="4">
-        <x:v>0</x:v>
+        <x:v>155723.93</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>446.77</x:v>
+        <x:v>600302.31</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>6</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>3737011.83</x:v>
+        <x:v>2066654.43</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>2989609.46</x:v>
+        <x:v>1776913.56</x:v>
       </x:c>
       <x:c r="L180" s="4">
-        <x:v>747402.37</x:v>
+        <x:v>289740.87</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>681917.81</x:v>
+        <x:v>431964.62</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>1884992.92</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>1725475.92</x:v>
       </x:c>
       <x:c r="L181" s="4">
-        <x:v>0</x:v>
+        <x:v>159517</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>175886.53</x:v>
+        <x:v>965065.41</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>47</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>2474559.32</x:v>
+        <x:v>479648.42</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>1390702.34</x:v>
+        <x:v>383729.55</x:v>
       </x:c>
       <x:c r="L182" s="4">
-        <x:v>1083856.98</x:v>
+        <x:v>95918.87</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>396440.13</x:v>
+        <x:v>144389.7</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>363153.24</x:v>
+        <x:v>3737011.83</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>277926</x:v>
+        <x:v>2989609.46</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>85227.24</x:v>
+        <x:v>747402.37</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>65855.01</x:v>
+        <x:v>681917.81</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>602654.81</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>442977.61</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>0</x:v>
+        <x:v>159677.2</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>222531.61</x:v>
+        <x:v>88595.52</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>189153.04</x:v>
+        <x:v>446.77</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>726</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>1423298.16</x:v>
+        <x:v>7641550.99</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>5302095.56</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>4241676.45</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="L188" s="4">
-        <x:v>1060419.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>848335.29</x:v>
+        <x:v>175886.53</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>2474559.32</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>1390702.34</x:v>
       </x:c>
       <x:c r="L189" s="4">
-        <x:v>0</x:v>
+        <x:v>1083856.98</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>234290.24</x:v>
+        <x:v>396440.13</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>134944.65</x:v>
+        <x:v>363153.24</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>96587.02</x:v>
+        <x:v>277926</x:v>
       </x:c>
       <x:c r="L190" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>85227.24</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>0</x:v>
+        <x:v>65855.01</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>128312.38</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>89954.75</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="L191" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>0</x:v>
+        <x:v>222531.61</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>112429.7</x:v>
+        <x:v>1423298.16</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>263980.57</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>5302095.56</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>4241676.45</x:v>
       </x:c>
       <x:c r="L194" s="4">
-        <x:v>0</x:v>
+        <x:v>1060419.11</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>42827.89</x:v>
+        <x:v>848335.29</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>101004.66</x:v>
+        <x:v>189153.04</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H196" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="H196" s="3" t="s">
+      <x:c r="I196" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="I196" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>339742.52</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>23749587.26</x:v>
+        <x:v>128312.38</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>16308841.58</x:v>
+        <x:v>89954.75</x:v>
       </x:c>
       <x:c r="L197" s="4">
-        <x:v>7440745.68</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>2032748.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N197" s="5">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C198" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F198" s="3" t="s">
+      <x:c r="H198" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="G198" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H198" s="3" t="s">
+      <x:c r="I198" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="I198" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J198" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>134944.65</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>96587.02</x:v>
       </x:c>
       <x:c r="L198" s="4">
-        <x:v>0</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>1993671.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>68016866.4</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>51012649.79</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="L199" s="4">
-        <x:v>17004216.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>5101264.98</x:v>
+        <x:v>1198851.81</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>586719.1</x:v>
+        <x:v>497831.44</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>20000000</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>20000000</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>6000000</x:v>
+        <x:v>288795.48</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>791</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="J202" s="4">
-        <x:v>15000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>15000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>4500000</x:v>
+        <x:v>101004.66</x:v>
       </x:c>
       <x:c r="N202" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
-        <x:v>793</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>311860.14</x:v>
+        <x:v>1998834.26</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
-        <x:v>799</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>322892.65</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>53</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="J205" s="4">
+        <x:v>23749587.26</x:v>
+      </x:c>
+      <x:c r="K205" s="4">
+        <x:v>16308841.58</x:v>
+      </x:c>
+      <x:c r="L205" s="4">
+        <x:v>7440745.68</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
+        <x:v>2032748.31</x:v>
+      </x:c>
+      <x:c r="N205" s="5">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="O205" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:15">
+      <x:c r="A206" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C206" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D206" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E206" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F206" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="G206" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H206" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="I206" s="3" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="J206" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="K206" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="L206" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M206" s="4">
+        <x:v>586719.1</x:v>
+      </x:c>
+      <x:c r="N206" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O206" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:15">
+      <x:c r="A207" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="J205" s="4">
+      <x:c r="C207" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D207" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E207" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F207" s="3" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="G207" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H207" s="3" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="I207" s="3" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="J207" s="4">
+        <x:v>68016866.4</x:v>
+      </x:c>
+      <x:c r="K207" s="4">
+        <x:v>51012649.79</x:v>
+      </x:c>
+      <x:c r="L207" s="4">
+        <x:v>17004216.61</x:v>
+      </x:c>
+      <x:c r="M207" s="4">
+        <x:v>5101264.98</x:v>
+      </x:c>
+      <x:c r="N207" s="5">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O207" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:15">
+      <x:c r="A208" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C208" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D208" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E208" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F208" s="3" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="G208" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H208" s="3" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="I208" s="3" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="J208" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="K208" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="L208" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M208" s="4">
+        <x:v>4500000</x:v>
+      </x:c>
+      <x:c r="N208" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O208" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:15">
+      <x:c r="A209" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D209" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E209" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F209" s="3" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="G209" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H209" s="3" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="I209" s="3" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="J209" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="K209" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="L209" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M209" s="4">
+        <x:v>6000000</x:v>
+      </x:c>
+      <x:c r="N209" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O209" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:15">
+      <x:c r="A210" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C210" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D210" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="G210" s="3" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="H210" s="3" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="I210" s="3" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="J210" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="K210" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="L210" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M210" s="4">
+        <x:v>311860.14</x:v>
+      </x:c>
+      <x:c r="N210" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O210" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:15">
+      <x:c r="A211" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B211" s="3" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C211" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D211" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E211" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F211" s="3" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="G211" s="3" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="H211" s="3" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="I211" s="3" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="J211" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="K211" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="L211" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M211" s="4">
+        <x:v>758218.17</x:v>
+      </x:c>
+      <x:c r="N211" s="5">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="O211" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:15">
+      <x:c r="A212" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C212" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D212" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="G212" s="3" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="H212" s="3" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="I212" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="J212" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="K205" s="4">
+      <x:c r="K212" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="L205" s="4">
-[...5 lines deleted...]
-      <x:c r="N205" s="5">
+      <x:c r="L212" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M212" s="4">
+        <x:v>500554</x:v>
+      </x:c>
+      <x:c r="N212" s="5">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="O205" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>812</x:v>
+      <x:c r="O212" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="214" spans="1:15">
+      <x:c r="A214" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:15">
+      <x:c r="A215" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:15">
+      <x:c r="A216" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:15">
+      <x:c r="A217" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:15">
+      <x:c r="A218" s="0" t="s">
+        <x:v>847</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A206:J206"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A211:J211"/>
+    <x:mergeCell ref="A213:J213"/>
+    <x:mergeCell ref="A214:J214"/>
+    <x:mergeCell ref="A215:J215"/>
+    <x:mergeCell ref="A216:J216"/>
+    <x:mergeCell ref="A217:J217"/>
+    <x:mergeCell ref="A218:J218"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>