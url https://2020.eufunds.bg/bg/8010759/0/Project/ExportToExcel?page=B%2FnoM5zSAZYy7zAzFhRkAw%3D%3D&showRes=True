--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0edc424ab1466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29921a99031349938eaa9e00430a2a06.psmdcp" Id="Red1e0aafc7b445bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce5d55d69c44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82127ab56b2c45cda7a94db5432de352.psmdcp" Id="Re8b3bf3ef3584bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -100,102 +100,175 @@
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено съфинансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16FFPR002 Програма "Околна среда" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>103002253 "Водоснабдяване и канализация - Варна" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публично правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Варна, 9010, ул. "Прилеп" №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варна (BG331)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, доизграждане и реконструкция на водоснабдителни, канализационни системи и ПСОВ за агломерациите Девня и Долни Чифлик“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204219357 "Водоснабдяване и Канализация Добрич" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Акционерно дружество АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Добрич, 9300, ул."Трети март" №59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Добрич (BG332)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане/доизграждане/реконструкция на водоснабдителни и канализационни
+системи, вкл. и пречиствателна станция за отпадъчни води в агломерация Генерал Тошево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830166530 "Водоснабдяване и канализация" ЕООД - гр. Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, ул. "П. Р. Славейков" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смолян (BG424)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Реконструкция и доизграждане на вътрешната водоснабдителна и канализационна мрежа и изграждане на ПСОВ за агломерация Девин"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833066300 "Водоснабдяване и канализация" ЕООД - Стара Загора"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стара Загора, 6000, ул. "Христо Ботев" 62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стара Загора (BG344)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция и доизграждане на ВиК инфраструктура на обособена територия обслужвана от „Водоснабдяване и канализация“ ЕООД - Стара Загора“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Специализирана териториална администрация</x:t>
   </x:si>
   <x:si>
-    <x:t>Публично правна</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Враца (BG313)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трайно укрепване на срутище на републикански път II-16 Зверино – Елисейна от км 19+600 до км 19+800, от км 20+320 до км 21+045 и от км 21+300 до км 21+540,  област Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново (BG321)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трайно укрепване на пътното платно на републикански път III-662 „Твърдица - Елена” в участъците от км 47+495 до км 47+535, от км 47+800 до км 48+000 и от км 53+650 до км 53+950, област Велико Търново</x:t>
+  </x:si>
+  <x:si>
     <x:t>София-Област (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Трайно укрепване на пътното платно на път III-181 „/СОП/ - Бистрица – Железница – Алино – граница Перник“ в участъка от км 24+340 до км 24+400, област София</x:t>
   </x:si>
   <x:si>
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000695089 АГЕНЦИЯ "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. Македония № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Бургас (BG341),Варна (BG331),Плевен (BG314),Ямбол (BG343)</x:t>
+    <x:t>Варна (BG331),Бургас (BG341),Плевен (BG314),Ямбол (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки за зелена инфраструктура с цел подобряване на свързаността между фрагментираните местообитания на видове влечуги, в рамките на Приоритет 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695089 АГЕНЦИЯ "ПЪТНА ИНФРАСТРУКТУРА"
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1606, бул. МАКЕДОНИЯ № 3
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сливен (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Трайно укрепване на пътното платно на републикански път III-662 „Твърдица - Елена“ в участъците от км 38+372 до км 38+392, от км 39+168 до км 39+208, от км 40+126 до км 40+136, от км 40+225 до км 40+285, от км 40+550 до км 40+630 и от км 41+115 до км 41+135, област Сливен</x:t>
   </x:si>
   <x:si>
@@ -342,124 +415,118 @@
   <x:si>
     <x:t>BG16FFPR002-3.011-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Нисово, общ. Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>с.Кошов</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания на площадка в с. Нейково, общ. Котел</x:t>
   </x:si>
   <x:si>
     <x:t>817040128 ВиК ООД, гр. Габрово</x:t>
   </x:si>
   <x:si>
-    <x:t>Компания</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.Габрово, 5300, бул. ТРЕТИ МАРТ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и модернизация на ВиК мрежи и съоръжения в област
 Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>815123415 ВОДОСНАБДЯВАНЕ  и  КАНАЛИЗАЦИЯ -  ВИДИН ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, ШИРОКА, номер 18</x:t>
   </x:si>
   <x:si>
     <x:t>Видин (BG311)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” ЕООД, гр. Видин - Фаза II</x:t>
   </x:si>
   <x:si>
     <x:t>103002253 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ - ВАРНА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9010, ул. ПРИЛЕП, номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Варна (BG331)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия, обслужвана от "ВиК- Варна" ООД - фаза 2</x:t>
   </x:si>
   <x:si>
     <x:t>829053806 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ - СЛИВЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ул. "Шести септември"27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане и рехабилитация на водоснабдителната и канализационната инфраструктура в агломерации с население с над 10 000 еквивалент жители, попадащи в обхвата на обособената територия на „Водоснабдяване и канализация - Сливен“ ООД - фаза 2</x:t>
   </x:si>
   <x:si>
+    <x:t>829053806 Водоснабдяване и канализация - Сливен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Сливен, 8800, ул. "6-ти септември" №27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Агломерация Котел</x:t>
+  </x:si>
+  <x:si>
     <x:t>204219357 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ДОБРИЧ АД</x:t>
   </x:si>
   <x:si>
-    <x:t>Акционерно дружество АД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Добрич, 9300, ул. Трети март, номер 59</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Добрич (BG332)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия на "ВиК" АД, Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>812115210 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8002, ж.к. Победа, ул. Ген. Владимир Вазов, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран воден проект за област Бургас - фаза 2</x:t>
   </x:si>
@@ -575,51 +642,51 @@
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>837068284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ-ШУМЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ПЛ. ВОЙН, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за подобряване на водния сектор на обособена територия обслужвана от ВиК Шумен - фаза 2.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. Пиротска №171А</x:t>
   </x:si>
   <x:si>
-    <x:t>Северен централен (BG32),Северозападен (BG31),Североизточен (BG33),Югозападен (BG41),Югоизточен (BG34),Южен централен (BG42)</x:t>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Североизточен (BG33),Югоизточен (BG34),Югозападен (BG41),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване техническата обезпеченост и капацитета на структурните звена на Главна дирекция "Пожарна безопасност и защита на населението" и подготовка на населението за реагиране при горски пожари</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „6-ти септември“ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разширяване на обхвата на Системата за ранно предупреждение и оповестяване на населението на областно ниво (NUTS 3) за територията на страната</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Дирекция „Национална служба за защита на природата“ в Министерство на околната среда и водите</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА, № 22</x:t>
   </x:si>
@@ -705,66 +772,66 @@
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, бул. ЦАР БОРИС ТРЕТИ, номер 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оптимизиране на инфраструктурата от мрежи (с места за наблюдение) за прилагане на схемите за мониторинг на горски екосистеми в страната</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул."Цар Борис III" №136, п.к.251</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ МОНИТОРИНГА НА КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ НА НАЦИОНАЛНО НИВО</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. "Цар Борис III" №136</x:t>
   </x:si>
   <x:si>
-    <x:t>Северен централен (BG32),Северозападен (BG31),Югозападен (BG41),Югоизточен (BG34),Южен централен (BG42)</x:t>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Югоизточен (BG34),Южен централен (BG42),Югозападен (BG41)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Мониторинг на популацията на вида кафява мечка</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Бургас (BG341),Плевен (BG314),Пловдив (BG421),София-Град (BG411),Стара Загора (BG344)</x:t>
+    <x:t>София-Град (BG411),Бургас (BG341),Плевен (BG314),Пловдив (BG421),Стара Загора (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на системата за контрол на качеството на питейните води.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Оказване на консултантска подкрепа от Европейската инвестиционна банка по Приоритет 1 „Води“, Приоритет 2 „Отпадъци“ и Приоритет 3 „Биологично разнообразие“ на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки, анализи и проучвания по програмите за околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
   </x:si>
@@ -990,102 +1057,102 @@
   <x:si>
     <x:t>BG16FFPR002-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление на територията на община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Ботевград,Етрополе,Правец</x:t>
+    <x:t>Ботевград,Правец,Етрополе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО – Ботевград“</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>Камено</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1 на Регионално депо „Братово – Запад“</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. "Александровска" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на зелени мерки за по-чист въздух на територията на община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на замърсяването на атмосферния въздух с фини прахови частици в населените места на Община Бургас - II</x:t>
   </x:si>
   <x:si>
     <x:t>000530493 ОБЩИНА БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 7100, ул. ЕКЗАРХ ЙОСИФ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Борово,Бяла (обл.Русе),Две могили,Опака,Полски Тръмбеш,Ценово</x:t>
+    <x:t>Бяла (обл.Русе),Полски Тръмбеш,Две могили,Опака,Ценово,Борово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на РСУО за Регион Борово (Бяла, Област Русе)</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Варна</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
@@ -1323,81 +1390,81 @@
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.РАКОВСКИ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоокът Димитровград“, гр. Димитровград по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.“.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Зелени мерки за подобряване качеството на въздуха в община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>000093517 ОБЩИНА ДОЛНИ ЧИФЛИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долни чифлик, 9120, пл. ТИЧА 1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Долни чифлик,гр.Дългопол,гр.Провадия,с.Аврен (общ.Аврен)</x:t>
+    <x:t>гр.Долни чифлик,гр.Провадия,гр.Дългопол,с.Аврен (общ.Аврен)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Провадия на територията на общините Долни Чифлик, Провадия, Дългопол и Аврен“</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 ОБЩИНА ДРЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. БАЧО КИРО, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на Община Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 ОБЩИНА ЕЛХОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елхово, 8700, ул. ТЪРГОВСКА, номер 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Болярово,Елхово</x:t>
+    <x:t>Елхово,Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на инсталация за компостиране на разделно събрани битови биоразградими отпадъци, обслужваща териториите на община Елхово и община Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>000931511 ОБЩИНА КАСПИЧАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каспичан, 9930, ул.МАДАРСКИ КОННИК, номер 91</x:t>
   </x:si>
   <x:si>
     <x:t>Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Каспичан“.</x:t>
   </x:si>
   <x:si>
     <x:t>000193243 ОБЩИНА КНЕЖА</x:t>
   </x:si>
@@ -1484,51 +1551,51 @@
   <x:si>
     <x:t>Левски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Левски</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Ловеч</x:t>
   </x:si>
   <x:si>
-    <x:t>Летница,Ловеч,Угърчин</x:t>
+    <x:t>Ловеч,Летница,Угърчин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. "Търговкса" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Ловеч, община Ловеч“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Ловеч, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
   </x:si>
   <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
@@ -1580,75 +1647,75 @@
   <x:si>
     <x:t>BG16FFPR002-5.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър е за по-чист въздух</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на вторичното разпрашаване и замърсяване на въздуха в община Несебър, чрез  създаване на зелена инфраструктура в градска среда</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Никопол, 5940, ул. Александър Стамболийски №5</x:t>
   </x:si>
   <x:si>
-    <x:t>Белене,Никопол,Павликени,Свищов</x:t>
+    <x:t>Никопол,Свищов,Павликени,Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на системите за разделно събиране на биоразградими отпадъци и модернизация на Регионална инсталация за компостиране за нуждите на Общините Свищов, Павликени, Белене и Никопол.</x:t>
   </x:si>
   <x:si>
     <x:t>Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1 на регионално депо за битови отпадъци на Регион Левски (Никопол)</x:t>
   </x:si>
   <x:si>
     <x:t>000875817 Община Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Омуртаг, 7900, ул. „Александър Стамболийски“ № 2А</x:t>
   </x:si>
   <x:si>
-    <x:t>Антоново,Върбица,Котел,Омуртаг</x:t>
+    <x:t>Омуртаг,Котел,Върбица,Антоново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци на територията на РСУО-Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоокът Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
@@ -1818,105 +1885,114 @@
   <x:si>
     <x:t>България, гр.Пловдив, 4400, пл. „Ст. Стамболов“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване на качеството на атмосферен въздух в община Пловдив, чрез намаляване на емисиите от ФПЧ10 от битовото отопление – фаза 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Зeлени мерки за подобряване качеството на въздуха в град Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка № 1 и № 2 от регионално депо за неопасни отпадъци, с.Шишманци</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на зона с ниски емисии от транспорт на територията на Община Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Разград</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на Община Русе чрез изпълнението на мерки за озеленяване в градска среда (междублокови пространства)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Русе</x:t>
   </x:si>
   <x:si>
+    <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ, номер 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Самоков,Ихтиман,Костенец,Долна баня</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
+  </x:si>
+  <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска инсталация за компостиране на разделно събрани зелени и биоразградими отпадъци на територията на община Силистра, включително изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян</x:t>
   </x:si>
@@ -1924,51 +2000,51 @@
     <x:t>BG16FFPR002-5.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>МЕРКИ ЗА ПОДОБРЯВАНЕ КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ В ОБЩИНА СМОЛЯН – ФАЗА 2</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Зелени мерки в градска среда за по-чист въздух в град Смолян
 </x:t>
   </x:si>
   <x:si>
     <x:t>000093684 ОБЩИНА СУВОРОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Суворово, 9170, пл. НЕЗАВИСИМОСТ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Ветрино,Вълчи дол,Девня,Суворово</x:t>
+    <x:t>Суворово,Девня,Ветрино,Вълчи дол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране и закрито компостиране за общините Суворово, Девня, Ветрино и Вълчи Дол</x:t>
   </x:si>
   <x:si>
     <x:t>000852925 ОБЩИНА ТЕРВЕЛ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Тервел, 9450, ул. "Св.Св.Кирил и Методий" № 8
 </x:t>
   </x:si>
   <x:si>
     <x:t>Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на Община Тервел“</x:t>
   </x:si>
   <x:si>
     <x:t>000291709 ОБЩИНА ТРОЯН</x:t>
@@ -2132,51 +2208,51 @@
   <x:si>
     <x:t>"Индивидуална концепция с проектна идея за намаляване на вторичното разпрашаване, чрез прилагане на зелени мерки, на територията на град Шумен“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина „Зоопарк „Кьошковете“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. "Славянски" 17</x:t>
   </x:si>
   <x:si>
-    <x:t>Нови пазар,Шумен</x:t>
+    <x:t>Шумен,Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО - Шумен, която обслужва общините Шумен и Нови пазар“</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, ж.к. Люлин 6, бл. 624, вх. Г, ет. 8, ап. 126</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Национална мрежа на експерти по качество на атмосферния въздух</x:t>
   </x:si>
   <x:si>
     <x:t>121244539 Сдружение "Българско дружество за защита на птиците"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Яворов бл. 71, вх. 4, ет. 1, ап. 1</x:t>
   </x:si>
@@ -2238,51 +2314,51 @@
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. Петра, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Североизточен (BG33)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46 и 48 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Североизточно държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Северен централен (BG32),Северозападен (BG31),Югозападен (BG41),Югоизточен (BG34)</x:t>
+    <x:t>Северозападен (BG31),Югозападен (BG41),Северен централен (BG32),Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Cottus gobio (Главоч) и Misgurnus fossilis  (Виюн) чрез увеличаване на запасите в подходящи местообитания</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Столична</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина София</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
@@ -2331,51 +2407,51 @@
   <x:si>
     <x:t>203740812 Фонд мениджър на финансови инструменти в България ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин № 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Финансови инструменти по приоритет "Води" на ПОС 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 ЮГОЗАПАДНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Зора",  № 18</x:t>
   </x:si>
   <x:si>
-    <x:t>Северозападен (BG31),Югозападен (BG41),Южен централен (BG42)</x:t>
+    <x:t>Югозападен (BG41),Северозападен (BG31),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 49 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Югозападна България.</x:t>
   </x:si>
   <x:si>
     <x:t>201617654 ЮГОИЗТОЧНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ОРЕШАК, номер 15А</x:t>
   </x:si>
   <x:si>
     <x:t>Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изпълнение на мерки 46, 47 и 48 от националната рамка за приоритетни действия за НАТУРА 2000 на територията на Югоизточно държавно предприятие Сливен
 </x:t>
   </x:si>
   <x:si>
     <x:t>201619580 ЮЖНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
@@ -2823,51 +2899,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O206"/>
+  <x:dimension ref="A1:O212"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -3059,8427 +3135,8709 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>29743290.33</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>26174095.49</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>0</x:v>
+        <x:v>3569194.84</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>496147.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>17650918.06</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>15532807.9</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>2118110.16</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
         <x:v>34</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>12609376.3</x:v>
+        <x:v>14540804.34</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>5049920.12</x:v>
+        <x:v>12795907.79</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>7559456.18</x:v>
+        <x:v>1744896.55</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>1770340.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>54253510.27</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>47743089.02</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>6510421.25</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>38352</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>12609376.3</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>5049920.12</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>0</x:v>
+        <x:v>7559456.18</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>989609.47</x:v>
+        <x:v>1770340.29</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>200728.08</x:v>
+        <x:v>2152738.49</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>276609.6</x:v>
+        <x:v>496147.74</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>178444.19</x:v>
+        <x:v>153408</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>260223.95</x:v>
+        <x:v>989609.47</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>1278200</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>1278200</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>255640</x:v>
+        <x:v>261480.8</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>102019.25</x:v>
+        <x:v>276609.6</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>88854.32</x:v>
+        <x:v>178444.19</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>126999.62</x:v>
+        <x:v>260223.95</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>1278200</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>1278200</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>255640</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>102019.25</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>88854.32</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>126999.62</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>0</x:v>
+        <x:v>28402.59</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>32771863.97</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>29137464.26</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>3634399.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>120589.09</x:v>
+        <x:v>28402.59</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>5645222.02</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>5134329.42</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>510892.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>3106469.68</x:v>
+        <x:v>28402.59</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>20</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>34461502.98</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>28861508.75</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L42" s="4">
-        <x:v>5599994.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>20695339.29</x:v>
+        <x:v>28402.59</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>25987349.97</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>22349120.95</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>3638229.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>5099044.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>69126733.85</x:v>
+        <x:v>32771863.97</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>56234597.99</x:v>
+        <x:v>29137464.26</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>12892135.86</x:v>
+        <x:v>3634399.71</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>1326304.92</x:v>
+        <x:v>249788.05</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>174756154.47</x:v>
+        <x:v>5645222.02</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>143422376.01</x:v>
+        <x:v>5134329.42</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>31333778.46</x:v>
+        <x:v>510892.6</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>52507880.05</x:v>
+        <x:v>3106469.68</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>39</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>52368087.68</x:v>
+        <x:v>34461502.98</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>46293389.51</x:v>
+        <x:v>28861508.75</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>6074698.17</x:v>
+        <x:v>5599994.23</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>0</x:v>
+        <x:v>20695339.29</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F47" s="3" t="s">
+      <x:c r="G47" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H47" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H47" s="3" t="s">
+      <x:c r="I47" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="I47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>70515217.15</x:v>
+        <x:v>25987349.97</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>61080281.1</x:v>
+        <x:v>22349120.95</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>9434936.05</x:v>
+        <x:v>3638229.02</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>6108028.11</x:v>
+        <x:v>6180321.84</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F48" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F48" s="3" t="s">
+      <x:c r="G48" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>54021026.04</x:v>
+        <x:v>19297226.43</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>47538502.91</x:v>
+        <x:v>16981559.25</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>6482523.13</x:v>
+        <x:v>2315667.18</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>31088454.07</x:v>
+        <x:v>69126733.85</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>26384770.96</x:v>
+        <x:v>56234597.99</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>4703683.11</x:v>
+        <x:v>12892135.86</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>7032906.52</x:v>
+        <x:v>1326304.92</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F50" s="3" t="s">
+      <x:c r="G50" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s">
+      <x:c r="H50" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>60547390.45</x:v>
+        <x:v>174756154.47</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>56536432.02</x:v>
+        <x:v>143422376.01</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>4010958.43</x:v>
+        <x:v>31333778.46</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>3331134.29</x:v>
+        <x:v>62679362.12</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E51" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F51" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F51" s="3" t="s">
+      <x:c r="G51" s="3" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>105339374.68</x:v>
+        <x:v>52368087.68</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>94120731.28</x:v>
+        <x:v>46293389.51</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>11218643.4</x:v>
+        <x:v>6074698.17</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>46670.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="H52" s="3" t="s">
+      <x:c r="I52" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="I52" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J52" s="4">
-        <x:v>19621599.83</x:v>
+        <x:v>70515217.15</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>17637856.09</x:v>
+        <x:v>61080281.1</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>1983743.74</x:v>
+        <x:v>9434936.05</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>6529463.19</x:v>
+        <x:v>6108028.11</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D53" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E53" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F53" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F53" s="3" t="s">
+      <x:c r="G53" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="G53" s="3" t="s">
+      <x:c r="H53" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H53" s="3" t="s">
+      <x:c r="I53" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="I53" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J53" s="4">
-        <x:v>52038536.21</x:v>
+        <x:v>54021026.04</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>46043696.84</x:v>
+        <x:v>47538502.91</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>5994839.37</x:v>
+        <x:v>6482523.13</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>245318.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D54" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E54" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F54" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F54" s="3" t="s">
+      <x:c r="G54" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H54" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="G54" s="3" t="s">
+      <x:c r="I54" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="H54" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J54" s="4">
-        <x:v>3324582.61</x:v>
+        <x:v>31088454.07</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>2942588.07</x:v>
+        <x:v>26384770.96</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>381994.54</x:v>
+        <x:v>4703683.11</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>0</x:v>
+        <x:v>8684730.38</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>18</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H55" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="H55" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J55" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>60547390.45</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>56536432.02</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>0</x:v>
+        <x:v>4010958.43</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>35755612.26</x:v>
+        <x:v>3331134.29</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H56" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I56" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>105339374.68</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>94120731.28</x:v>
       </x:c>
       <x:c r="L56" s="4">
-        <x:v>0</x:v>
+        <x:v>11218643.4</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>3109721.88</x:v>
+        <x:v>46670.75</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G57" s="3" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H57" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G57" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H57" s="3" t="s">
+      <x:c r="I57" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>19621599.83</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>17637856.09</x:v>
       </x:c>
       <x:c r="L57" s="4">
-        <x:v>0</x:v>
+        <x:v>1983743.74</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>8316168.3</x:v>
+        <x:v>6863183.51</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G58" s="3" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>52038536.21</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>46043696.84</x:v>
       </x:c>
       <x:c r="L58" s="4">
-        <x:v>0</x:v>
+        <x:v>5994839.37</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>1003154.66</x:v>
+        <x:v>245318.73</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="G59" s="3" t="s">
+      <x:c r="H59" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="H59" s="3" t="s">
+      <x:c r="I59" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="I59" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J59" s="4">
-        <x:v>12575.22</x:v>
+        <x:v>3324582.61</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>12575.22</x:v>
+        <x:v>2942588.07</x:v>
       </x:c>
       <x:c r="L59" s="4">
-        <x:v>0</x:v>
+        <x:v>381994.54</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>2515.04</x:v>
+        <x:v>2493444.97</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E60" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F60" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F60" s="3" t="s">
+      <x:c r="G60" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
+      <x:c r="H60" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>28549.55</x:v>
+        <x:v>35755612.26</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>28554.23</x:v>
+        <x:v>3109721.88</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="H62" s="3" t="s">
+      <x:c r="I62" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>35417.27</x:v>
+        <x:v>8316168.3</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E63" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F63" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F63" s="3" t="s">
+      <x:c r="G63" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H63" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="G63" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H63" s="3" t="s">
+      <x:c r="I63" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="I63" s="3" t="s">
+      <x:c r="J63" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>1003154.66</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="O63" s="3" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>1696403.86</x:v>
+        <x:v>2515.04</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>255681.79</x:v>
+        <x:v>28549.55</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>6344367.86</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>5879856.63</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>464511.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>1175971.32</x:v>
+        <x:v>43608.43</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>3000000</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>3000000</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>1526786.88</x:v>
+        <x:v>35417.27</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>432575.71</x:v>
+        <x:v>1804340.8</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>1254108.1</x:v>
+        <x:v>3064393.56</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>803535.47</x:v>
+        <x:v>255681.79</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>6344367.86</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>5879856.63</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>0</x:v>
+        <x:v>464511.23</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>11430220.67</x:v>
+        <x:v>1328005.19</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1109643.99</x:v>
+        <x:v>1526786.88</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1227770.44</x:v>
+        <x:v>432575.71</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2166495.55</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2166495.55</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>4158053.78</x:v>
+        <x:v>1263974.61</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>2053025.34</x:v>
+        <x:v>803535.47</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>11430220.67</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>1109643.99</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>1227770.44</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>4586259.68</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>48</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>2053025.34</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>48378.43</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>2554400.33</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>2554400.33</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>1097131.19</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>4498036.86</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>3579020.85</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L83" s="4">
-        <x:v>919016.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>747666.24</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>116062.79</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>102257.97</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>13804.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>102257.96</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>20633.7</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>9</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D86" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E86" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F86" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D86" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="F86" s="3" t="s">
+      <x:c r="H86" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="G86" s="3" t="s">
+      <x:c r="I86" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="H86" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J86" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>3326894.92</x:v>
+        <x:v>48378.43</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>211091.93</x:v>
+        <x:v>1097131.19</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>4498036.86</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>3579020.85</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>0</x:v>
+        <x:v>919016.01</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>447696.18</x:v>
+        <x:v>747666.24</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>116062.79</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>102257.97</x:v>
       </x:c>
       <x:c r="L89" s="4">
-        <x:v>0</x:v>
+        <x:v>13804.82</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>3382742.35</x:v>
+        <x:v>102257.96</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>57</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>76988.16</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>76988.16</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>76988.17</x:v>
+        <x:v>20633.7</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>3301869.11</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>2641365.91</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="L91" s="4">
-        <x:v>660503.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>528273.18</x:v>
+        <x:v>3554245.01</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C92" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D92" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E92" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F92" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G92" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C92" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>2934152.98</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>1729400.01</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="L92" s="4">
-        <x:v>1204752.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>683195.42</x:v>
+        <x:v>211091.93</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>236225.35</x:v>
+        <x:v>447696.18</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>11108224.67</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>11108224.67</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>2919083.41</x:v>
+        <x:v>4369781.76</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>1805179.9</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>1444143.92</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="L95" s="4">
-        <x:v>361035.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>102835.63</x:v>
+        <x:v>76988.17</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>3301869.11</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>2641365.91</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>0</x:v>
+        <x:v>660503.2</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>90466.91</x:v>
+        <x:v>528273.18</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>2934152.98</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>1729400.01</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>0</x:v>
+        <x:v>1204752.97</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>0</x:v>
+        <x:v>826936.11</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>2894927.27</x:v>
+        <x:v>236225.35</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>0</x:v>
+        <x:v>2919083.41</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>1805179.9</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>1444143.92</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>0</x:v>
+        <x:v>361035.98</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>69921.21</x:v>
+        <x:v>319457.21</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>6344063.62</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>5075250.9</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>1268812.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>253762.55</x:v>
+        <x:v>90466.91</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>462547.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>1686492.49</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>1349193.99</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="L103" s="4">
-        <x:v>337298.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>302168.81</x:v>
+        <x:v>2894927.27</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G104" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="G104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>2568165.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>60</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>124978.63</x:v>
+        <x:v>69921.21</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>41</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>6344063.62</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>5075250.9</x:v>
       </x:c>
       <x:c r="L106" s="4">
-        <x:v>0</x:v>
+        <x:v>1268812.72</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>3779515.23</x:v>
+        <x:v>253762.55</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>60</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>1278198.64</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>1278198.64</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>678370.65</x:v>
+        <x:v>462547.49</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>1686492.49</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>1349193.99</x:v>
       </x:c>
       <x:c r="L108" s="4">
-        <x:v>0</x:v>
+        <x:v>337298.5</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>80662.36</x:v>
+        <x:v>419488.45</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>70501.69</x:v>
+        <x:v>2568165.45</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>2299007.93</x:v>
+        <x:v>124978.63</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D111" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E111" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F111" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="G111" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C111" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>524027.68</x:v>
+        <x:v>3779515.23</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="H112" s="3" t="s">
+      <x:c r="I112" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="I112" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J112" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1022558.91</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>11</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>4455672.17</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>3564345.92</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="L113" s="4">
-        <x:v>891326.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>712869.19</x:v>
+        <x:v>80662.36</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>4541491.35</x:v>
+        <x:v>70501.69</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>2252643.33</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>1769226.07</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>483417.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>374574.34</x:v>
+        <x:v>2299007.93</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>524027.68</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>9</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>1751027.29</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>1751027.29</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>87551.36</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>40</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>2700149.11</x:v>
+        <x:v>4455672.17</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>2160119.29</x:v>
+        <x:v>3564345.92</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>540029.82</x:v>
+        <x:v>891326.25</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>170666.63</x:v>
+        <x:v>712869.19</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>197699.23</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>158159.39</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="L119" s="4">
-        <x:v>39539.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>60935.65</x:v>
+        <x:v>5232010.9</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>613368.62</x:v>
+        <x:v>2252643.33</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>262948.28</x:v>
+        <x:v>1769226.07</x:v>
       </x:c>
       <x:c r="L120" s="4">
-        <x:v>350420.34</x:v>
+        <x:v>483417.26</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>52589.66</x:v>
+        <x:v>374574.34</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="H121" s="3" t="s">
+      <x:c r="I121" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="I121" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J121" s="4">
-        <x:v>449732.75</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>343183.53</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="L121" s="4">
-        <x:v>106549.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>108935.95</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>20</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="G122" s="3" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F122" s="3" t="s">
+      <x:c r="I122" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="G122" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J122" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>97392.41</x:v>
+        <x:v>87551.36</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>6</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D123" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E123" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F123" s="3" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H123" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C123" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F123" s="3" t="s">
+      <x:c r="I123" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="G123" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J123" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>2700149.11</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>2160119.29</x:v>
       </x:c>
       <x:c r="L123" s="4">
-        <x:v>0</x:v>
+        <x:v>540029.82</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>114403.85</x:v>
+        <x:v>494684.52</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C124" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D124" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E124" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F124" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G124" s="3" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H124" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C124" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F124" s="3" t="s">
+      <x:c r="I124" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="G124" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J124" s="4">
-        <x:v>767394.32</x:v>
+        <x:v>197699.23</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>605906.91</x:v>
+        <x:v>158159.39</x:v>
       </x:c>
       <x:c r="L124" s="4">
-        <x:v>161487.41</x:v>
+        <x:v>39539.84</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>309625.12</x:v>
+        <x:v>60935.65</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D125" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E125" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F125" s="3" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G125" s="3" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H125" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C125" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F125" s="3" t="s">
+      <x:c r="I125" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="G125" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J125" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>613368.62</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>262948.28</x:v>
       </x:c>
       <x:c r="L125" s="4">
-        <x:v>0</x:v>
+        <x:v>350420.34</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>755756.17</x:v>
+        <x:v>52589.66</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C126" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D126" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E126" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F126" s="3" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="G126" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C126" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F126" s="3" t="s">
+      <x:c r="H126" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="G126" s="3" t="s">
+      <x:c r="I126" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="H126" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J126" s="4">
-        <x:v>0</x:v>
+        <x:v>449732.75</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>0</x:v>
+        <x:v>343183.53</x:v>
       </x:c>
       <x:c r="L126" s="4">
-        <x:v>0</x:v>
+        <x:v>106549.22</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>0</x:v>
+        <x:v>108935.95</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D127" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E127" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F127" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="G127" s="3" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H127" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C127" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F127" s="3" t="s">
+      <x:c r="I127" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="G127" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J127" s="4">
-        <x:v>853380.53</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>682704.41</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="L127" s="4">
-        <x:v>170676.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>136540.88</x:v>
+        <x:v>97392.41</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D128" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E128" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F128" s="3" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="G128" s="3" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H128" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F128" s="3" t="s">
+      <x:c r="I128" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="G128" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J128" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>79258.8</x:v>
+        <x:v>114403.85</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H129" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="H129" s="3" t="s">
+      <x:c r="I129" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="I129" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J129" s="4">
-        <x:v>2618572.51</x:v>
+        <x:v>767394.32</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>1891003.31</x:v>
+        <x:v>605906.91</x:v>
       </x:c>
       <x:c r="L129" s="4">
-        <x:v>727569.2</x:v>
+        <x:v>161487.41</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>629008.76</x:v>
+        <x:v>309625.12</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>11593322.71</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>11593322.71</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>62251.48</x:v>
+        <x:v>755756.17</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>837572.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>3005755.36</x:v>
+        <x:v>853380.53</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>2374847.31</x:v>
+        <x:v>682704.41</x:v>
       </x:c>
       <x:c r="L132" s="4">
-        <x:v>630908.05</x:v>
+        <x:v>170676.12</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>474969.46</x:v>
+        <x:v>136540.88</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>79258.81</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>79258.81</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>2862374.4</x:v>
+        <x:v>79258.8</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>60</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>2618572.51</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>1891003.31</x:v>
       </x:c>
       <x:c r="L134" s="4">
-        <x:v>0</x:v>
+        <x:v>727569.2</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>165411.43</x:v>
+        <x:v>629008.76</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>1652715.4</x:v>
+        <x:v>62251.48</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>65246.84</x:v>
+        <x:v>880897.24</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>2001269.77</x:v>
+        <x:v>3005755.36</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>1601015.81</x:v>
+        <x:v>2374847.31</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>400253.96</x:v>
+        <x:v>630908.05</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>117362.78</x:v>
+        <x:v>474969.46</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>1116848.1</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>917134.92</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="L138" s="4">
-        <x:v>199713.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>48197.44</x:v>
+        <x:v>2862374.4</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>1471046.25</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>1176837.01</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="L139" s="4">
-        <x:v>294209.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>30465.63</x:v>
+        <x:v>165411.43</x:v>
       </x:c>
       <x:c r="N139" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>94005.72</x:v>
+        <x:v>1652715.4</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H141" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="H141" s="3" t="s">
+      <x:c r="I141" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="I141" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J141" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>0</x:v>
+        <x:v>65246.84</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>2001269.77</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>1601015.81</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>0</x:v>
+        <x:v>400253.96</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>5391056.33</x:v>
+        <x:v>423774.64</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D143" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E143" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F143" s="3" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="G143" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C143" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F143" s="3" t="s">
+      <x:c r="H143" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="G143" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H143" s="3" t="s">
+      <x:c r="I143" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="I143" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J143" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>1116848.1</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>917134.92</x:v>
       </x:c>
       <x:c r="L143" s="4">
-        <x:v>0</x:v>
+        <x:v>199713.18</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>80343.56</x:v>
+        <x:v>48197.44</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C144" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D144" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E144" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F144" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C144" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F144" s="3" t="s">
+      <x:c r="G144" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="G144" s="3" t="s">
+      <x:c r="H144" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="H144" s="3" t="s">
+      <x:c r="I144" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="I144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J144" s="4">
-        <x:v>1915699.79</x:v>
+        <x:v>1471046.25</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>1526557.81</x:v>
+        <x:v>1176837.01</x:v>
       </x:c>
       <x:c r="L144" s="4">
-        <x:v>389141.98</x:v>
+        <x:v>294209.24</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>76327.89</x:v>
+        <x:v>30465.63</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D145" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E145" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F145" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C145" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F145" s="3" t="s">
+      <x:c r="G145" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="G145" s="3" t="s">
+      <x:c r="H145" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="H145" s="3" t="s">
+      <x:c r="I145" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="I145" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J145" s="4">
-        <x:v>2268767.63</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>1815014.11</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="L145" s="4">
-        <x:v>453753.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>90750.7</x:v>
+        <x:v>94005.72</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C146" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D146" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F146" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C146" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F146" s="3" t="s">
+      <x:c r="G146" s="3" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>148757.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>3338697.2</x:v>
+        <x:v>5391056.33</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>623236.65</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>220418.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>80343.56</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1915699.79</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1526557.81</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>0</x:v>
+        <x:v>389141.98</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>94343.25</x:v>
+        <x:v>76327.89</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>4413131.19</x:v>
+        <x:v>2268767.63</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>3530481.91</x:v>
+        <x:v>1815014.11</x:v>
       </x:c>
       <x:c r="L150" s="4">
-        <x:v>882649.28</x:v>
+        <x:v>453753.52</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>0</x:v>
+        <x:v>90750.7</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>1131856.48</x:v>
+        <x:v>148757.32</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>0</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>0</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>0</x:v>
+        <x:v>3338697.2</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>623236.65</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>0</x:v>
+        <x:v>220418.74</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>77222.82</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>3438860.86</x:v>
+        <x:v>94343.25</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>4413131.19</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>3530481.91</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>0</x:v>
+        <x:v>882649.28</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>293378.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>4270921.57</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>3481085.79</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>789835.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>174054.29</x:v>
+        <x:v>1131856.48</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>327397.38</x:v>
+        <x:v>77222.82</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>40</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>1213678.06</x:v>
+        <x:v>4622232.68</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>4453689.7</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>3562951.75</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="L160" s="4">
-        <x:v>890737.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>0</x:v>
+        <x:v>293378.95</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="G161" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C161" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F161" s="3" t="s">
+      <x:c r="H161" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="G161" s="3" t="s">
+      <x:c r="I161" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="H161" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J161" s="4">
-        <x:v>1750374.07</x:v>
+        <x:v>4270921.57</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>1400299.26</x:v>
+        <x:v>3481085.79</x:v>
       </x:c>
       <x:c r="L161" s="4">
-        <x:v>350074.81</x:v>
+        <x:v>789835.78</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>507808.03</x:v>
+        <x:v>174054.29</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C162" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D162" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E162" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F162" s="3" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="G162" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="I162" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C162" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J162" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>2542358.05</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>2542310.4</x:v>
       </x:c>
       <x:c r="L162" s="4">
-        <x:v>0</x:v>
+        <x:v>47.65</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>848316.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="G163" s="3" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="H163" s="3" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>68225.67</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>47</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E164" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F164" s="3" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="G164" s="3" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C164" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F164" s="3" t="s">
+      <x:c r="I164" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="G164" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>2065256.49</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>1651018.65</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="L164" s="4">
-        <x:v>414237.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>138064.96</x:v>
+        <x:v>327397.38</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>728158.33</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>387677.74</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="L165" s="4">
-        <x:v>340480.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>21746.06</x:v>
+        <x:v>4061426.69</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>18</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C166" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D166" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E166" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F166" s="3" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="G166" s="3" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="H166" s="3" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="I166" s="3" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
+        <x:v>4453689.7</x:v>
+      </x:c>
+      <x:c r="K166" s="4">
+        <x:v>3562951.75</x:v>
+      </x:c>
+      <x:c r="L166" s="4">
+        <x:v>890737.95</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N166" s="5">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="O166" s="3" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D167" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E167" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F167" s="3" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="I167" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C167" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>2066654.43</x:v>
+        <x:v>1750374.07</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>1776913.56</x:v>
+        <x:v>1400299.26</x:v>
       </x:c>
       <x:c r="L167" s="4">
-        <x:v>289740.87</x:v>
+        <x:v>350074.81</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>371055.24</x:v>
+        <x:v>507808.03</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C168" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D168" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E168" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F168" s="3" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="G168" s="3" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H168" s="3" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="I168" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C168" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J168" s="4">
-        <x:v>1884992.92</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>1725475.92</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="L168" s="4">
-        <x:v>159517</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>965065.41</x:v>
+        <x:v>848316.27</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>479648.42</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>383729.55</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="L169" s="4">
-        <x:v>95918.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>144389.7</x:v>
+        <x:v>68225.67</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D170" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E170" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F170" s="3" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="G170" s="3" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H170" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C170" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F170" s="3" t="s">
+      <x:c r="I170" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="G170" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J170" s="4">
-        <x:v>602654.81</x:v>
+        <x:v>2065256.49</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>442977.61</x:v>
+        <x:v>1651018.65</x:v>
       </x:c>
       <x:c r="L170" s="4">
-        <x:v>159677.2</x:v>
+        <x:v>414237.84</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>88595.52</x:v>
+        <x:v>138064.96</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>18</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D171" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E171" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F171" s="3" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="G171" s="3" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="H171" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C171" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F171" s="3" t="s">
+      <x:c r="I171" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="G171" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J171" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>728158.33</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>387677.74</x:v>
       </x:c>
       <x:c r="L171" s="4">
-        <x:v>0</x:v>
+        <x:v>340480.59</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>5075040.61</x:v>
+        <x:v>27567.11</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>756026.25</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>600302.32</x:v>
       </x:c>
       <x:c r="L172" s="4">
-        <x:v>0</x:v>
+        <x:v>155723.93</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>600302.31</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>446.76</x:v>
+        <x:v>2066654.43</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>446.76</x:v>
+        <x:v>1776913.56</x:v>
       </x:c>
       <x:c r="L173" s="4">
-        <x:v>0</x:v>
+        <x:v>289740.87</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>446.77</x:v>
+        <x:v>371055.24</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>3737011.83</x:v>
+        <x:v>1884992.92</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>2989609.46</x:v>
+        <x:v>1725475.92</x:v>
       </x:c>
       <x:c r="L174" s="4">
-        <x:v>747402.37</x:v>
+        <x:v>159517</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>681917.81</x:v>
+        <x:v>965065.41</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>479648.42</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>383729.55</x:v>
       </x:c>
       <x:c r="L175" s="4">
-        <x:v>0</x:v>
+        <x:v>95918.87</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>175886.53</x:v>
+        <x:v>144389.7</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>2474559.32</x:v>
+        <x:v>602654.81</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>1390702.34</x:v>
+        <x:v>442977.61</x:v>
       </x:c>
       <x:c r="L176" s="4">
-        <x:v>1083856.98</x:v>
+        <x:v>159677.2</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>396440.13</x:v>
+        <x:v>88595.52</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>363153.24</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>277926</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="L177" s="4">
-        <x:v>85227.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>65855.01</x:v>
+        <x:v>6526870.68</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>222531.61</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>189153.04</x:v>
+        <x:v>446.77</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>3737011.83</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>2989609.46</x:v>
       </x:c>
       <x:c r="L180" s="4">
-        <x:v>0</x:v>
+        <x:v>747402.37</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>681917.81</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>1423298.16</x:v>
+        <x:v>175886.53</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>5302095.56</x:v>
+        <x:v>2474559.32</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>4241676.45</x:v>
+        <x:v>1390702.34</x:v>
       </x:c>
       <x:c r="L182" s="4">
-        <x:v>1060419.11</x:v>
+        <x:v>1083856.98</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>848335.29</x:v>
+        <x:v>396440.13</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>363153.24</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>277926</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>0</x:v>
+        <x:v>85227.24</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>234290.24</x:v>
+        <x:v>65855.01</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C184" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D184" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E184" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F184" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C184" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>134944.65</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>96587.02</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>0</x:v>
+        <x:v>222531.61</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>128312.38</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>89954.75</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="L185" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>0</x:v>
+        <x:v>189153.04</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D186" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E186" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F186" s="3" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="G186" s="3" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>0</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>54</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D187" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E187" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F187" s="3" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="G187" s="3" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="H187" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C187" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F187" s="3" t="s">
+      <x:c r="I187" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="G187" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J187" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>263980.57</x:v>
+        <x:v>1423298.16</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C188" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D188" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E188" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F188" s="3" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="G188" s="3" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H188" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C188" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F188" s="3" t="s">
+      <x:c r="I188" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="G188" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J188" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>5302095.56</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>4241676.45</x:v>
       </x:c>
       <x:c r="L188" s="4">
-        <x:v>0</x:v>
+        <x:v>1060419.11</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>42827.89</x:v>
+        <x:v>848335.29</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D189" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E189" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F189" s="3" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="G189" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H189" s="3" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="I189" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C189" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J189" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>57566.48</x:v>
+        <x:v>234290.24</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>134944.65</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>96587.02</x:v>
       </x:c>
       <x:c r="L190" s="4">
-        <x:v>0</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D191" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E191" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F191" s="3" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="G191" s="3" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="H191" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="C191" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>23749587.26</x:v>
+        <x:v>128312.38</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>16308841.58</x:v>
+        <x:v>89954.75</x:v>
       </x:c>
       <x:c r="L191" s="4">
-        <x:v>7440745.68</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>2032748.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>6</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>1993671.73</x:v>
+        <x:v>112429.7</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>68016866.4</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>51012649.79</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="L193" s="4">
-        <x:v>17004216.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>0</x:v>
+        <x:v>263980.57</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="H194" s="3" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="I194" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="G194" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J194" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>586719.1</x:v>
+        <x:v>42827.89</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D195" s="3" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>20000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>20000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>6000000</x:v>
+        <x:v>101004.66</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>15000000</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>15000000</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>4500000</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>61</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>23749587.26</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>16308841.58</x:v>
       </x:c>
       <x:c r="L197" s="4">
-        <x:v>0</x:v>
+        <x:v>7440745.68</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>226603.9</x:v>
+        <x:v>2032748.31</x:v>
       </x:c>
       <x:c r="N197" s="5">
-        <x:v>36</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>773</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="J198" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>130499.21</x:v>
+        <x:v>1993671.73</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="I199" s="3" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="J199" s="4">
+        <x:v>68016866.4</x:v>
+      </x:c>
+      <x:c r="K199" s="4">
+        <x:v>51012649.79</x:v>
+      </x:c>
+      <x:c r="L199" s="4">
+        <x:v>17004216.61</x:v>
+      </x:c>
+      <x:c r="M199" s="4">
+        <x:v>5101264.98</x:v>
+      </x:c>
+      <x:c r="N199" s="5">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O199" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:15">
+      <x:c r="A200" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E200" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="I199" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J199" s="4">
+      <x:c r="H200" s="3" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="I200" s="3" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="J200" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="K200" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="L200" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M200" s="4">
+        <x:v>586719.1</x:v>
+      </x:c>
+      <x:c r="N200" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O200" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:15">
+      <x:c r="A201" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D201" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E201" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F201" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="G201" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H201" s="3" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I201" s="3" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="J201" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="K201" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="L201" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M201" s="4">
+        <x:v>6000000</x:v>
+      </x:c>
+      <x:c r="N201" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O201" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:15">
+      <x:c r="A202" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D202" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E202" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F202" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="G202" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H202" s="3" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="I202" s="3" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="J202" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="K202" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="L202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M202" s="4">
+        <x:v>4500000</x:v>
+      </x:c>
+      <x:c r="N202" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O202" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:15">
+      <x:c r="A203" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="G203" s="3" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="H203" s="3" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="I203" s="3" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="J203" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="K203" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
+        <x:v>311860.14</x:v>
+      </x:c>
+      <x:c r="N203" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O203" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:15">
+      <x:c r="A204" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C204" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D204" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E204" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F204" s="3" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="G204" s="3" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="H204" s="3" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="I204" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="J204" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="K204" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="L204" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M204" s="4">
+        <x:v>322892.65</x:v>
+      </x:c>
+      <x:c r="N204" s="5">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="O204" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:15">
+      <x:c r="A205" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D205" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E205" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F205" s="3" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="G205" s="3" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="H205" s="3" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="I205" s="3" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="J205" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="K199" s="4">
+      <x:c r="K205" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="L199" s="4">
-[...2 lines deleted...]
-      <x:c r="M199" s="4">
+      <x:c r="L205" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
         <x:v>267162.19</x:v>
       </x:c>
-      <x:c r="N199" s="5">
+      <x:c r="N205" s="5">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="O199" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>787</x:v>
+      <x:c r="O205" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="207" spans="1:15">
+      <x:c r="A207" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:15">
+      <x:c r="A208" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:15">
+      <x:c r="A209" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:15">
+      <x:c r="A210" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:15">
+      <x:c r="A211" s="0" t="s">
+        <x:v>812</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A200:J200"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A205:J205"/>
+    <x:mergeCell ref="A206:J206"/>
+    <x:mergeCell ref="A207:J207"/>
+    <x:mergeCell ref="A208:J208"/>
+    <x:mergeCell ref="A209:J209"/>
+    <x:mergeCell ref="A210:J210"/>
+    <x:mergeCell ref="A211:J211"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>