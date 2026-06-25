--- v1 (2026-06-25)
+++ v2 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce5d55d69c44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82127ab56b2c45cda7a94db5432de352.psmdcp" Id="Re8b3bf3ef3584bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2423d7c8b16444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf8a40ce86d7409cbc855cdce6ab4379.psmdcp" Id="R851feb0b445b42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>