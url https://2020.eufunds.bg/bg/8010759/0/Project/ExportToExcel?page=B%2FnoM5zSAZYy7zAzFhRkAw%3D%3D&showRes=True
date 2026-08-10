--- v2 (2026-06-25)
+++ v3 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2423d7c8b16444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf8a40ce86d7409cbc855cdce6ab4379.psmdcp" Id="R851feb0b445b42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b1099d61ba4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c89bb034ba4dd7a9a7f234d29e5ede.psmdcp" Id="R9ba515989b4a46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -100,75 +100,90 @@
   <x:si>
     <x:t>Местонахождение</x:t>
   </x:si>
   <x:si>
     <x:t>Обща стойност</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Собствено съфинансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Продължителност (месеци)</x:t>
   </x:si>
   <x:si>
     <x:t>Статус на изпълнение на договора/заповедта за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16FFPR002 Програма "Околна среда" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>000225011 "ВиК" ООД, гр. Кърджали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Компания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публично правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кърджали, 6600, гр. Кърджали, бул. "България", 88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали (BG425)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в Агломерация Крумовград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (от дата на стартиране)</x:t>
+  </x:si>
+  <x:si>
     <x:t>103002253 "Водоснабдяване и канализация - Варна" ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>Компания</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Варна, 9010, ул. "Прилеп" №33</x:t>
   </x:si>
   <x:si>
     <x:t>Варна (BG331)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, доизграждане и реконструкция на водоснабдителни, канализационни системи и ПСОВ за агломерациите Девня и Долни Чифлик“</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>204219357 "Водоснабдяване и Канализация Добрич" АД</x:t>
   </x:si>
   <x:si>
     <x:t>Акционерно дружество АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул."Трети март" №59</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич (BG332)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-7.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане/доизграждане/реконструкция на водоснабдителни и канализационни
 системи, вкл. и пречиствателна станция за отпадъчни води в агломерация Генерал Тошево</x:t>
   </x:si>
   <x:si>
     <x:t>830166530 "Водоснабдяване и канализация" ЕООД - гр. Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично дружество с ограничена отговорност ЕООД</x:t>
@@ -301,153 +316,153 @@
   <x:si>
     <x:t>гр.Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ДР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. Чаталджа 60</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРБ 2028-2033 г. за Дунавски район</x:t>
   </x:si>
   <x:si>
     <x:t>115756766 Басейнова дирекция "Източнобеломорски район"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, ул. Янко Сакъзов 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПУРБ за ИБР - четвърти цикъл 2028-2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пловдив, 4000, ул. Янко Сакъзов 35</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-4.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН за ИБР - трети цикъл 2028-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-1.004-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>103776654 Басейнова дирекция "Черноморски район"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. "Александър Дякович" № 33</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения в Черноморски район за басейново управление на водите за периода 2028-2033 г.</x:t>
   </x:si>
   <x:si>
     <x:t>101619985 Басейнова дирекция „Западнобеломорски район“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, бул. "Св. Димитър Солунски" №66</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на План за управление на риска от наводнения на Западнобеломорски район за басейново управление за периода 2028 - 2033 г.</x:t>
   </x:si>
   <x:si>
     <x:t>101619985 Басейнова дирекция Западнобеломорски район</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за актуализиране на ПУРБ на Западнобеломорски район 2028-2033</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 БЪЛГАРСКО ЕКОЛОГИЧНО ДРУЖЕСТВО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. „Васил Левски“, номер 17</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Нисово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Нисово, общ. Иваново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Кошов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Кривня (общ.Провадия)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кривня, общ. Провадия</x:t>
   </x:si>
   <x:si>
     <x:t>с.Нейково (общ.Котел)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в м. "Коилото", с. Нейково, общ. Котел</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания в площадка в с. Кошов, общ. Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване състоянието на защитени видове птици Черен лешояд (А079 Aegypius monachus), Кръстат орел (А404 Aquila heliaca), Белоглав лешояд (А078 Gyps fulvus), Египетски лешояд (А077 Neophron percnopterus) чрез извършване на подхранвания на площадка в с. Нейково, общ. Котел</x:t>
   </x:si>
   <x:si>
     <x:t>817040128 ВиК ООД, гр. Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, бул. ТРЕТИ МАРТ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и модернизация на ВиК мрежи и съоръжения в област
 Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>815123415 ВОДОСНАБДЯВАНЕ  и  КАНАЛИЗАЦИЯ -  ВИДИН ЕООД</x:t>
@@ -509,160 +524,160 @@
   <x:si>
     <x:t>BG16FFPR002-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия на "ВиК" АД, Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>812115210 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>Еднолично акционерно дружество ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8002, ж.к. Победа, ул. Ген. Владимир Вазов, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран воден проект за област Бургас - фаза 2</x:t>
   </x:si>
   <x:si>
-    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
-[...29 lines deleted...]
-    <x:t>България, гр.Пловдив, 4006, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
+    <x:t>115010670 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4006, гр. Пловдив, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив (BG421)</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>България, гр.Пловдив, 4006, гр. Пловдив, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Доизграждане и реконструкция на водоснабдителни и канализационни системи в обособена
 територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България – Етап ІІ“</x:t>
   </x:si>
   <x:si>
+    <x:t>126004284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ул. Сакар №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура в област Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832046330 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1220, РОЖЕН, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доизграждане и реконструкция на ПСОВ, водоснабдителни и канализационни системи в обособената територия, обслужвана от „ВиК“ ЕООД - София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115010670 Водоснабдяване и канализация ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4006, район р-н Източен, бул. 6-ТИ СЕПТЕМВРИ No 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-7.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане/ доизграждане/ реконструкция на водоснабдителни и канализационни системи, включително и ПСОВ за агломерации между 5 000 и 10 000 екв. ж. в обособената територия, обслужвана от „ВиК” ЕООД, гр. Пловдив, България</x:t>
+  </x:si>
+  <x:si>
     <x:t>824106518 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД, гр. Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. САН СТЕФАНО, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Плевен (BG314)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция на ВиК мрежата и съоръженията в агломерация "Плевен" и Реконструкция и доизграждане на ВиК мрежата и съоръженията в агломерация "Кнежа"</x:t>
   </x:si>
   <x:si>
     <x:t>104055066 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЙОВКОВЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, ул. "Пейо Крачолов Яворов" №30</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура за обособената територия, обслужвана от "Водоснабдяване и канализация Йовковци" ООД</x:t>
   </x:si>
   <x:si>
+    <x:t>835014989 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Търговище, 7700, бул. 29-ТИ ЯНУАРИ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Търговище (BG334)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-1.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
+  </x:si>
+  <x:si>
     <x:t>823073638 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, кв. ВАРОШ ул. СРЕДЕЦ   11</x:t>
   </x:si>
   <x:si>
     <x:t>Перник (BG414)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” ООД, гр. Перник - фаза 2</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Изграждане на ВиК инфраструктура за обособена територия обслужвана от "ВиК" ООД, Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>837068284 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ-ШУМЕН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ПЛ. ВОЙН, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за подобряване на водния сектор на обособена територия обслужвана от ВиК Шумен - фаза 2.</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. Пиротска №171А</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен (BG31),Северен централен (BG32),Североизточен (BG33),Югоизточен (BG34),Югозападен (BG41),Южен централен (BG42)</x:t>
   </x:si>
@@ -745,689 +760,719 @@
     <x:t>с.Ичера</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002058 "Сините камъни - Гребенец", землище на с. Ичера, община Сливен.</x:t>
   </x:si>
   <x:si>
     <x:t>121148188 ДИРЕКЦИЯ ПРИРОДЕН ПАРК "ВРАЧАНСКИ БАЛКАН"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, м. КОПАНА МОГИЛА-РАЗКЛОНА ЗА С.ПАВОЛЧЕ</x:t>
   </x:si>
   <x:si>
     <x:t>с.Челопек</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на природозащитното състояние на лешоядни видове птици в изпълнение на мярка 70 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Специална защитена зона BG0002053 "Врачански Балкан", землище на с. Челопек, община Враца.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, бул. "Цар Борис III" №136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Югоизточен (BG34),Южен централен (BG42),Югозападен (BG41)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мониторинг на популацията на вида кафява мечка</x:t>
+  </x:si>
+  <x:si>
     <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО, бул. ЦАР БОРИС ТРЕТИ, номер 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Оптимизиране на инфраструктурата от мрежи (с места за наблюдение) за прилагане на схемите за мониторинг на горски екосистеми в страната</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул."Цар Борис III" №136, п.к.251</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ МОНИТОРИНГА НА КАЧЕСТВОТО НА АТМОСФЕРНИЯ ВЪЗДУХ НА НАЦИОНАЛНО НИВО</x:t>
   </x:si>
   <x:si>
-    <x:t>831901762 Изпълнителна агенция по околна среда</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000695317 Министерство на здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>София-Град (BG411),Бургас (BG341),Плевен (BG314),Пловдив (BG421),Стара Загора (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на системата за контрол на качеството на питейните води.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Оказване на консултантска подкрепа от Европейската инвестиционна банка по Приоритет 1 „Води“, Приоритет 2 „Отпадъци“ и Приоритет 3 „Биологично разнообразие“ на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки, анализи и проучвания по програмите за околна среда</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигураяване на  възнаграждения на необходимите човешки ресурси, ангажирани с управлението и изпълнението на  Програма "Околна среда" 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. Княгиня Мария Луиза № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Материално-техническа осигуреност и информационни технологии в подкрепа реализиране на дейностите на ПОС 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на техническа помощ за повишаване на административния капацитет на  бенефициенти, служители на УО, заинтересовани страни, както и осигуряване на дейности свързани с изпълнение, наблюдение и контрол на ПОС 2021-2027 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-6.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на техническа помощ  за управление и изпълнение на ПОС 2021-2027 г. и приключване на ОПОС 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княгиня Мария Луиза" №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за  комуникация и видимост на ПОС 2021-2027 г. в периода 2024 - 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция Оперативна програма "Околна среда", отдел "Координация, комуникация и технически помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Бул. "Мария Луиза" 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Разходи за възнаграждения на човешките ресурси, участващи в управлението и изпълнението на Програма "Околна среда" 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Дирекция „Национална служба за защита на природата“, отдел „Натура 2000“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Функционално обезпечаване на органите за управление на мрежата Натура 2000</x:t>
   </x:si>
   <x:si>
     <x:t>121229811 НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, Бул. "Витоша" № 31-33</x:t>
   </x:si>
   <x:si>
+    <x:t>с.Ивански</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002038 „Провадийско-Роякско плато“ -  област Шумен, общ. Шумен, с. Ивански.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Чупрене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002002 „Западен Балкан“ - област Видин, общ. Чупрене, с. Чупрене“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Брезница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002126 "Пирин буфер" - област Благоевград, общ. Гоце Делчев, с. Брезница.</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Снежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002044 „Камчийска планина“ - област Бургас, общ. Руен, с. Снежа.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Чупрене</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>гр.Девин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002063 “Западни-Родопи“ - област Смолян, община Девин, гр. Девин.</x:t>
   </x:si>
   <x:si>
-    <x:t>с.Ивански</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>с.Гургулица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване състоянието на Черния лешояд (А079 Aegypius monachus), чрез извършване на подхранване в площадка в защитена зона BG0002013 „Студен кладенец“ - област Кърджали, общ. Момчилград, с. Гургулица.</x:t>
   </x:si>
   <x:si>
     <x:t>121399226 Национално сдружение на общините в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, Голаш №23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модели за оптимизиране на процеса на управление на битовите отпадъци от общините в България</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за рехабилитация и модернизация на Зоопарк Стара Загора</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-2.004-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане капацитета и модернизация на Компостираща инсталация с цел организиране на разделното събиране на биоразградими отпадъци от населението на община Стара Загора и тяхното третиране чрез компостиране</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-3.007-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000056764 ОБЩИНА АЙТОС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, ул. ЦАР ОСВОБОДИТЕЛ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Техническа помощ за инвестиции в  Зоопарк гр. Айтос" по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“  на Програма „Околна среда“ 2021-2027 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 Община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. "Акад. Николай Хайтов" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване на вторичното разпрашаване и замърсяване на въздуха в община Асеновград, чрез създаване на зелена инфраструктура в градска среда.</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев - Македончето" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Благоевград</x:t>
+    <x:t>BG16FFPR002-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление на територията на община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Зелени мерки в градска среда - Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.002-0001</x:t>
-[...14 lines deleted...]
-    <x:t>Техническа помощ за инвестиции в зоологическата градина в Благоевград</x:t>
+    <x:t>000614856 ОБЩИНА БОРИНО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Борино, 4824, ул."Христо Ботев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Борино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>""Укрепване на свлачищен участък в кв.4, с.Борино, с идентификационен № SML 05.05462-01", общ. Борино, обл. Смолян“ и "Укрепване на свлачищен участък в кв.20, с.Борино, с идентификационен № SML 05.05462-02", общ. Борино, обл. Смолян“"</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ботевград,Правец,Етрополе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО – Ботевград“</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8000, ул. "Александровска" № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на зелени мерки за по-чист въздух на територията на община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Намаляване на замърсяването на атмосферния въздух с фини прахови частици в населените места на Община Бургас - II</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>Камено</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка 1 на Регионално депо „Братово – Запад“</x:t>
   </x:si>
   <x:si>
-    <x:t>000056814 Община Бургас</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000530493 ОБЩИНА БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 7100, ул. ЕКЗАРХ ЙОСИФ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Бяла (обл.Русе),Полски Тръмбеш,Две могили,Опака,Ценово,Борово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за нуждите на РСУО за Регион Борово (Бяла, Област Русе)</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Варна</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Велико Търново, 5000, площад "Майка България" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Велико Търново, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на инсталацията за компостиране за разделно събрани биоразградими БО на РСУО Велико Търново,  по процедура BG 16FFPR002-2.004 „Мерки за изграждане, разширяване и/или надграждане на общински/регионални системи за разделно събиране и рециклиране на биоразградими отпадъци-втора“ на ПОС 2021– 2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133634 Община Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велико Търново, 5000, пл. "МАЙКА БЪЛГАРИЯ", № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Рекултивация на клетка 1 от регионална система за управление на отпадъците в регион Велико Търново, в землището на с. Шереметя, община Велико Търново"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-4.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на свлачища на територията на община Велико Търново</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Прилагане на нов подход за подобряване качеството на въздуха на територията на град Велико Търново“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Велико Търново, 5000, площад "Майка България" № 2</x:t>
-[...35 lines deleted...]
-    <x:t>„Надграждане на инсталацията за компостиране за разделно събрани биоразградими БО на РСУО Велико Търново,  по процедура BG 16FFPR002-2.004 „Мерки за изграждане, разширяване и/или надграждане на общински/регионални системи за разделно събиране и рециклиране на биоразградими отпадъци-втора“ на ПОС 2021– 2027 г.“</x:t>
+    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Видин, 3700, пл. БДИНЦИ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Видин,Кула</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на компостираща инсталация за разделно събрани битови биоразградими отпадъци, находяща се на територията на РДНО-Видин, за нуждите на общините Видин и Кула</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Община Видин</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. Бдинци № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване качеството на атмосферния въздух на територията на община Видин чрез изграждане на зелена инфраструктура“</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 ОБЩИНА ВИДИН</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>България, гр.Видин, 3700, пл. "Бдинци" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>ЗА ПО-ЧИСТ ВЪЗДУХ В ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Враца, 3000, ул. "Стефанаки Савов" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на клетка 1.1. и клетка 1.2. на Регионално депо за неопасни отпадъци за общините Враца и Мездра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193115 Община Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелена Враца – мисията е възможна!</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Враца, 3000, ул. "СТЕФАНАКИ САВОВ", № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Враца – чист и зелен град</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 Община Враца</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000215630 Община Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, пл. Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоологическа градина - Габрово“ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Община Горна Оряховица</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Горна Оряховица, 5100, площад "Георги Измирлиев" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Горна Оряховица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух в община Горна Оряховица, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Горна Оряховица</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Намаляване замърсяването на въздуха в община Горна Оряховица чрез реализиране на зелена инфраструктура в градска среда</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Горна Оряховица, 5100, площад "Георги Измирлиев" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024745 Община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАНА, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на клетка 1 към регионално депо за неопасни отпадъци - община Гоце Делчев"</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич-град</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за развитие и инвестиции в Център за защита на природата и животните - град Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич-град,Добричка,Крушари</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0016</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Град Добрич, Добричка и Крушари“</x:t>
   </x:si>
   <x:si>
+    <x:t>000614895 ОБЩИНА ДЕВИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Девин, 4800, гр. Девин, ул. „Дружба” № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Девин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Природосъобразни мерки за превенция и управление на риска от наводнения в община Девин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000903533 Община Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелени мерки за подобряване качеството на въздуха в община Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. "Г.С.Раковски" №15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци за община Димитровград по Програма „Околна среда“ 2021-2027 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903533 община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.Раковски №15</x:t>
   </x:si>
   <x:si>
-    <x:t>Димитровград</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>За по-чист въздух в община Димитровград</x:t>
   </x:si>
   <x:si>
-    <x:t>000903533 Община Димитровград</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000903533 ОБЩИНА ДИМИТРОВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. Г.С.РАКОВСКИ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоокът Димитровград“, гр. Димитровград по процедура за директно предоставяне на безвъзмездна финансова помощ „Техническа помощ за инвестиции в зоологически градини“ по Приоритетна ос 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г.“.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000093517 ОБЩИНА ДОЛНИ ЧИФЛИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долни чифлик, 9120, пл. ТИЧА 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Долни чифлик,гр.Провадия,гр.Дългопол,с.Аврен (общ.Аврен)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Провадия на територията на общините Долни Чифлик, Провадия, Дългопол и Аврен“</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 ОБЩИНА ДРЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. БАЧО КИРО, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0014</x:t>
@@ -1459,78 +1504,78 @@
   <x:si>
     <x:t>Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Каспичан“.</x:t>
   </x:si>
   <x:si>
     <x:t>000193243 ОБЩИНА КНЕЖА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кнежа, 5835, ул. МАРИН БОЕВ, номер 69</x:t>
   </x:si>
   <x:si>
     <x:t>Кнежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Техническа помощ за инвестиции в зоопарк "Гергана", Община Кнежа"</x:t>
   </x:si>
   <x:si>
+    <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кърджали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Кърджали, Джебел, Кирково, Ардино, Крумовград, Черноочене, Момчилград и Ивайловград"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000235920 Община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Кърджали, общ. Кърджали“</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Кърджали, Джебел, Кирково, Ардино, Крумовград, Черноочене, Момчилград и Ивайловград"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000235920 ОБЩИНА КЪРДЖАЛИ
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"За по-чист въздух в община Кърджали!"</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл. ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил</x:t>
   </x:si>
   <x:si>
@@ -1542,120 +1587,150 @@
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>000413814 ОБЩИНА ЛЕВСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Левски, 5900, Бул. "България" № 58</x:t>
   </x:si>
   <x:si>
     <x:t>Левски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци на територията на община Левски</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. Търговска № 22</x:t>
   </x:si>
   <x:si>
+    <x:t>Ловеч,Летница,Угърчин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоопарк Ловеч</x:t>
   </x:si>
   <x:si>
-    <x:t>Ловеч,Летница,Угърчин</x:t>
-[...5 lines deleted...]
-    <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци за общините Ловеч, Летница и Угърчин</x:t>
+    <x:t>BG16FFPR002-5.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух в община Ловеч, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. "Търговкса" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане/надграждане на зелената инфраструктура за намаляване на вторичното разпрашаване в градска среда в регулационните граници на урбанизираните територии на гр. Ловеч, община Ловеч“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.001-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Луковит, 5770, ул. Възраждане № 73</x:t>
   </x:si>
   <x:si>
     <x:t>Луковит,Роман,Тетевен,Ябланица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране на зелени и биоразградими отпадъци от населението на общините: Луковит, Тетевен, Ябланица и Роман и изграждане на инсталация за компостиране с аеробно био-стабилизиране в биореактор и компостни редове</x:t>
   </x:si>
   <x:si>
+    <x:t>000614984 ОБЩИНА МАДАН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Мадан, 4900, ул. ОБЕДИНЕНИЕ, номер 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мадан</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Укрепване на коритото на р. Маданска в гр. Мадан, с цел превенция и управление на риска от наводнения"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 Община Монтана</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Монтана, 3400, ул. Извора № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелена инфраструктура в градска среда - град Монтана</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Монтана, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Монтана</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за подобряване качеството на въздуха в община Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Монтана, 3400, ул. Извора № 1</x:t>
-[...5 lines deleted...]
-    <x:t>Зелена инфраструктура в градска среда - град Монтана</x:t>
+    <x:t>000615043 Община Неделино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Неделино, 4990, Ул. "Александър Стамболийски" № 104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неделино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УКРЕПВАНЕ НА СВЛАЧИЩЕ № SML 18.32559-01 НА ТЕРИТОРИЯТА НА ОБЩИНА НЕДЕЛИНО</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 Община Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. Еделвайс № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Несебър е за по-чист въздух</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-0001</x:t>
   </x:si>
@@ -1698,301 +1773,332 @@
   <x:si>
     <x:t>BG16FFPR002-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на регионална система за разделно събиране и рециклиране на биоразградими отпадъци на територията на РСУО-Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоокът Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Община Пазарджик</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 ОБЩИНА ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пазарджик, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Пазарджик</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул. "България" №2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на зелени мерки за намаляване вторичното разпрашаване в градска среда с цел осигуряване на по-чист въздух на територията на гр. Пазарджик</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Пазарджик, 4400, бул. България №2</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000351743 ОБЩИНА ПАНАГЮРИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Панагюрище, 4500, пл. 20-ти април 13</x:t>
   </x:si>
   <x:si>
     <x:t>Панагюрище,Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Разширение и надграждане на система за разделно събиране и компостиране на биоразградимите отпадъци на общините Панагюрище и Стрелча“</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Перник, 2300, пл. „Св. Иван Рилски”, № 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>За по-чист въздух  в община Перник, чрез подмяна на отоплителните уреди на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000386751 Община Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, пл. "Свети Иван Рилски"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване качеството на атмосферния въздух в община Перник чрез прилагане на зелени мерки“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Перник, 2303, пл. "Св. Иван Рилски" №1а</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">НАДГРАЖДАНЕ НА ИНСТАЛАЦИЯТА ЗА КОМПОСТИРАНЕ, ЧАСТ ОТ РДНО- ПЕРНИК,  ВЪВ ВРЪЗКА С КАНДИДАТСТВАНЕТО НА ОБЩИНА ПЕРНИК ПО ПРОЦЕДУРА BG 16FFPR002-2.004
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Община Перник</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000024916 ОБЩИНА ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетки № 3 и № 2 от Регионално депо за неопасни и инертни отпадъци на община Петрич</x:t>
   </x:si>
   <x:si>
+    <x:t>000413974 Община Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Плевен</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в Зоологическа градина „Зоопарк „КАЙЛЪКА-ПЛЕВЕН““ , финансиран по  Програма „Околна среда“ 2021-2027 г., процедура „Техническа помощ за инвестиции в зоологически градини“</x:t>
   </x:si>
   <x:si>
-    <x:t>000413974 Община Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. "Възраздане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на съществуваща общинска инсталация за компостиране с подобряване/модернизация на технологията за рециклиране на разделно събрани биоразградими битови отпадъци“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>България, гр.Плевен, 5800, гр. Плевен, пл. Възраждане №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на гр. Плевен чрез изграждане на зелена инфраструктура за намаляване на вторичното разпрашаване в градска среда</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.003-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зeлени мерки за подобряване качеството на въздуха в град Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-3.007-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическaта градинa на територията на Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4400, пл. „Ст. Стамболов“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване на качеството на атмосферен въздух в община Пловдив, чрез намаляване на емисиите от ФПЧ10 от битовото отопление – фаза 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-5.003-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Раковски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на клетка № 1 и № 2 от регионално депо за неопасни отпадъци, с.Шишманци</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на зона с ниски емисии от транспорт на територията на Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 ОБЩИНА РАЗГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Разград, 7200, бул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>Разград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Разград</x:t>
   </x:si>
   <x:si>
+    <x:t>000615075 ОБЩИНА РУДОЗЕМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Рудозем, 4960, бул. БЪЛГАРИЯ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рудозем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Мерки за превенция и управление на риска от наводнения на територията на Община Рудозем – р. Арда, преминаваща в централната градска част на гр. Рудозем
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Русе</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Русе</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух на територията на Община Русе чрез изпълнението на мерки за озеленяване в градска среда (междублокови пространства)</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Русе, 7000, пл. Свобода № 6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ, номер 34</x:t>
   </x:si>
   <x:si>
     <x:t>Самоков,Ихтиман,Костенец,Долна баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране и надграждане на системите за рециклиране на битови биоразградими отпадъци в РСУО Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000903825 Община Свиленград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Свиленград, 6500, бул. България 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Свиленград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддържане проводимостта на р.Марица в регулацията на гр. Свиленград в участъка от Ж.П. моста до Стария мост</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 ОБЩИНА СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на общинска инсталация за компостиране на разделно събрани зелени и биоразградими отпадъци на територията на община Силистра, включително изграждане на общинска система за разделно събиране и рециклиране на биоразградими отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Смолян</x:t>
   </x:si>
@@ -2079,101 +2185,101 @@
   <x:si>
     <x:t>000903939 ОБЩИНА ХАРМАНЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Рекултивация на клетка 1 на Регионално депо за неопасни отпадъци за общините Харманли, Маджарово, Любимец, Тополовград, Симеоновград, Стамболово и Свиленград“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Надграждане на капацитета на компостираща инсталация за разделно събрани биоразградими битови отпадъци за община Харманли“</x:t>
   </x:si>
   <x:si>
+    <x:t>000903946 Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, пл. "Общински" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за разделно събиране на битови биоразградими отпадъци и надграждане на компостираща инсталация находяща се на територията на РЦТНО, землище на с. Гарваново, община Хасково</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Хасково</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа рекултивация на Клетка 1 (нова) от Регионален център за третиране на неопасни отпадъци в землището на с. Гарваново, Община Хасково</x:t>
   </x:si>
   <x:si>
-    <x:t>000903946 Община Хасково</x:t>
+    <x:t>BG16FFPR002-2.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа рекултивация на клетка 1(стара) в Регионален център за третиране на неопасни отпадъци в ПИ 000521, землището на с.Гарваново, Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина гр. Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, пл. "Общински"  № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Хасково</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, N1</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-5.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на зелени мерки в градската среда за намаляване на вторичното разпрашаване на територията на община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 Община Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на система за разделно събиране и рециклиране на биоразградими отпадъци в Община Червен бряг“</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 ОБЩИНА ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
@@ -2181,120 +2287,120 @@
   <x:si>
     <x:t>гр.Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за разделно събиране и оползотворяване на зелени и биоразградими отпадъци за РСУО Добрич на територията на община Шабла.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 54, 55 и 56 от Националната рамка за приоритетни действия (НРПД) за Натура 2000 на територията на Община Шабла.</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 Община Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. "Славянски" № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-5.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.007-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническа помощ за инвестиции в зоологическа градина „Зоопарк „Кьошковете“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. "Славянски" 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен,Нови пазар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-2.003-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на компостираща инсталация за биоразградими отпадъци за нуждите на РСУО - Шумен, която обслужва общините Шумен и Нови пазар“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-5.008-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Индивидуална концепция с проектна идея за намаляване на вторичното разпрашаване, чрез прилагане на зелени мерки, на територията на град Шумен“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, бул. „Славянски“ № 17</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>102093591 СДРУЖЕНИЕ "АСОЦИАЦИЯ НА ЕКОЛОЗИТЕ ОТ ОБЩИНИТЕ В БЪЛГАРИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1336, ж.к. Люлин 6, бл. 624, вх. Г, ет. 8, ап. 126</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Национална мрежа на експерти по качество на атмосферния въздух</x:t>
   </x:si>
   <x:si>
     <x:t>121244539 Сдружение "Българско дружество за защита на птиците"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, ж.к. Яворов бл. 71, вх. 4, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Маджарово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подпомагане на популациите на египетски, черен и белоглав лешояд чрез предоставяне на допълнителни подхранвания на площадка за подхранване в защитена зона "Маджарово"(BG0002014)</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Стари чал</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.011-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване състоянието на египетски лешояд, черен лешояд и белоглав лешояд чрез извършване на подхранвания на площадка "Стари чал" в защитена зона "Студен кладенец" (BG0002013)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подпомагане на популациите на египетски, черен и белоглав лешояд чрез предоставяне на допълнителни подхранвания на площадка за подхранване в защитена зона "Маджарово"(BG0002014)</x:t>
   </x:si>
   <x:si>
     <x:t>201616805 СЕВЕРНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул. БОДРА СМЯНА, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Северен централен (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Северноцентрално държавно предприятие.</x:t>
   </x:si>
   <x:si>
     <x:t>201617476 СЕВЕРОЗАПАДНО  ДЪРЖАВНО  ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, бул. ХРИСТО БОТЕВ, номер 2, ет. 3</x:t>
   </x:si>
@@ -2323,126 +2429,126 @@
   <x:si>
     <x:t>Изпълнение на мерки 46 и 48 от Националната рамка за приоритетни действия за НАТУРА 2000 на територията на Североизточно държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен (BG31),Югозападен (BG41),Северен централен (BG32),Югоизточен (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Cottus gobio (Главоч) и Misgurnus fossilis  (Виюн) чрез увеличаване на запасите в подходящи местообитания</x:t>
   </x:si>
   <x:si>
+    <x:t>000696327 Столична община</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Московска 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подмяна на отоплителните устройства в домакинствата за по-чист въздух!</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА, номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>Столична</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-3.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за инвестиции в зоологическа градина София</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
     <x:t>София-Град (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-1.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура в Столична община – Фаза II</x:t>
   </x:si>
   <x:si>
-    <x:t>000696327 Столична община</x:t>
-[...8 lines deleted...]
-    <x:t>Подмяна на отоплителните устройства в домакинствата за по-чист въздух!</x:t>
+    <x:t>България, гр.София, 1000, ул. "Московска" 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-5.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Зелени мерки за по-чист въздух в Столична община</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Московска. номер 33</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.София</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR002-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура в Столична община – етап II</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. "Московска" 33</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>203740812 Фонд мениджър на финансови инструменти в България ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Алабин № 38</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Финансови инструменти по приоритет "Води" на ПОС 2021-2027</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Финансови инструменти по приоритет "Отпадъци" на ПОС 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 ЮГОЗАПАДНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул. "Зора",  № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Югозападен (BG41),Северозападен (BG31),Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки 46, 47, 48 и 49 и 74 (част I) от Националната рамка за приоритетни действия за НАТУРА 2000 в Югозападна България.</x:t>
   </x:si>
   <x:si>
     <x:t>201617654 ЮГОИЗТОЧНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, ОРЕШАК, номер 15А</x:t>
   </x:si>
   <x:si>
     <x:t>Югоизточен (BG34)</x:t>
   </x:si>
@@ -2899,51 +3005,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O212"/>
+  <x:dimension ref="A1:O219"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -3135,1708 +3241,1708 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>29743290.33</x:v>
+        <x:v>14542130.87</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>26174095.49</x:v>
+        <x:v>12797075.16</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>3569194.84</x:v>
+        <x:v>1745055.71</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E23" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="3" t="s">
+      <x:c r="G23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>17650918.06</x:v>
+        <x:v>29743290.33</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>15532807.9</x:v>
+        <x:v>26174095.49</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>2118110.16</x:v>
+        <x:v>3569194.84</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E24" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="3" t="s">
+      <x:c r="G24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
+      <x:c r="H24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>14540804.34</x:v>
+        <x:v>17650918.06</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>12795907.79</x:v>
+        <x:v>15532807.9</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>1744896.55</x:v>
+        <x:v>2118110.16</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>54253510.27</x:v>
+        <x:v>14540804.34</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>47743089.02</x:v>
+        <x:v>12795907.79</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>6510421.25</x:v>
+        <x:v>1744896.55</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D26" s="3" t="s">
+      <x:c r="G26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E26" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="3" t="s">
+      <x:c r="H26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G26" s="3" t="s">
+      <x:c r="I26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="H26" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J26" s="4">
-        <x:v>12609376.3</x:v>
+        <x:v>54253510.27</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>5049920.12</x:v>
+        <x:v>47743089.02</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>7559456.18</x:v>
+        <x:v>6510421.25</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>1770340.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>5819687.09</x:v>
+        <x:v>12609376.3</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>5819687.09</x:v>
+        <x:v>5049920.12</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>0</x:v>
+        <x:v>7559456.18</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>2152738.49</x:v>
+        <x:v>1770340.29</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>1344217.08</x:v>
+        <x:v>5819687.09</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>496147.74</x:v>
+        <x:v>2152738.49</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>767040.01</x:v>
+        <x:v>1344217.08</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>153408</x:v>
+        <x:v>503309.41</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>2732634.63</x:v>
+        <x:v>767040.01</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>989609.47</x:v>
+        <x:v>153408</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D31" s="3" t="s">
+      <x:c r="G31" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E31" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="3" t="s">
+      <x:c r="H31" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G31" s="3" t="s">
+      <x:c r="I31" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H31" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>389757.8</x:v>
+        <x:v>2732634.63</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>261480.8</x:v>
+        <x:v>989609.47</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>1278217.88</x:v>
+        <x:v>389757.8</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>276609.6</x:v>
+        <x:v>261480.8</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>892220.96</x:v>
+        <x:v>1278217.88</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>178444.19</x:v>
+        <x:v>276609.6</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>1128423.61</x:v>
+        <x:v>892220.96</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>260223.95</x:v>
+        <x:v>178444.19</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>1278200</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>1278200</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>255640</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>510096.25</x:v>
+        <x:v>1128423.61</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>102019.25</x:v>
+        <x:v>260223.95</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>444271.6</x:v>
+        <x:v>510096.25</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>88854.32</x:v>
+        <x:v>102019.25</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>634998.08</x:v>
+        <x:v>444271.6</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>126999.62</x:v>
+        <x:v>88854.32</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H39" s="3" t="s">
+      <x:c r="I39" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J39" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>142012.96</x:v>
+        <x:v>634998.08</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>126999.62</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>28402.59</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>41894.92</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>32771863.97</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>29137464.26</x:v>
+        <x:v>142012.96</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>3634399.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>249788.05</x:v>
+        <x:v>13492.33</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>5645222.02</x:v>
+        <x:v>32771863.97</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>5134329.42</x:v>
+        <x:v>29137464.26</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>510892.6</x:v>
+        <x:v>3634399.71</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>3106469.68</x:v>
+        <x:v>249788.05</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>20</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>34461502.98</x:v>
+        <x:v>5645222.02</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>28861508.75</x:v>
+        <x:v>5134329.42</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>5599994.23</x:v>
+        <x:v>510892.6</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>20695339.29</x:v>
+        <x:v>3106469.68</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>25987349.97</x:v>
+        <x:v>34461502.98</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>22349120.95</x:v>
+        <x:v>28861508.75</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>3638229.02</x:v>
+        <x:v>5599994.23</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>6180321.84</x:v>
+        <x:v>21249061.08</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>19297226.43</x:v>
+        <x:v>25987349.97</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>16981559.25</x:v>
+        <x:v>22349120.95</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>2315667.18</x:v>
+        <x:v>3638229.02</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>6180321.84</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>69126733.85</x:v>
+        <x:v>19297226.43</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>56234597.99</x:v>
+        <x:v>16981559.25</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>12892135.86</x:v>
+        <x:v>2315667.18</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>1326304.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>174756154.47</x:v>
+        <x:v>69126733.85</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>143422376.01</x:v>
+        <x:v>56234597.99</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>31333778.46</x:v>
+        <x:v>12892135.86</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>62679362.12</x:v>
+        <x:v>1326304.92</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>52368087.68</x:v>
+        <x:v>174756154.47</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>46293389.51</x:v>
+        <x:v>143422376.01</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>6074698.17</x:v>
+        <x:v>31333778.46</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>0</x:v>
+        <x:v>62679362.12</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I52" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J52" s="4">
+        <x:v>31088454.07</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>26384770.96</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>4703683.11</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>8684730.38</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
         <x:v>66</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>54021026.04</x:v>
+        <x:v>52368087.68</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>47538502.91</x:v>
+        <x:v>46293389.51</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>6482523.13</x:v>
+        <x:v>6074698.17</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>31088454.07</x:v>
+        <x:v>70515217.15</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>26384770.96</x:v>
+        <x:v>61080281.1</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>4703683.11</x:v>
+        <x:v>9434936.05</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>8684730.38</x:v>
+        <x:v>6108028.11</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>60547390.45</x:v>
+        <x:v>54021026.04</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>56536432.02</x:v>
+        <x:v>47538502.91</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>4010958.43</x:v>
+        <x:v>6482523.13</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3331134.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>105339374.68</x:v>
+        <x:v>60547390.45</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>94120731.28</x:v>
+        <x:v>56536432.02</x:v>
       </x:c>
       <x:c r="L56" s="4">
-        <x:v>11218643.4</x:v>
+        <x:v>4010958.43</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>46670.75</x:v>
+        <x:v>3331134.29</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>19621599.83</x:v>
+        <x:v>105339374.68</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>17637856.09</x:v>
+        <x:v>94120731.28</x:v>
       </x:c>
       <x:c r="L57" s="4">
-        <x:v>1983743.74</x:v>
+        <x:v>11218643.4</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>6863183.51</x:v>
+        <x:v>46670.75</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
@@ -4874,6970 +4980,7299 @@
       <x:c r="B59" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>3324582.61</x:v>
+        <x:v>19621599.83</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>2942588.07</x:v>
+        <x:v>17637856.09</x:v>
       </x:c>
       <x:c r="L59" s="4">
-        <x:v>381994.54</x:v>
+        <x:v>1983743.74</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>2493444.97</x:v>
+        <x:v>6863183.51</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>3324582.61</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>83497245.05</x:v>
+        <x:v>2942588.07</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>0</x:v>
+        <x:v>381994.54</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>35755612.26</x:v>
+        <x:v>2493444.97</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>38391399.05</x:v>
+        <x:v>83497245.05</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>3109721.88</x:v>
+        <x:v>35755612.26</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>18662153.66</x:v>
+        <x:v>38391399.05</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>8316168.3</x:v>
+        <x:v>3109721.88</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1003154.65</x:v>
+        <x:v>18662153.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1003154.66</x:v>
+        <x:v>11867940.53</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H64" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="H64" s="3" t="s">
+      <x:c r="I64" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="I64" s="3" t="s">
+      <x:c r="J64" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>1003154.65</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>1003154.66</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="O64" s="3" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>142747.76</x:v>
+        <x:v>12575.22</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>28549.55</x:v>
+        <x:v>2515.04</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>142771.15</x:v>
+        <x:v>142747.76</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>43608.43</x:v>
+        <x:v>28549.55</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>142347.18</x:v>
+        <x:v>142771.15</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>35417.27</x:v>
+        <x:v>43608.43</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>2403071.84</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>2403071.84</x:v>
+        <x:v>142347.18</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>1804340.8</x:v>
+        <x:v>35417.27</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>4942733.7</x:v>
+        <x:v>817989.04</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>3064393.56</x:v>
+        <x:v>255681.79</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>817989.04</x:v>
+        <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>255681.79</x:v>
+        <x:v>1899016.74</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>6344367.86</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>5879856.63</x:v>
+        <x:v>4942733.7</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>464511.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>1328005.19</x:v>
+        <x:v>3064393.56</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>3000000</x:v>
+        <x:v>6344367.86</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3000000</x:v>
+        <x:v>5879856.63</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>0</x:v>
+        <x:v>464511.23</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1526786.88</x:v>
+        <x:v>2591707.3</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>1849663.83</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>432575.71</x:v>
+        <x:v>1994989.02</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>2166495.55</x:v>
+        <x:v>1849663.83</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>1263974.61</x:v>
+        <x:v>462102.42</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>1314895.47</x:v>
+        <x:v>11430220.65</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>803535.47</x:v>
+        <x:v>11430220.67</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>1031009.04</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>11430220.65</x:v>
+        <x:v>1031009.04</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>11430220.67</x:v>
+        <x:v>1267423.76</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>2497906.26</x:v>
+        <x:v>1314895.47</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>1109643.99</x:v>
+        <x:v>843865.83</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>2351942.65</x:v>
+        <x:v>2497906.26</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>1227770.44</x:v>
+        <x:v>1140328.67</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>9748495.52</x:v>
+        <x:v>2351942.65</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>4586259.68</x:v>
+        <x:v>1635233.39</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>2161079.3</x:v>
+        <x:v>9748495.52</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>2053025.34</x:v>
+        <x:v>6034106.56</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>142886.36</x:v>
+        <x:v>2161079.3</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>2053025.34</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>5595.58</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J84" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K84" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>4662.98</x:v>
+        <x:v>5595.58</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>142903.24</x:v>
+        <x:v>142886.36</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>48378.43</x:v>
+        <x:v>4662.98</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>2103599.42</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>2103599.42</x:v>
+        <x:v>142903.24</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>1097131.19</x:v>
+        <x:v>51170.58</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H88" s="3" t="s">
+      <x:c r="I88" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>4498036.86</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>3579020.85</x:v>
+        <x:v>2103599.42</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>919016.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>747666.24</x:v>
+        <x:v>1097131.19</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>116062.79</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>102257.97</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>13804.82</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>102257.96</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D90" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E90" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F90" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G90" s="3" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>4498036.86</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>20633.69</x:v>
+        <x:v>3579020.85</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>0</x:v>
+        <x:v>919016.01</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>20633.7</x:v>
+        <x:v>747666.24</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D91" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E91" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F91" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D91" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="F91" s="3" t="s">
+      <x:c r="G91" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="G91" s="3" t="s">
+      <x:c r="H91" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="H91" s="3" t="s">
+      <x:c r="I91" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="I91" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J91" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>13998666.11</x:v>
+        <x:v>20633.69</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>3554245.01</x:v>
+        <x:v>20633.7</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>60</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>2479863.14</x:v>
+        <x:v>13998666.11</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>211091.93</x:v>
+        <x:v>3572651.52</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>873141.16</x:v>
+        <x:v>2479863.14</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>447696.18</x:v>
+        <x:v>583071.4</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>11108224.67</x:v>
+        <x:v>76988.16</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>4369781.76</x:v>
+        <x:v>76988.17</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>57</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D95" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E95" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F95" s="3" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G95" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="s">
+      <x:c r="H95" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I95" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>11108224.67</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>4369781.76</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D95" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D96" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E96" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F96" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>3301869.11</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>2641365.91</x:v>
+        <x:v>873141.16</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>660503.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>528273.18</x:v>
+        <x:v>447696.18</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>2934152.98</x:v>
+        <x:v>494808.74</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>1729400.01</x:v>
+        <x:v>470385.65</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>1204752.97</x:v>
+        <x:v>24423.09</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>826936.11</x:v>
+        <x:v>94077.13</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>24</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>3301869.11</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>3215267.92</x:v>
+        <x:v>2641365.91</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>0</x:v>
+        <x:v>660503.2</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>236225.35</x:v>
+        <x:v>528273.18</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>13112137.75</x:v>
+        <x:v>3215267.92</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>2919083.41</x:v>
+        <x:v>236225.35</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>1805179.9</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>1444143.92</x:v>
+        <x:v>13112137.75</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>361035.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>319457.21</x:v>
+        <x:v>2919083.41</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>2934152.98</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>90466.9</x:v>
+        <x:v>1729400.01</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>0</x:v>
+        <x:v>1204752.97</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>90466.91</x:v>
+        <x:v>1120395.7</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>1805179.9</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>1766186.62</x:v>
+        <x:v>1444143.92</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>0</x:v>
+        <x:v>361035.98</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>432307.05</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>13153959.86</x:v>
+        <x:v>90466.9</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>2894927.27</x:v>
+        <x:v>90466.91</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>1931510.96</x:v>
+        <x:v>13153959.86</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>0</x:v>
+        <x:v>3060649.98</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="G105" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>6344063.62</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>1398424.2</x:v>
+        <x:v>5075250.9</x:v>
       </x:c>
       <x:c r="L105" s="4">
-        <x:v>0</x:v>
+        <x:v>1268812.72</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>69921.21</x:v>
+        <x:v>253762.55</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>6344063.62</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>5075250.9</x:v>
+        <x:v>1398424.2</x:v>
       </x:c>
       <x:c r="L106" s="4">
-        <x:v>1268812.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>253762.55</x:v>
+        <x:v>69921.21</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>578184.36</x:v>
+        <x:v>1931510.96</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>462547.49</x:v>
+        <x:v>386302.19</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>1686492.49</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>1349193.99</x:v>
+        <x:v>1766186.62</x:v>
       </x:c>
       <x:c r="L108" s="4">
-        <x:v>337298.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>419488.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1686492.49</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>11990916.11</x:v>
+        <x:v>1349193.99</x:v>
       </x:c>
       <x:c r="L109" s="4">
-        <x:v>0</x:v>
+        <x:v>337298.5</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>2568165.45</x:v>
+        <x:v>419488.45</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>2499572.54</x:v>
+        <x:v>578184.36</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>124978.63</x:v>
+        <x:v>462547.49</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>12309228.02</x:v>
+        <x:v>11990916.11</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>3779515.23</x:v>
+        <x:v>3695337</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>1278198.64</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>1022558.91</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C113" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F113" s="3" t="s">
+      <x:c r="G113" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="G113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>80662.37</x:v>
+        <x:v>12309228.02</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>80662.36</x:v>
+        <x:v>3779515.23</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>1410033.77</x:v>
+        <x:v>2499572.54</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>70501.69</x:v>
+        <x:v>124978.63</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>9775311.79</x:v>
+        <x:v>80662.37</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>2299007.93</x:v>
+        <x:v>80662.36</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>60</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>915227.74</x:v>
+        <x:v>9775311.79</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>524027.68</x:v>
+        <x:v>2299007.93</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>1410033.77</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>74905.56</x:v>
+        <x:v>70501.69</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>4455672.17</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>3564345.92</x:v>
+        <x:v>915227.74</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>891326.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>712869.19</x:v>
+        <x:v>524027.68</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>8184980.75</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>5232010.9</x:v>
+        <x:v>74905.56</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>60</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>2252643.33</x:v>
+        <x:v>4455672.17</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>1769226.07</x:v>
+        <x:v>3564345.92</x:v>
       </x:c>
       <x:c r="L120" s="4">
-        <x:v>483417.26</x:v>
+        <x:v>891326.25</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>374574.34</x:v>
+        <x:v>712869.19</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>769005.19</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>755805.19</x:v>
       </x:c>
       <x:c r="L121" s="4">
-        <x:v>0</x:v>
+        <x:v>13200</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>96523.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>9</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J122" s="4">
         <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="K122" s="4">
         <x:v>1751027.29</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>87551.36</x:v>
+        <x:v>350205.45</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="G123" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>2700149.11</x:v>
+        <x:v>2252643.33</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>2160119.29</x:v>
+        <x:v>1769226.07</x:v>
       </x:c>
       <x:c r="L123" s="4">
-        <x:v>540029.82</x:v>
+        <x:v>483417.26</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>494684.52</x:v>
+        <x:v>374574.34</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>197699.23</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>158159.39</x:v>
+        <x:v>8184980.75</x:v>
       </x:c>
       <x:c r="L124" s="4">
-        <x:v>39539.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>60935.65</x:v>
+        <x:v>5232010.9</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>613368.62</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>262948.28</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="L125" s="4">
-        <x:v>350420.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>52589.66</x:v>
+        <x:v>96523.73</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>449732.75</x:v>
+        <x:v>2469970.17</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>343183.53</x:v>
+        <x:v>1975976.15</x:v>
       </x:c>
       <x:c r="L126" s="4">
-        <x:v>106549.22</x:v>
+        <x:v>493994.02</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>108935.95</x:v>
+        <x:v>494684.52</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>197699.23</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>97392.44</x:v>
+        <x:v>158159.39</x:v>
       </x:c>
       <x:c r="L127" s="4">
-        <x:v>0</x:v>
+        <x:v>39539.84</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>97392.41</x:v>
+        <x:v>60935.65</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>6</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>613368.62</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>2288077.01</x:v>
+        <x:v>262948.28</x:v>
       </x:c>
       <x:c r="L128" s="4">
-        <x:v>0</x:v>
+        <x:v>350420.34</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>114403.85</x:v>
+        <x:v>52589.66</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>767394.32</x:v>
+        <x:v>449732.75</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>605906.91</x:v>
+        <x:v>343183.53</x:v>
       </x:c>
       <x:c r="L129" s="4">
-        <x:v>161487.41</x:v>
+        <x:v>106549.22</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>309625.12</x:v>
+        <x:v>108935.95</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>11593322.71</x:v>
+        <x:v>97392.44</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>755756.17</x:v>
+        <x:v>97392.41</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>60</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>0</x:v>
+        <x:v>572374.36</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>0</x:v>
+        <x:v>454395.23</x:v>
       </x:c>
       <x:c r="L131" s="4">
-        <x:v>0</x:v>
+        <x:v>117979.13</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>0</x:v>
+        <x:v>454395.22</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>853380.53</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>682704.41</x:v>
+        <x:v>2288077.01</x:v>
       </x:c>
       <x:c r="L132" s="4">
-        <x:v>170676.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>136540.88</x:v>
+        <x:v>114403.85</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>15</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H133" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="H133" s="3" t="s">
+      <x:c r="I133" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="I133" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J133" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>11571775.14</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>79258.81</x:v>
+        <x:v>11571775.14</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>79258.8</x:v>
+        <x:v>755756.17</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>11</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>2618572.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>1891003.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L134" s="4">
-        <x:v>727569.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>629008.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>853380.53</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>1245029.62</x:v>
+        <x:v>682704.41</x:v>
       </x:c>
       <x:c r="L135" s="4">
-        <x:v>0</x:v>
+        <x:v>170676.12</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>62251.48</x:v>
+        <x:v>259711.55</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>2618572.51</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>13413071.74</x:v>
+        <x:v>1891003.31</x:v>
       </x:c>
       <x:c r="L136" s="4">
-        <x:v>0</x:v>
+        <x:v>727569.2</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>880897.24</x:v>
+        <x:v>629008.76</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>3005755.36</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>2374847.31</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>630908.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>474969.46</x:v>
+        <x:v>90499.93</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>30</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>11092679.1</x:v>
+        <x:v>13413071.74</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>2862374.4</x:v>
+        <x:v>880897.24</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>1924844.78</x:v>
+        <x:v>1245029.62</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>165411.43</x:v>
+        <x:v>92346.12</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>3005755.36</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>4739020.28</x:v>
+        <x:v>2374847.31</x:v>
       </x:c>
       <x:c r="L140" s="4">
-        <x:v>0</x:v>
+        <x:v>630908.05</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>1652715.4</x:v>
+        <x:v>474969.46</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>981379.4</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>1025444.02</x:v>
+        <x:v>756098.43</x:v>
       </x:c>
       <x:c r="L141" s="4">
-        <x:v>0</x:v>
+        <x:v>225280.97</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>65246.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>2001269.77</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>1601015.81</x:v>
+        <x:v>1924844.78</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>400253.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>423774.64</x:v>
+        <x:v>454138.15</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>1116848.1</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>917134.92</x:v>
+        <x:v>11092679.1</x:v>
       </x:c>
       <x:c r="L143" s="4">
-        <x:v>199713.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>48197.44</x:v>
+        <x:v>2862374.4</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>1471046.25</x:v>
+        <x:v>439710.52</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>1176837.01</x:v>
+        <x:v>439710.52</x:v>
       </x:c>
       <x:c r="L144" s="4">
-        <x:v>294209.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>30465.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>94005.71</x:v>
+        <x:v>4739020.28</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>94005.72</x:v>
+        <x:v>1652715.4</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C146" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D146" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F146" s="3" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="G146" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C146" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>2115308.95</x:v>
+        <x:v>1025444.02</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>0</x:v>
+        <x:v>65246.84</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>2001269.77</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>24899486.67</x:v>
+        <x:v>1601015.81</x:v>
       </x:c>
       <x:c r="L147" s="4">
-        <x:v>0</x:v>
+        <x:v>400253.96</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>5391056.33</x:v>
+        <x:v>579035.24</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>1116848.1</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>80343.55</x:v>
+        <x:v>917134.92</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>0</x:v>
+        <x:v>199713.18</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>80343.56</x:v>
+        <x:v>211013.71</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>1915699.79</x:v>
+        <x:v>1471046.25</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>1526557.81</x:v>
+        <x:v>1176837.01</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>389141.98</x:v>
+        <x:v>294209.24</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>76327.89</x:v>
+        <x:v>30465.63</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>2268767.63</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>1815014.11</x:v>
+        <x:v>94005.71</x:v>
       </x:c>
       <x:c r="L150" s="4">
-        <x:v>453753.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>90750.7</x:v>
+        <x:v>94005.72</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>2975146.32</x:v>
+        <x:v>24899486.67</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>148757.32</x:v>
+        <x:v>5989993.97</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="G152" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="G152" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>15935299.17</x:v>
+        <x:v>80343.55</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>3338697.2</x:v>
+        <x:v>80343.56</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>623236.65</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>2115308.95</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>220418.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>402817.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1915699.79</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>70736.92</x:v>
+        <x:v>1526557.81</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>0</x:v>
+        <x:v>389141.98</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>94343.25</x:v>
+        <x:v>76327.89</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>4413131.19</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>3530481.91</x:v>
+        <x:v>15935299.17</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>882649.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>0</x:v>
+        <x:v>3338697.2</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>15087551.1</x:v>
+        <x:v>2975146.32</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>1131856.48</x:v>
+        <x:v>148757.32</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>0</x:v>
+        <x:v>2268767.63</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>0</x:v>
+        <x:v>1815014.11</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>0</x:v>
+        <x:v>453753.52</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>0</x:v>
+        <x:v>90750.7</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>623236.65</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>77222.81</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="L158" s="4">
-        <x:v>0</x:v>
+        <x:v>220418.74</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>77222.82</x:v>
+        <x:v>402817.91</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>14353093.85</x:v>
+        <x:v>15087551.1</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>4622232.68</x:v>
+        <x:v>1131856.48</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>5498908.9</x:v>
+        <x:v>70736.92</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>293378.95</x:v>
+        <x:v>94343.25</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>4270921.57</x:v>
+        <x:v>4413131.19</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>3481085.79</x:v>
+        <x:v>3530481.91</x:v>
       </x:c>
       <x:c r="L161" s="4">
-        <x:v>789835.78</x:v>
+        <x:v>882649.28</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>174054.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>2542358.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>2542310.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L162" s="4">
-        <x:v>47.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>5498908.9</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>97131.14</x:v>
+        <x:v>293378.95</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>10</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>1431564.92</x:v>
+        <x:v>77222.81</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>327397.38</x:v>
+        <x:v>77222.82</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>40</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>18795245.71</x:v>
+        <x:v>14353093.85</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>4061426.69</x:v>
+        <x:v>5815744.35</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>4453689.7</x:v>
+        <x:v>4270921.57</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>3562951.75</x:v>
+        <x:v>3481085.79</x:v>
       </x:c>
       <x:c r="L166" s="4">
-        <x:v>890737.95</x:v>
+        <x:v>789835.78</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>0</x:v>
+        <x:v>174054.29</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>1750374.07</x:v>
+        <x:v>2542358.05</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>1400299.26</x:v>
+        <x:v>2542310.4</x:v>
       </x:c>
       <x:c r="L167" s="4">
-        <x:v>350074.81</x:v>
+        <x:v>47.65</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>507808.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>10410632.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>848316.27</x:v>
+        <x:v>97131.14</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>60</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>755680.92</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>1364513.43</x:v>
+        <x:v>755680.92</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>68225.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J170" s="4">
-        <x:v>2065256.49</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>1651018.65</x:v>
+        <x:v>18795245.71</x:v>
       </x:c>
       <x:c r="L170" s="4">
-        <x:v>414237.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>138064.96</x:v>
+        <x:v>4192279.74</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>728158.33</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>387677.74</x:v>
+        <x:v>1431564.92</x:v>
       </x:c>
       <x:c r="L171" s="4">
-        <x:v>340480.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>27567.11</x:v>
+        <x:v>327397.38</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>756026.25</x:v>
+        <x:v>4453689.7</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>600302.32</x:v>
+        <x:v>3562951.75</x:v>
       </x:c>
       <x:c r="L172" s="4">
-        <x:v>155723.93</x:v>
+        <x:v>890737.95</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>600302.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>2066654.43</x:v>
+        <x:v>1167659.97</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>1776913.56</x:v>
+        <x:v>1135067.97</x:v>
       </x:c>
       <x:c r="L173" s="4">
-        <x:v>289740.87</x:v>
+        <x:v>32592</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>371055.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>1884992.92</x:v>
+        <x:v>1750374.07</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>1725475.92</x:v>
+        <x:v>1400299.26</x:v>
       </x:c>
       <x:c r="L174" s="4">
-        <x:v>159517</x:v>
+        <x:v>350074.81</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>965065.41</x:v>
+        <x:v>507808.03</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>479648.42</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>383729.55</x:v>
+        <x:v>10410632.27</x:v>
       </x:c>
       <x:c r="L175" s="4">
-        <x:v>95918.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>144389.7</x:v>
+        <x:v>1176269.12</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C176" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D176" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E176" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F176" s="3" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="G176" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C176" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>602654.81</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>442977.61</x:v>
+        <x:v>1364513.43</x:v>
       </x:c>
       <x:c r="L176" s="4">
-        <x:v>159677.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>88595.52</x:v>
+        <x:v>109701.66</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>2065256.49</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>17796445.28</x:v>
+        <x:v>1651018.65</x:v>
       </x:c>
       <x:c r="L177" s="4">
-        <x:v>0</x:v>
+        <x:v>414237.84</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>6526870.68</x:v>
+        <x:v>138064.96</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>728158.33</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>387677.74</x:v>
       </x:c>
       <x:c r="L178" s="4">
-        <x:v>0</x:v>
+        <x:v>340480.59</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>76688.67</x:v>
+        <x:v>27567.11</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>446.76</x:v>
+        <x:v>756026.25</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>446.76</x:v>
+        <x:v>600302.32</x:v>
       </x:c>
       <x:c r="L179" s="4">
-        <x:v>0</x:v>
+        <x:v>155723.93</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>446.77</x:v>
+        <x:v>600302.31</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>6</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>3737011.83</x:v>
+        <x:v>2066654.43</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>2989609.46</x:v>
+        <x:v>1776913.56</x:v>
       </x:c>
       <x:c r="L180" s="4">
-        <x:v>747402.37</x:v>
+        <x:v>289740.87</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>681917.81</x:v>
+        <x:v>431964.62</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>1884992.92</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>3517730.64</x:v>
+        <x:v>1725475.92</x:v>
       </x:c>
       <x:c r="L181" s="4">
-        <x:v>0</x:v>
+        <x:v>159517</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>175886.53</x:v>
+        <x:v>965065.41</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>47</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>2474559.32</x:v>
+        <x:v>479648.42</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>1390702.34</x:v>
+        <x:v>383729.55</x:v>
       </x:c>
       <x:c r="L182" s="4">
-        <x:v>1083856.98</x:v>
+        <x:v>95918.87</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>396440.13</x:v>
+        <x:v>144389.7</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>363153.24</x:v>
+        <x:v>3737011.83</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>277926</x:v>
+        <x:v>2989609.46</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>85227.24</x:v>
+        <x:v>747402.37</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>65855.01</x:v>
+        <x:v>681917.81</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>602654.81</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>322665.03</x:v>
+        <x:v>442977.61</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>0</x:v>
+        <x:v>159677.2</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>222531.61</x:v>
+        <x:v>88595.52</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>3783060.81</x:v>
+        <x:v>446.76</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>189153.04</x:v>
+        <x:v>446.77</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>76099.87</x:v>
+        <x:v>76688.67</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>726</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>18722994.8</x:v>
+        <x:v>17796445.28</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>1423298.16</x:v>
+        <x:v>7641550.99</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>5302095.56</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>4241676.45</x:v>
+        <x:v>3517730.64</x:v>
       </x:c>
       <x:c r="L188" s="4">
-        <x:v>1060419.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>848335.29</x:v>
+        <x:v>175886.53</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>2474559.32</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>1276455.16</x:v>
+        <x:v>1390702.34</x:v>
       </x:c>
       <x:c r="L189" s="4">
-        <x:v>0</x:v>
+        <x:v>1083856.98</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>234290.24</x:v>
+        <x:v>396440.13</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>134944.65</x:v>
+        <x:v>363153.24</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>96587.02</x:v>
+        <x:v>277926</x:v>
       </x:c>
       <x:c r="L190" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>85227.24</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>0</x:v>
+        <x:v>65855.01</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>128312.38</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>89954.75</x:v>
+        <x:v>322665.03</x:v>
       </x:c>
       <x:c r="L191" s="4">
-        <x:v>38357.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>0</x:v>
+        <x:v>222531.61</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>3690677.12</x:v>
+        <x:v>18722994.8</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>112429.7</x:v>
+        <x:v>1423298.16</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>3578883.61</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>263980.57</x:v>
+        <x:v>76099.87</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>5302095.56</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>3578967.49</x:v>
+        <x:v>4241676.45</x:v>
       </x:c>
       <x:c r="L194" s="4">
-        <x:v>0</x:v>
+        <x:v>1060419.11</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>42827.89</x:v>
+        <x:v>848335.29</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>180983.74</x:v>
+        <x:v>3783060.81</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>101004.66</x:v>
+        <x:v>189153.04</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H196" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="H196" s="3" t="s">
+      <x:c r="I196" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="I196" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>1276455.16</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>55151.42</x:v>
+        <x:v>339742.52</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>23749587.26</x:v>
+        <x:v>128312.38</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>16308841.58</x:v>
+        <x:v>89954.75</x:v>
       </x:c>
       <x:c r="L197" s="4">
-        <x:v>7440745.68</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>2032748.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N197" s="5">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C198" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F198" s="3" t="s">
+      <x:c r="H198" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="G198" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H198" s="3" t="s">
+      <x:c r="I198" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="I198" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J198" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>134944.65</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>37627660.9</x:v>
+        <x:v>96587.02</x:v>
       </x:c>
       <x:c r="L198" s="4">
-        <x:v>0</x:v>
+        <x:v>38357.63</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>1993671.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>68016866.4</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>51012649.79</x:v>
+        <x:v>3690677.12</x:v>
       </x:c>
       <x:c r="L199" s="4">
-        <x:v>17004216.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>5101264.98</x:v>
+        <x:v>1198851.81</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>2933595.49</x:v>
+        <x:v>3578883.61</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>586719.1</x:v>
+        <x:v>497831.44</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>20000000</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>20000000</x:v>
+        <x:v>3578967.49</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>6000000</x:v>
+        <x:v>288795.48</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>791</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="J202" s="4">
-        <x:v>15000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>15000000</x:v>
+        <x:v>180983.74</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>4500000</x:v>
+        <x:v>101004.66</x:v>
       </x:c>
       <x:c r="N202" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
-        <x:v>793</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>3129101.08</x:v>
+        <x:v>37627660.9</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>311860.14</x:v>
+        <x:v>1998834.26</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
-        <x:v>799</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>3370819.83</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>322892.65</x:v>
+        <x:v>55151.42</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>53</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="J205" s="4">
+        <x:v>23749587.26</x:v>
+      </x:c>
+      <x:c r="K205" s="4">
+        <x:v>16308841.58</x:v>
+      </x:c>
+      <x:c r="L205" s="4">
+        <x:v>7440745.68</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
+        <x:v>2032748.31</x:v>
+      </x:c>
+      <x:c r="N205" s="5">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="O205" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:15">
+      <x:c r="A206" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C206" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D206" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E206" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F206" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="G206" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H206" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="I206" s="3" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="J206" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="K206" s="4">
+        <x:v>2933595.49</x:v>
+      </x:c>
+      <x:c r="L206" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M206" s="4">
+        <x:v>586719.1</x:v>
+      </x:c>
+      <x:c r="N206" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O206" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:15">
+      <x:c r="A207" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="J205" s="4">
+      <x:c r="C207" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D207" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E207" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F207" s="3" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="G207" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H207" s="3" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="I207" s="3" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="J207" s="4">
+        <x:v>68016866.4</x:v>
+      </x:c>
+      <x:c r="K207" s="4">
+        <x:v>51012649.79</x:v>
+      </x:c>
+      <x:c r="L207" s="4">
+        <x:v>17004216.61</x:v>
+      </x:c>
+      <x:c r="M207" s="4">
+        <x:v>5101264.98</x:v>
+      </x:c>
+      <x:c r="N207" s="5">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="O207" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:15">
+      <x:c r="A208" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C208" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D208" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E208" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F208" s="3" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="G208" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H208" s="3" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="I208" s="3" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="J208" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="K208" s="4">
+        <x:v>15000000</x:v>
+      </x:c>
+      <x:c r="L208" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M208" s="4">
+        <x:v>4500000</x:v>
+      </x:c>
+      <x:c r="N208" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O208" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:15">
+      <x:c r="A209" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D209" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E209" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F209" s="3" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="G209" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H209" s="3" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="I209" s="3" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="J209" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="K209" s="4">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="L209" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M209" s="4">
+        <x:v>6000000</x:v>
+      </x:c>
+      <x:c r="N209" s="5">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O209" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:15">
+      <x:c r="A210" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C210" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D210" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="G210" s="3" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="H210" s="3" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="I210" s="3" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="J210" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="K210" s="4">
+        <x:v>3129101.08</x:v>
+      </x:c>
+      <x:c r="L210" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M210" s="4">
+        <x:v>311860.14</x:v>
+      </x:c>
+      <x:c r="N210" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O210" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:15">
+      <x:c r="A211" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B211" s="3" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C211" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D211" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E211" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F211" s="3" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="G211" s="3" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="H211" s="3" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="I211" s="3" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="J211" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="K211" s="4">
+        <x:v>3370819.83</x:v>
+      </x:c>
+      <x:c r="L211" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M211" s="4">
+        <x:v>758218.17</x:v>
+      </x:c>
+      <x:c r="N211" s="5">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="O211" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:15">
+      <x:c r="A212" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C212" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D212" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="G212" s="3" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="H212" s="3" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="I212" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="J212" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="K205" s="4">
+      <x:c r="K212" s="4">
         <x:v>3436920.51</x:v>
       </x:c>
-      <x:c r="L205" s="4">
-[...5 lines deleted...]
-      <x:c r="N205" s="5">
+      <x:c r="L212" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M212" s="4">
+        <x:v>500554</x:v>
+      </x:c>
+      <x:c r="N212" s="5">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="O205" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>812</x:v>
+      <x:c r="O212" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="214" spans="1:15">
+      <x:c r="A214" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:15">
+      <x:c r="A215" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:15">
+      <x:c r="A216" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:15">
+      <x:c r="A217" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:15">
+      <x:c r="A218" s="0" t="s">
+        <x:v>847</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A206:J206"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A211:J211"/>
+    <x:mergeCell ref="A213:J213"/>
+    <x:mergeCell ref="A214:J214"/>
+    <x:mergeCell ref="A215:J215"/>
+    <x:mergeCell ref="A216:J216"/>
+    <x:mergeCell ref="A217:J217"/>
+    <x:mergeCell ref="A218:J218"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>