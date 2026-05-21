--- v0 (2026-04-28)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc132664a0a4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1ba753b110946e693af4ee5b46b50dc.psmdcp" Id="R64e8ba47200e48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9f4975bdc54d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fced757ac104158be55d8baabdc6d72.psmdcp" Id="Rd1f01436787e4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -781,60 +781,60 @@
       <x:c r="B7" s="9">
         <x:v>312651573</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>260109979</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>52541594</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>104376056.88</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>71408038.51</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>14651685.04</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>18316333.33</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>27.53</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>18107219.64</x:v>
+        <x:v>18288067.08</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>15289425.26</x:v>
+        <x:v>15443145.59</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>2817794.38</x:v>
+        <x:v>2844921.49</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>5.79</x:v>
+        <x:v>5.85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>132470261</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>109839504</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>22630757</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>50121482.78</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>41216292.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8814670.25</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -904,130 +904,130 @@
       <x:c r="B10" s="9">
         <x:v>395468349</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>335458546</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>60009803</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>359998773.84</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>305402614.4</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>54596159.44</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.03</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>61086476.01</x:v>
+        <x:v>62445995.54</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>52032922.68</x:v>
+        <x:v>53188514.27</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9053553.33</x:v>
+        <x:v>9257481.27</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>15.45</x:v>
+        <x:v>15.79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>41561345</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>32040000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9521345</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>35278814.6</x:v>
+        <x:v>34359619.93</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>27453267.92</x:v>
+        <x:v>26737969.01</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>7825546.68</x:v>
+        <x:v>7621650.92</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>84.88</x:v>
+        <x:v>82.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>21771481.82</x:v>
+        <x:v>21942695.04</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>17109937.8</x:v>
+        <x:v>17243172.52</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>4661544.02</x:v>
+        <x:v>4699522.52</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>52.38</x:v>
+        <x:v>52.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>0</x:v>
+        <x:v>138017826.64</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>0</x:v>
+        <x:v>103237334.29</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>0</x:v>
+        <x:v>18218353.13</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>0</x:v>
+        <x:v>16562139.22</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>0</x:v>
+        <x:v>55.24</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>