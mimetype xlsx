--- v1 (2026-05-21)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9f4975bdc54d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fced757ac104158be55d8baabdc6d72.psmdcp" Id="Rd1f01436787e4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b37b0098cdb483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74c5090b9494b3e9c09760b3de9d9eb.psmdcp" Id="Rf105f52d2c424e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -740,142 +740,142 @@
       <x:c r="B6" s="9">
         <x:v>715414813</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>607901810</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>107513003</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>858508310.5</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>622163367.62</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>110022542.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>126322400.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>102.34</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>115918952.27</x:v>
+        <x:v>132012658.14</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>98498459.1</x:v>
+        <x:v>112256579.79</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17420493.17</x:v>
+        <x:v>19756078.35</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>16.2</x:v>
+        <x:v>18.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>312651573</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>260109979</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>52541594</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>104376056.88</x:v>
+        <x:v>103925255.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>71408038.51</x:v>
+        <x:v>71033655.96</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>14651685.04</x:v>
+        <x:v>14575266.68</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>18316333.33</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>27.53</x:v>
+        <x:v>27.38</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>18288067.08</x:v>
+        <x:v>19011722.41</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>15443145.59</x:v>
+        <x:v>16058252.59</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>2844921.49</x:v>
+        <x:v>2953469.82</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>5.85</x:v>
+        <x:v>6.08</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>132470261</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>109839504</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>22630757</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>50121482.78</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>41216292.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8814670.25</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>90520.08</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>37.77</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>15529883.99</x:v>
+        <x:v>15846815.03</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>12686869.97</x:v>
+        <x:v>12942661.17</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2843014.02</x:v>
+        <x:v>2904153.86</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>11.72</x:v>
+        <x:v>11.96</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>225639930</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>186240254</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>39399676</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>149687079.5</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>117294105.44</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>24833517.88</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -889,145 +889,145 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>37405219.08</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>7596658.17</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>19.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>395468349</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>335458546</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>60009803</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>359998773.84</x:v>
+        <x:v>362541131.89</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>305402614.4</x:v>
+        <x:v>307563578.24</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>54596159.44</x:v>
+        <x:v>54977506</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>0</x:v>
+        <x:v>47.65</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>91.03</x:v>
+        <x:v>91.67</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>62445995.54</x:v>
+        <x:v>70478238.52</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>53188514.27</x:v>
+        <x:v>60001104.53</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9257481.27</x:v>
+        <x:v>10477133.99</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>15.79</x:v>
+        <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>41561345</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>32040000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9521345</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>34359619.93</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>26737969.01</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>7621650.92</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>82.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>21942695.04</x:v>
+        <x:v>22380767.45</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>17243172.52</x:v>
+        <x:v>17584071.72</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>4699522.52</x:v>
+        <x:v>4796695.73</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>52.8</x:v>
+        <x:v>53.85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>138017826.64</x:v>
+        <x:v>155668744.7</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>103237334.29</x:v>
+        <x:v>116440221</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>18218353.13</x:v>
+        <x:v>20548274.32</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>16562139.22</x:v>
+        <x:v>18680249.38</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>55.24</x:v>
+        <x:v>62.31</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>