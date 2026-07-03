--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b37b0098cdb483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74c5090b9494b3e9c09760b3de9d9eb.psmdcp" Id="Rf105f52d2c424e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69058b58ffd34f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff3955d42b934b778a506de082248099.psmdcp" Id="R86a41cb3a4334dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -716,318 +716,318 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>715414813</x:v>
+        <x:v>587591841</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>607901810</x:v>
+        <x:v>499252284</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>107513003</x:v>
+        <x:v>88339557</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>858508310.5</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>622163367.62</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>110022542.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>126322400.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>102.34</x:v>
+        <x:v>124.61</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>132012658.14</x:v>
+        <x:v>137033198.93</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>112256579.79</x:v>
+        <x:v>116591106.62</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>19756078.35</x:v>
+        <x:v>20442092.31</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>18.45</x:v>
+        <x:v>23.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>312651573</x:v>
+        <x:v>261522385</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>260109979</x:v>
+        <x:v>217446101</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>52541594</x:v>
+        <x:v>44076284</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>103925255.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>71033655.96</x:v>
+        <x:v>71033655.95</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>14575266.68</x:v>
+        <x:v>14575266.69</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>18316333.33</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>27.38</x:v>
+        <x:v>32.73</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>19011722.41</x:v>
+        <x:v>19746188.05</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>16058252.59</x:v>
+        <x:v>16682548.38</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>2953469.82</x:v>
+        <x:v>3063639.67</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>6.08</x:v>
+        <x:v>7.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>132470261</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>109839504</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>22630757</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>50121482.78</x:v>
+        <x:v>50132526.68</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>41216292.45</x:v>
+        <x:v>41225679.79</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>8814670.25</x:v>
+        <x:v>8816326.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>90520.08</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>37.77</x:v>
+        <x:v>37.78</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>15846815.03</x:v>
+        <x:v>16154264.47</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>12942661.17</x:v>
+        <x:v>13203993.19</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2904153.86</x:v>
+        <x:v>2950271.28</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>11.96</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>225639930</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>186240254</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>39399676</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>149687079.5</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>117294105.44</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>24833517.88</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>7559456.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>62.99</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>45001877.25</x:v>
+        <x:v>45388179.44</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>37405219.08</x:v>
+        <x:v>37733575.94</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>7596658.17</x:v>
+        <x:v>7654603.5</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>19.94</x:v>
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>395468349</x:v>
+        <x:v>354565000</x:v>
       </x:c>
       <x:c r="C10" s="9">
-        <x:v>335458546</x:v>
+        <x:v>300690700</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>60009803</x:v>
+        <x:v>53874300</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>362541131.89</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>307563578.24</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>54977506</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>47.65</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>91.67</x:v>
+        <x:v>102.25</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>70478238.52</x:v>
+        <x:v>71286645.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>60001104.53</x:v>
+        <x:v>60662297.51</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>10477133.99</x:v>
+        <x:v>10624347.55</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>17.82</x:v>
+        <x:v>20.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>41561345</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>32040000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9521345</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>34359619.93</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>26737969.01</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>7621650.92</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>82.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>22380767.45</x:v>
+        <x:v>22699050.32</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>17584071.72</x:v>
+        <x:v>17831753.07</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>4796695.73</x:v>
+        <x:v>4867297.25</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>53.85</x:v>
+        <x:v>54.62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>155668744.7</x:v>
+        <x:v>189506775.47</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>116440221</x:v>
+        <x:v>141751068</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>20548274.32</x:v>
+        <x:v>25014894.36</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>18680249.38</x:v>
+        <x:v>22740813.11</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>62.31</x:v>
+        <x:v>75.85</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>