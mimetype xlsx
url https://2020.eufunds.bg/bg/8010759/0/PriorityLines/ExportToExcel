--- v3 (2026-07-03)
+++ v4 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69058b58ffd34f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff3955d42b934b778a506de082248099.psmdcp" Id="R86a41cb3a4334dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1604eab996944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b481a567be4dfbb6f5a4a99d244cd8.psmdcp" Id="R00986a08541946c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -740,294 +740,294 @@
       <x:c r="B6" s="9">
         <x:v>587591841</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>499252284</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>88339557</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>858508310.5</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>622163367.62</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>110022542.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>126322400.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>124.61</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>137033198.93</x:v>
+        <x:v>148617244.87</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>116591106.62</x:v>
+        <x:v>126437545.66</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>20442092.31</x:v>
+        <x:v>22179699.21</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>23.32</x:v>
+        <x:v>25.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>261522385</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>217446101</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>44076284</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>103925255.97</x:v>
+        <x:v>103500057.07</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>71033655.95</x:v>
+        <x:v>70748349.36</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>14575266.69</x:v>
+        <x:v>14524918.46</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>18316333.33</x:v>
+        <x:v>18226789.25</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>32.73</x:v>
+        <x:v>32.61</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>19746188.05</x:v>
+        <x:v>20799424.5</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>16682548.38</x:v>
+        <x:v>17576415.05</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>3063639.67</x:v>
+        <x:v>3223009.45</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>7.55</x:v>
+        <x:v>7.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>132470261</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>109839504</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>22630757</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>50132526.68</x:v>
+        <x:v>49532392.86</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>41225679.79</x:v>
+        <x:v>40746086.82</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>8816326.81</x:v>
+        <x:v>8695785.96</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>90520.08</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>37.78</x:v>
+        <x:v>37.32</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>16154264.47</x:v>
+        <x:v>22300183.54</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>13203993.19</x:v>
+        <x:v>18312754.83</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2950271.28</x:v>
+        <x:v>3987428.71</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>12.19</x:v>
+        <x:v>16.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>225639930</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>186240254</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>39399676</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>149687079.5</x:v>
+        <x:v>154295324.24</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>117294105.44</x:v>
+        <x:v>120959941.85</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>24833517.88</x:v>
+        <x:v>25480430.15</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>7559456.18</x:v>
+        <x:v>7854952.24</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>62.99</x:v>
+        <x:v>64.9</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>45388179.44</x:v>
+        <x:v>45489418.24</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>37733575.94</x:v>
+        <x:v>37819511.47</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>7654603.5</x:v>
+        <x:v>7669906.77</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>20.12</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>354565000</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>300690700</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>53874300</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>362541131.89</x:v>
+        <x:v>362519584.32</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>307563578.24</x:v>
+        <x:v>307545262.8</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>54977506</x:v>
+        <x:v>54974273.87</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>47.65</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>102.25</x:v>
+        <x:v>102.24</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>71286645.06</x:v>
+        <x:v>77693315.82</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>60662297.51</x:v>
+        <x:v>66094018.68</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>10624347.55</x:v>
+        <x:v>11599297.14</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>20.11</x:v>
+        <x:v>21.91</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>41561345</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>32040000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9521345</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>34359619.93</x:v>
+        <x:v>33224133.42</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>26737969.01</x:v>
+        <x:v>25854356.14</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>7621650.92</x:v>
+        <x:v>7369777.28</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>82.67</x:v>
+        <x:v>79.94</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>22699050.32</x:v>
+        <x:v>24808270.32</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>17831753.07</x:v>
+        <x:v>19462840.62</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>4867297.25</x:v>
+        <x:v>5345429.7</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>54.62</x:v>
+        <x:v>59.69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>189506775.47</x:v>
+        <x:v>204048906.34</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>141751068</x:v>
+        <x:v>152628581.9</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>25014894.36</x:v>
+        <x:v>26934455.62</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>22740813.11</x:v>
+        <x:v>24485868.82</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>75.85</x:v>
+        <x:v>81.67</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>