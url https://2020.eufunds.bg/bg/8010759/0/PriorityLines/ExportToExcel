--- v4 (2026-08-16)
+++ v5 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1604eab996944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b481a567be4dfbb6f5a4a99d244cd8.psmdcp" Id="R00986a08541946c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305da0650c1f4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a81866efc24525b8b1612bd61c3bd0.psmdcp" Id="Rf6426473449745e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -740,265 +740,265 @@
       <x:c r="B6" s="9">
         <x:v>587591841</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>499252284</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>88339557</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>858508310.5</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>622163367.62</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>110022542.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>126322400.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>124.61</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>148617244.87</x:v>
+        <x:v>153097841.67</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>126437545.66</x:v>
+        <x:v>130246673.36</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>22179699.21</x:v>
+        <x:v>22851168.31</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>25.29</x:v>
+        <x:v>26.06</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>261522385</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>217446101</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>44076284</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>103500057.07</x:v>
+        <x:v>105154358.95</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>70748349.36</x:v>
+        <x:v>71737449.29</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>14524918.46</x:v>
+        <x:v>14697441.78</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>18226789.25</x:v>
+        <x:v>18719467.88</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>32.61</x:v>
+        <x:v>33.05</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>20799424.5</x:v>
+        <x:v>21717677.95</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>17576415.05</x:v>
+        <x:v>18339026.45</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>3223009.45</x:v>
+        <x:v>3378651.5</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>7.95</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>132470261</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>109839504</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>22630757</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>49532392.86</x:v>
+        <x:v>49777774.49</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>40746086.82</x:v>
+        <x:v>40943082.86</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>8695785.96</x:v>
+        <x:v>8744171.55</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>90520.08</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>37.32</x:v>
+        <x:v>37.51</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>22300183.54</x:v>
+        <x:v>22421480.5</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>18312754.83</x:v>
+        <x:v>18404909.36</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>3987428.71</x:v>
+        <x:v>4016571.14</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>16.83</x:v>
+        <x:v>16.93</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>225639930</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>186240254</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>39399676</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>154295324.24</x:v>
+        <x:v>158889440.64</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>120959941.85</x:v>
+        <x:v>124513616.05</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>25480430.15</x:v>
+        <x:v>26520872.35</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>7854952.24</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>64.9</x:v>
+        <x:v>66.94</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>45489418.24</x:v>
+        <x:v>45811535.6</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>37819511.47</x:v>
+        <x:v>38093311.22</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>7669906.77</x:v>
+        <x:v>7718224.38</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>20.16</x:v>
+        <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>354565000</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>300690700</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>53874300</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>362519584.32</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>307545262.8</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>54974273.87</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>47.65</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>77693315.82</x:v>
+        <x:v>78359051</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>66094018.68</x:v>
+        <x:v>66659893.59</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>11599297.14</x:v>
+        <x:v>11699157.41</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>21.91</x:v>
+        <x:v>22.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>41561345</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>32040000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9521345</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>33224133.42</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>25854356.14</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>7369777.28</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>79.94</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>24808270.32</x:v>
+        <x:v>24893796.01</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>19462840.62</x:v>
+        <x:v>19529394.99</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>5345429.7</x:v>
+        <x:v>5364401.02</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>59.69</x:v>
+        <x:v>59.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>204048906.34</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>152628581.9</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>26934455.62</x:v>
       </x:c>
       <x:c r="H12" s="9">