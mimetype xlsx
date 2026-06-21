--- v0 (2026-05-12)
+++ v1 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e64d097120f4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d279d9b61ca7470b975b02c298665349.psmdcp" Id="R0dd8685489f543ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724cd27f6ce4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d91c4de443941b199236e19c0188ef9.psmdcp" Id="Re00174ac5c8c40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>