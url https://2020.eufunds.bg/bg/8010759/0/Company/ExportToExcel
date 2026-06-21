--- v1 (2026-06-21)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724cd27f6ce4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d91c4de443941b199236e19c0188ef9.psmdcp" Id="Re00174ac5c8c40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd985fe0b73cb47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9c162d45ed84e6792a919a77b3b69aa.psmdcp" Id="R4482422066834c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>