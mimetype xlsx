--- v2 (2026-06-21)
+++ v3 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd985fe0b73cb47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9c162d45ed84e6792a919a77b3b69aa.psmdcp" Id="R4482422066834c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdecf8248537a4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41f5f07f3ff74e3aa2e49bf1275a819c.psmdcp" Id="R9f3b157dc8c5481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>