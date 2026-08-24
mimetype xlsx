--- v3 (2026-07-25)
+++ v4 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdecf8248537a4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41f5f07f3ff74e3aa2e49bf1275a819c.psmdcp" Id="R9f3b157dc8c5481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019faa8ad953478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b4fe00eac24753b9aeb87daae84896.psmdcp" Id="R3fc9a352547f414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>