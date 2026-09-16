--- v4 (2026-08-24)
+++ v5 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019faa8ad953478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b4fe00eac24753b9aeb87daae84896.psmdcp" Id="R3fc9a352547f414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5ad885cc5c441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d39582d8350940e8b07156ea9f4257ee.psmdcp" Id="R6712fcf8a233468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>