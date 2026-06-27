--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2a4f048f904ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e1a3b163dee4bb88d6a8f18738198ab.psmdcp" Id="Rf50ae3918b2940fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32332da9d9b24bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b7298622dba4f7da4cb46f597f7e511.psmdcp" Id="R4c6a2eba6e91464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>168410358.5</x:v>
+        <x:v>172612322.41</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>151569322.66</x:v>
+        <x:v>155351090.08</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>3067657.76</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>2760241.1</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>219621163.86</x:v>
+        <x:v>225599188.83</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>197659047.6</x:v>
+        <x:v>203039269.94</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>2091.63</x:v>
+        <x:v>2148.56</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>45855508.22</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>41270214.35</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>436.72</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>225729322.84</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>203156390.55</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>2092.87</x:v>
+        <x:v>2149.8</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>104706049.56</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>94235701.14</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>997.2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>225729322.84</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>203156390.55</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>2092.87</x:v>
+        <x:v>2149.8</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>141963208.19</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>127767914.99</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>1352.03</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>219751297.86</x:v>
+        <x:v>226911683.27</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>197776168.2</x:v>
+        <x:v>204220514.94</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>85.98</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">