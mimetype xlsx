--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32332da9d9b24bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b7298622dba4f7da4cb46f597f7e511.psmdcp" Id="R4c6a2eba6e91464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e13437dd3fa4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ef65051c3ac4ed389a486f6096d56e8.psmdcp" Id="R2a8ff7988ee4496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>