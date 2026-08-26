--- v2 (2026-06-27)
+++ v3 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e13437dd3fa4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ef65051c3ac4ed389a486f6096d56e8.psmdcp" Id="R2a8ff7988ee4496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f5ff1bdfff4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dfe554b519246a995b156abe63330ed.psmdcp" Id="R979c5d7582124de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>172612322.41</x:v>
+        <x:v>164928442.86</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>155351090.08</x:v>
+        <x:v>148435598.56</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>3067657.76</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>2760241.1</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>225599188.83</x:v>
+        <x:v>222602045.84</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>203039269.94</x:v>
+        <x:v>200341841.22</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>2148.56</x:v>
+        <x:v>2120.02</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>45855508.22</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>41270214.35</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>436.72</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>225729322.84</x:v>
+        <x:v>222732179.85</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>203156390.55</x:v>
+        <x:v>200458961.83</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>2149.8</x:v>
+        <x:v>2121.26</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>104706049.56</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>94235701.14</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>997.2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>225729322.84</x:v>
+        <x:v>222732179.85</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>203156390.55</x:v>
+        <x:v>200458961.83</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>2149.8</x:v>
+        <x:v>2121.26</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>141963208.19</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>127767914.99</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>1352.03</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>226911683.27</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>204220514.94</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>88.78</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>170360043.28</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>153325073.41</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>66.65</x:v>
+        <x:v>69.33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">