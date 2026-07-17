--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40d63ba59eb4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f605fd55cb6a48a7add5a03bb75a73e9.psmdcp" Id="R8444cfad16204322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296a813fb7bd4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d04d79c4b1f84a2791f5ae4dbe669c34.psmdcp" Id="Rcc6bbadc7183402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -243,53 +243,50 @@
   <x:si>
     <x:t>Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0111</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>000818086 ОБЩИНА  ЧИРПАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чирпан, 6200, пл. СЪЕДИНЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Чирпан</x:t>
   </x:si>
   <x:si>
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000472182 Община "Марица"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4003, бул."Марица" 57А</x:t>
   </x:si>
   <x:si>
     <x:t>Марица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0153</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община "Марица"</x:t>
   </x:si>
   <x:si>
     <x:t>000093378 ОБЩИНА АВРЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Аврен, 9135, ул. ТОДОР НОЕВ, номер 8</x:t>
   </x:si>
   <x:si>
     <x:t>Аврен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0083</x:t>
@@ -2059,51 +2056,51 @@
   <x:si>
     <x:t>BG05SFPR003-1.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Мизия</x:t>
   </x:si>
   <x:si>
     <x:t>000903743 ОБЩИНА МИНЕРАЛНИ БАНИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Минерални бани, 6343, бул.  ВАСИЛ ЛЕВСКИ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Минерални бани</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0225</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Минерални бани</x:t>
   </x:si>
   <x:si>
     <x:t>000777248 ОБЩИНА МИРКОВО</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Мирково, 2086, ул. "Александър Стамболийски" 35</x:t>
+    <x:t>България, с.Мирково, 2095, Александър Стамболийски № 35</x:t>
   </x:si>
   <x:si>
     <x:t>Мирково</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Мирково</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 ОБЩИНА МОМЧИЛГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Момчилград, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Момчилград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0137</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Момчилград</x:t>
   </x:si>
@@ -2317,54 +2314,54 @@
   <x:si>
     <x:t>гр.Панагюрище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0174</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Панагюрище</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1A</x:t>
   </x:si>
   <x:si>
     <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0176</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Перник</x:t>
   </x:si>
   <x:si>
-    <x:t>115246756 Община Перущица</x:t>
-[...2 lines deleted...]
-    <x:t>България, гр.Перущица, 4225, Отец Паисий № 2</x:t>
+    <x:t>115246756 ОБЩИНА ПЕРУЩИЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перущица, 4225, ул. ОТЕЦ ПАИСИЙ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Перущица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0121</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Перущица</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 ОБЩИНА ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Петрич 2022 - 2025</x:t>
   </x:si>
@@ -2801,51 +2798,51 @@
   <x:si>
     <x:t>BG05SFPR003-1.001-0205</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Своге</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 ОБЩИНА СЕВЛИЕВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Севлиево, 5400, пл. СВОБОДА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Севлиево</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0214</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Севлиево</x:t>
   </x:si>
   <x:si>
     <x:t>000351825 Община Септември</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Септември, 4490, Александър Стамболийски 37А</x:t>
+    <x:t>България, гр.Септември, 4490, "Александър Стамболийски" №37А</x:t>
   </x:si>
   <x:si>
     <x:t>Септември</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Септември</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 Община Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, Ул. "Симеон Велики" 33</x:t>
   </x:si>
   <x:si>
     <x:t>Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0148</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Силистра</x:t>
   </x:si>
@@ -4466,145 +4463,145 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>6298049.34</x:v>
+        <x:v>6648589.74</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
         <x:v>69178958.58</x:v>
       </x:c>
       <x:c r="K23" s="4">
         <x:v>69178958.58</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>44518174.23</x:v>
+        <x:v>52757709.03</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>3657183.16</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>3657183.16</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>111952.68</x:v>
+        <x:v>182095.87</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
@@ -4795,11504 +4792,11504 @@
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>157164.93</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>157164.93</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>132568.29</x:v>
+        <x:v>139523.21</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>699086.13</x:v>
+        <x:v>702753.44</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>699086.13</x:v>
+        <x:v>702753.44</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>561531.37</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>374187.82</x:v>
+        <x:v>372925.62</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>374187.82</x:v>
+        <x:v>372925.62</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>329630.9</x:v>
+        <x:v>372925.63</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F32" s="3" t="s">
+      <x:c r="G32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="G32" s="3" t="s">
+      <x:c r="H32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="H32" s="3" t="s">
+      <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="I32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J32" s="4">
-        <x:v>582429.96</x:v>
+        <x:v>585795.24</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>582429.96</x:v>
+        <x:v>585795.24</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>464747.77</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F33" s="3" t="s">
+      <x:c r="G33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="G33" s="3" t="s">
+      <x:c r="H33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="H33" s="3" t="s">
+      <x:c r="I33" s="3" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>359216.02</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>359216.02</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>264914.53</x:v>
+        <x:v>288592.21</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F34" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F34" s="3" t="s">
+      <x:c r="G34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G34" s="3" t="s">
+      <x:c r="H34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>202841.08</x:v>
+        <x:v>261241</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>202841.08</x:v>
+        <x:v>261241</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>171289.54</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F35" s="3" t="s">
+      <x:c r="G35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="G35" s="3" t="s">
+      <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="H35" s="3" t="s">
+      <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="I35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J35" s="4">
-        <x:v>593978.52</x:v>
+        <x:v>597231.63</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>593978.52</x:v>
+        <x:v>597231.63</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>480219.05</x:v>
+        <x:v>517728.93</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F36" s="3" t="s">
+      <x:c r="G36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="G36" s="3" t="s">
+      <x:c r="H36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="H36" s="3" t="s">
+      <x:c r="I36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="I36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J36" s="4">
-        <x:v>174714.43</x:v>
+        <x:v>223182.39</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>174714.43</x:v>
+        <x:v>223182.39</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>133133.39</x:v>
+        <x:v>144464.81</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F37" s="3" t="s">
+      <x:c r="G37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="G37" s="3" t="s">
+      <x:c r="H37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="H37" s="3" t="s">
+      <x:c r="I37" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="I37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J37" s="4">
-        <x:v>848853.53</x:v>
+        <x:v>848988.48</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>848853.53</x:v>
+        <x:v>848988.48</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>673439.21</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="G38" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
+      <x:c r="H38" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J38" s="4">
-        <x:v>145861.4</x:v>
+        <x:v>184071.15</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>145861.4</x:v>
+        <x:v>184071.15</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>104380.42</x:v>
+        <x:v>114473.14</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F39" s="3" t="s">
+      <x:c r="G39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="G39" s="3" t="s">
+      <x:c r="H39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="H39" s="3" t="s">
+      <x:c r="I39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J39" s="4">
-        <x:v>2594180.91</x:v>
+        <x:v>2608763.79</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>2594180.91</x:v>
+        <x:v>2608763.79</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>2084224.71</x:v>
+        <x:v>2252372.43</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F40" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F40" s="3" t="s">
+      <x:c r="G40" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="G40" s="3" t="s">
+      <x:c r="H40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
+      <x:c r="I40" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="I40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J40" s="4">
-        <x:v>596605.61</x:v>
+        <x:v>599970.89</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>596605.61</x:v>
+        <x:v>599970.89</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>478923.41</x:v>
+        <x:v>517726.73</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F41" s="3" t="s">
+      <x:c r="G41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
+      <x:c r="H41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>82762.28</x:v>
+        <x:v>110915.72</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>82762.28</x:v>
+        <x:v>110915.72</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>69022.08</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F42" s="3" t="s">
+      <x:c r="G42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
+      <x:c r="H42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>383013.07</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>383013.07</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>304982.32</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F43" s="3" t="s">
+      <x:c r="G43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="G43" s="3" t="s">
+      <x:c r="H43" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="H43" s="3" t="s">
+      <x:c r="I43" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="I43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J43" s="4">
-        <x:v>399477.79</x:v>
+        <x:v>497930.41</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>399477.79</x:v>
+        <x:v>497930.41</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>294688.97</x:v>
+        <x:v>346862.16</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="G44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
+      <x:c r="H44" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="H44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>234986.37</x:v>
+        <x:v>294075.77</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>234986.37</x:v>
+        <x:v>294075.77</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>187913.51</x:v>
+        <x:v>203434.83</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D45" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E45" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F45" s="3" t="s">
+      <x:c r="G45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="G45" s="3" t="s">
+      <x:c r="H45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="H45" s="3" t="s">
+      <x:c r="I45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="I45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J45" s="4">
-        <x:v>159539.31</x:v>
+        <x:v>198932.23</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>159539.31</x:v>
+        <x:v>198932.23</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>128157.4</x:v>
+        <x:v>138504.96</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D46" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E46" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F46" s="3" t="s">
+      <x:c r="G46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="G46" s="3" t="s">
+      <x:c r="H46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>1694143.4</x:v>
+        <x:v>2112693.27</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1694143.4</x:v>
+        <x:v>2112693.27</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1360710.52</x:v>
+        <x:v>1470653.26</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F47" s="3" t="s">
+      <x:c r="G47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s">
+      <x:c r="H47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H47" s="3" t="s">
+      <x:c r="I47" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="I47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>435995.83</x:v>
+        <x:v>544326.38</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>435995.83</x:v>
+        <x:v>544326.38</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>349695.57</x:v>
+        <x:v>378151.33</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F48" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F48" s="3" t="s">
+      <x:c r="G48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="H48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>188599.04</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>188599.04</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>148934.57</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F49" s="3" t="s">
+      <x:c r="G49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
+      <x:c r="H49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>368987.56</x:v>
+        <x:v>423941.35</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>368987.56</x:v>
+        <x:v>423941.35</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>298214.97</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F50" s="3" t="s">
+      <x:c r="G50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s">
+      <x:c r="H50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>99869.46</x:v>
+        <x:v>124490.04</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>99869.46</x:v>
+        <x:v>124490.04</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>80255.77</x:v>
+        <x:v>86722.99</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E51" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F51" s="3" t="s">
+      <x:c r="G51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G51" s="3" t="s">
+      <x:c r="H51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H51" s="3" t="s">
+      <x:c r="I51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="I51" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J51" s="4">
-        <x:v>346471.17</x:v>
+        <x:v>434388.56</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>346471.17</x:v>
+        <x:v>434388.56</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>275861.84</x:v>
+        <x:v>298711.28</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C52" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D52" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F52" s="3" t="s">
+      <x:c r="G52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="G52" s="3" t="s">
+      <x:c r="H52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H52" s="3" t="s">
+      <x:c r="I52" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="I52" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J52" s="4">
-        <x:v>199447.42</x:v>
+        <x:v>248688.58</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>199447.42</x:v>
+        <x:v>248688.58</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>160220.01</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D53" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E53" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F53" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F53" s="3" t="s">
+      <x:c r="G53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G53" s="3" t="s">
+      <x:c r="H53" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="H53" s="3" t="s">
+      <x:c r="I53" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="I53" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J53" s="4">
-        <x:v>422514.34</x:v>
+        <x:v>530844.89</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>422514.34</x:v>
+        <x:v>530844.89</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>336214.04</x:v>
+        <x:v>364669.8</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D54" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E54" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F54" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F54" s="3" t="s">
+      <x:c r="G54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G54" s="3" t="s">
+      <x:c r="H54" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="H54" s="3" t="s">
+      <x:c r="I54" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="I54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J54" s="4">
-        <x:v>550747.49</x:v>
+        <x:v>739182.65</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>550747.49</x:v>
+        <x:v>739182.65</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>512580.3</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E55" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F55" s="3" t="s">
+      <x:c r="G55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
+      <x:c r="H55" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="H55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="I55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J55" s="4">
-        <x:v>1231825.11</x:v>
+        <x:v>1520880.63</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1231825.11</x:v>
+        <x:v>1520880.63</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1000383.45</x:v>
+        <x:v>1076291.65</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D56" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E56" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F56" s="3" t="s">
+      <x:c r="G56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
+      <x:c r="H56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H56" s="3" t="s">
+      <x:c r="I56" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>446801.88</x:v>
+        <x:v>470570.12</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>446801.88</x:v>
+        <x:v>470570.12</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>385223.34</x:v>
+        <x:v>416266</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D57" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E57" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F57" s="3" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I57" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>97798.56</x:v>
+        <x:v>122419.14</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>97798.56</x:v>
+        <x:v>122419.14</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>78184.87</x:v>
+        <x:v>84652.09</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C58" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D58" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E58" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F58" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C58" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F58" s="3" t="s">
+      <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="G58" s="3" t="s">
+      <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="H58" s="3" t="s">
+      <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="I58" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J58" s="4">
-        <x:v>499342.98</x:v>
+        <x:v>622445.88</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>499342.98</x:v>
+        <x:v>622445.88</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>433610.62</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F59" s="3" t="s">
+      <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="G59" s="3" t="s">
+      <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H59" s="3" t="s">
+      <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>92066.4</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>92066.4</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>72452.72</x:v>
+        <x:v>78898.74</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E60" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F60" s="3" t="s">
+      <x:c r="G60" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
+      <x:c r="H60" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>258979.8</x:v>
+        <x:v>322993.3</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>258979.8</x:v>
+        <x:v>322993.3</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>207984.15</x:v>
+        <x:v>224798.93</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D61" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E61" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F61" s="3" t="s">
+      <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="G61" s="3" t="s">
+      <x:c r="H61" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="H61" s="3" t="s">
+      <x:c r="I61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I61" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J61" s="4">
-        <x:v>342344.95</x:v>
+        <x:v>440666.09</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>342344.95</x:v>
+        <x:v>440666.09</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>263890.16</x:v>
+        <x:v>289597.85</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D62" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E62" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F62" s="3" t="s">
+      <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s">
+      <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="H62" s="3" t="s">
+      <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>307127.2</x:v>
+        <x:v>420188.29</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>307127.2</x:v>
+        <x:v>420188.29</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>260944.9</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E63" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F63" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F63" s="3" t="s">
+      <x:c r="G63" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="G63" s="3" t="s">
+      <x:c r="H63" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="H63" s="3" t="s">
+      <x:c r="I63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I63" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J63" s="4">
-        <x:v>293733</x:v>
+        <x:v>367594.73</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>293733</x:v>
+        <x:v>367594.73</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>234891.9</x:v>
+        <x:v>254293.56</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D64" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E64" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F64" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C64" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F64" s="3" t="s">
+      <x:c r="G64" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="G64" s="3" t="s">
+      <x:c r="H64" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="H64" s="3" t="s">
+      <x:c r="I64" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="I64" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J64" s="4">
-        <x:v>2154041.91</x:v>
+        <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>2154041.91</x:v>
+        <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>1722540.51</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E65" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F65" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F65" s="3" t="s">
+      <x:c r="G65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="G65" s="3" t="s">
+      <x:c r="H65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="H65" s="3" t="s">
+      <x:c r="I65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="I65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>239686.66</x:v>
+        <x:v>298776.06</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>239686.66</x:v>
+        <x:v>298776.06</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>192613.78</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C66" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D66" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E66" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F66" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F66" s="3" t="s">
+      <x:c r="G66" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="G66" s="3" t="s">
+      <x:c r="H66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="H66" s="3" t="s">
+      <x:c r="I66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="I66" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J66" s="4">
-        <x:v>406067.16</x:v>
+        <x:v>594180.02</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>406067.16</x:v>
+        <x:v>594180.02</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>368495.81</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E67" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F67" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F67" s="3" t="s">
+      <x:c r="G67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="G67" s="3" t="s">
+      <x:c r="H67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="H67" s="3" t="s">
+      <x:c r="I67" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="I67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J67" s="4">
-        <x:v>374390.96</x:v>
+        <x:v>472873.28</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>374390.96</x:v>
+        <x:v>472873.28</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>295936.14</x:v>
+        <x:v>321805.02</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D68" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E68" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F68" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F68" s="3" t="s">
+      <x:c r="G68" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="G68" s="3" t="s">
+      <x:c r="H68" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="H68" s="3" t="s">
+      <x:c r="I68" s="3" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>339511.37</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>339511.37</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>272824.74</x:v>
+        <x:v>294813.28</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E69" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F69" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F69" s="3" t="s">
+      <x:c r="G69" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="G69" s="3" t="s">
+      <x:c r="H69" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="H69" s="3" t="s">
+      <x:c r="I69" s="3" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>48569.63</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>48569.63</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>48569.62</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D70" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E70" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F70" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C70" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F70" s="3" t="s">
+      <x:c r="G70" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="G70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>773859.41</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>773859.41</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>609104.33</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D71" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E71" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F71" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C71" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F71" s="3" t="s">
+      <x:c r="G71" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G71" s="3" t="s">
+      <x:c r="H71" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="H71" s="3" t="s">
+      <x:c r="I71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J71" s="4">
-        <x:v>1624616.31</x:v>
+        <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>1624616.31</x:v>
+        <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>1302826.47</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D72" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E72" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F72" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C72" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F72" s="3" t="s">
+      <x:c r="G72" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
+      <x:c r="H72" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="I72" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>146958.6</x:v>
+        <x:v>186351.53</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>146958.6</x:v>
+        <x:v>186351.53</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>115576.67</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D73" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E73" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F73" s="3" t="s">
+      <x:c r="G73" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
+      <x:c r="H73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="H73" s="3" t="s">
+      <x:c r="I73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="I73" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>998694.48</x:v>
+        <x:v>1004303.28</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>998694.48</x:v>
+        <x:v>1004303.28</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>802557.48</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C74" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D74" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E74" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C74" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F74" s="3" t="s">
+      <x:c r="G74" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="G74" s="3" t="s">
+      <x:c r="H74" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="H74" s="3" t="s">
+      <x:c r="I74" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="I74" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J74" s="4">
-        <x:v>359301.89</x:v>
+        <x:v>447935.98</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>359301.89</x:v>
+        <x:v>447935.98</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>288692.59</x:v>
+        <x:v>311974.59</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D75" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E75" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F75" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F75" s="3" t="s">
+      <x:c r="G75" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="G75" s="3" t="s">
+      <x:c r="H75" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="H75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="I75" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>124440.03</x:v>
+        <x:v>170562.51</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>124440.03</x:v>
+        <x:v>170562.51</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>102824.09</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D76" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E76" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F76" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C76" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F76" s="3" t="s">
+      <x:c r="G76" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="G76" s="3" t="s">
+      <x:c r="H76" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="H76" s="3" t="s">
+      <x:c r="I76" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>681737.99</x:v>
+        <x:v>854082.05</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>681737.99</x:v>
+        <x:v>854082.05</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>574127.67</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D77" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E77" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F77" s="3" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="I77" s="3" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="J77" s="4">
         <x:v>2596605.66</x:v>
       </x:c>
       <x:c r="K77" s="4">
         <x:v>2596605.66</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>2086649.46</x:v>
+        <x:v>2254551.22</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D78" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E78" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F78" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F78" s="3" t="s">
+      <x:c r="G78" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
+      <x:c r="H78" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="H78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>244627.13</x:v>
+        <x:v>308640.64</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>244627.13</x:v>
+        <x:v>308640.64</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>210446.27</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D79" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E79" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F79" s="3" t="s">
+      <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="G79" s="3" t="s">
+      <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="H79" s="3" t="s">
+      <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>412083.98</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>412083.98</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>341856.34</x:v>
+        <x:v>371418.94</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C80" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D80" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E80" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C80" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F80" s="3" t="s">
+      <x:c r="G80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
+      <x:c r="H80" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="H80" s="3" t="s">
+      <x:c r="I80" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="I80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>225308.63</x:v>
+        <x:v>284398.02</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>225308.63</x:v>
+        <x:v>284398.02</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>178235.77</x:v>
+        <x:v>193757.09</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E81" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F81" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F81" s="3" t="s">
+      <x:c r="G81" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="G81" s="3" t="s">
+      <x:c r="H81" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="H81" s="3" t="s">
+      <x:c r="I81" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="I81" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J81" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>441940.52</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>441940.52</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>321022.99</x:v>
+        <x:v>346891.87</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D82" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E82" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F82" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F82" s="3" t="s">
+      <x:c r="G82" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="G82" s="3" t="s">
+      <x:c r="H82" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="H82" s="3" t="s">
+      <x:c r="I82" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="I82" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J82" s="4">
-        <x:v>639101.34</x:v>
+        <x:v>796673.05</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>639101.34</x:v>
+        <x:v>796673.05</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>513573.65</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D83" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E83" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F83" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F83" s="3" t="s">
+      <x:c r="G83" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="G83" s="3" t="s">
+      <x:c r="H83" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="H83" s="3" t="s">
+      <x:c r="I83" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="I83" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J83" s="4">
-        <x:v>207111.59</x:v>
+        <x:v>257722.32</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>207111.59</x:v>
+        <x:v>257722.32</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>166315.09</x:v>
+        <x:v>179238.93</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D84" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E84" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F84" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C84" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F84" s="3" t="s">
+      <x:c r="G84" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
+      <x:c r="H84" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="H84" s="3" t="s">
+      <x:c r="I84" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>976353.67</x:v>
+        <x:v>1232407.7</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>976353.67</x:v>
+        <x:v>1232407.7</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>772371.21</x:v>
+        <x:v>839630.29</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E85" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C85" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F85" s="3" t="s">
+      <x:c r="G85" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
+      <x:c r="H85" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="H85" s="3" t="s">
+      <x:c r="I85" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I85" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J85" s="4">
-        <x:v>1382416.71</x:v>
+        <x:v>1390269.03</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>1382416.71</x:v>
+        <x:v>1390269.03</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>1198365.99</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C86" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D86" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E86" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F86" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C86" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F86" s="3" t="s">
+      <x:c r="G86" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="G86" s="3" t="s">
+      <x:c r="H86" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="H86" s="3" t="s">
+      <x:c r="I86" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="I86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J86" s="4">
-        <x:v>121157.71</x:v>
+        <x:v>161412</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>121157.71</x:v>
+        <x:v>161412</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>101406.21</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D87" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E87" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F87" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C87" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F87" s="3" t="s">
+      <x:c r="G87" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
+      <x:c r="H87" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="H87" s="3" t="s">
+      <x:c r="I87" s="3" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="J87" s="4">
         <x:v>139817.2</x:v>
       </x:c>
       <x:c r="K87" s="4">
         <x:v>139817.2</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>112358.04</x:v>
+        <x:v>121412.14</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C88" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D88" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E88" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F88" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C88" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F88" s="3" t="s">
+      <x:c r="G88" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="G88" s="3" t="s">
+      <x:c r="H88" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="H88" s="3" t="s">
+      <x:c r="I88" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>321022.99</x:v>
+        <x:v>346891.87</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D89" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E89" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F89" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F89" s="3" t="s">
+      <x:c r="G89" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="G89" s="3" t="s">
+      <x:c r="H89" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="H89" s="3" t="s">
+      <x:c r="I89" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="I89" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J89" s="4">
-        <x:v>479244.65</x:v>
+        <x:v>481936.87</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>479244.65</x:v>
+        <x:v>481936.87</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>385098.89</x:v>
+        <x:v>416141.55</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D90" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E90" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F90" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C90" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F90" s="3" t="s">
+      <x:c r="G90" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="G90" s="3" t="s">
+      <x:c r="H90" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="H90" s="3" t="s">
+      <x:c r="I90" s="3" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>178387.44</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>178387.44</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>139160.03</x:v>
+        <x:v>152094.47</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D91" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E91" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F91" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C91" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F91" s="3" t="s">
+      <x:c r="G91" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="G91" s="3" t="s">
+      <x:c r="H91" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="H91" s="3" t="s">
+      <x:c r="I91" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I91" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J91" s="4">
-        <x:v>499184.23</x:v>
+        <x:v>622287.13</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>499184.23</x:v>
+        <x:v>622287.13</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>401115.76</x:v>
+        <x:v>433451.86</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C92" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D92" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E92" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F92" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C92" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F92" s="3" t="s">
+      <x:c r="G92" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="G92" s="3" t="s">
+      <x:c r="H92" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="H92" s="3" t="s">
+      <x:c r="I92" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J92" s="4">
-        <x:v>237439.94</x:v>
+        <x:v>296529.33</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>237439.94</x:v>
+        <x:v>296529.33</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>180437.71</x:v>
+        <x:v>195456.03</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D93" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E93" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F93" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C93" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F93" s="3" t="s">
+      <x:c r="G93" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="G93" s="3" t="s">
+      <x:c r="H93" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="H93" s="3" t="s">
+      <x:c r="I93" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="I93" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J93" s="4">
-        <x:v>317016.8</x:v>
+        <x:v>399636.88</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>317016.8</x:v>
+        <x:v>399636.88</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>250330.22</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C94" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D94" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C94" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F94" s="3" t="s">
+      <x:c r="G94" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="G94" s="3" t="s">
+      <x:c r="H94" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="H94" s="3" t="s">
+      <x:c r="I94" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="I94" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J94" s="4">
-        <x:v>333963.76</x:v>
+        <x:v>417673.74</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>333963.76</x:v>
+        <x:v>417673.74</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>267277.18</x:v>
+        <x:v>289265.72</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D95" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E95" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F95" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F95" s="3" t="s">
+      <x:c r="G95" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="G95" s="3" t="s">
+      <x:c r="H95" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="H95" s="3" t="s">
+      <x:c r="I95" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="I95" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J95" s="4">
-        <x:v>1498041.72</x:v>
+        <x:v>1867350.4</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>1498041.72</x:v>
+        <x:v>1867350.4</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>1203836.22</x:v>
+        <x:v>1300844.52</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D96" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E96" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F96" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F96" s="3" t="s">
+      <x:c r="G96" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="G96" s="3" t="s">
+      <x:c r="H96" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H96" s="3" t="s">
+      <x:c r="I96" s="3" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J96" s="4">
         <x:v>42804.3</x:v>
       </x:c>
       <x:c r="K96" s="4">
         <x:v>42804.3</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
         <x:v>42804.31</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G97" s="3" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="H97" s="3" t="s">
+      <x:c r="I97" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="I97" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J97" s="4">
-        <x:v>956558.17</x:v>
+        <x:v>1042430.68</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>956558.17</x:v>
+        <x:v>1042430.68</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>748652.97</x:v>
+        <x:v>817197.03</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D98" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F98" s="3" t="s">
+      <x:c r="G98" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="G98" s="3" t="s">
+      <x:c r="H98" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="H98" s="3" t="s">
+      <x:c r="I98" s="3" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="J98" s="4">
         <x:v>75019.21</x:v>
       </x:c>
       <x:c r="K98" s="4">
         <x:v>75019.21</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
         <x:v>75019.21</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D99" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E99" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F99" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C99" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F99" s="3" t="s">
+      <x:c r="G99" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="G99" s="3" t="s">
+      <x:c r="H99" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="H99" s="3" t="s">
+      <x:c r="I99" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="I99" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J99" s="4">
-        <x:v>212856.95</x:v>
+        <x:v>266982.48</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>212856.95</x:v>
+        <x:v>266982.48</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>165784.07</x:v>
+        <x:v>178353.81</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C100" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F100" s="3" t="s">
+      <x:c r="G100" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="G100" s="3" t="s">
+      <x:c r="H100" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="H100" s="3" t="s">
+      <x:c r="I100" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="I100" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J100" s="4">
-        <x:v>357793.51</x:v>
+        <x:v>446427.6</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>357793.51</x:v>
+        <x:v>446427.6</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>287184.22</x:v>
+        <x:v>310466.22</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D101" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E101" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F101" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C101" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F101" s="3" t="s">
+      <x:c r="G101" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="G101" s="3" t="s">
+      <x:c r="H101" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="H101" s="3" t="s">
+      <x:c r="I101" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="I101" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J101" s="4">
-        <x:v>239177.45</x:v>
+        <x:v>298266.84</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>239177.45</x:v>
+        <x:v>298266.84</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>192104.6</x:v>
+        <x:v>207625.92</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C102" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F102" s="3" t="s">
+      <x:c r="G102" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="G102" s="3" t="s">
+      <x:c r="H102" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="H102" s="3" t="s">
+      <x:c r="I102" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="I102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>279272.61</x:v>
+        <x:v>348210.23</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>279272.61</x:v>
+        <x:v>348210.23</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>224354.28</x:v>
+        <x:v>242462.5</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C103" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F103" s="3" t="s">
+      <x:c r="G103" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="G103" s="3" t="s">
+      <x:c r="H103" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>109532.61</x:v>
+        <x:v>109323.78</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>109532.61</x:v>
+        <x:v>109323.78</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>89494.81</x:v>
+        <x:v>95769.07</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C104" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F104" s="3" t="s">
+      <x:c r="G104" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="G104" s="3" t="s">
+      <x:c r="H104" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="H104" s="3" t="s">
+      <x:c r="I104" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="I104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>258859.53</x:v>
+        <x:v>332721.27</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>258859.53</x:v>
+        <x:v>332721.27</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>200018.43</x:v>
+        <x:v>219420.09</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D105" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C105" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F105" s="3" t="s">
+      <x:c r="G105" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="G105" s="3" t="s">
+      <x:c r="H105" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="H105" s="3" t="s">
+      <x:c r="I105" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="I105" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J105" s="4">
-        <x:v>199526.72</x:v>
+        <x:v>248767.88</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>199526.72</x:v>
+        <x:v>248767.88</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>160299.34</x:v>
+        <x:v>173233.78</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D106" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E106" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F106" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C106" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F106" s="3" t="s">
+      <x:c r="G106" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="G106" s="3" t="s">
+      <x:c r="H106" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="H106" s="3" t="s">
+      <x:c r="I106" s="3" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
       <x:c r="J106" s="4">
         <x:v>27672.93</x:v>
       </x:c>
       <x:c r="K106" s="4">
         <x:v>27672.93</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>27672.94</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D107" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E107" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F107" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C107" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F107" s="3" t="s">
+      <x:c r="G107" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="G107" s="3" t="s">
+      <x:c r="H107" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="H107" s="3" t="s">
+      <x:c r="I107" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="I107" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J107" s="4">
-        <x:v>361380.63</x:v>
+        <x:v>353874.55</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>361380.63</x:v>
+        <x:v>353874.55</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>282925.81</x:v>
+        <x:v>304210.39</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C108" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D108" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E108" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F108" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C108" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F108" s="3" t="s">
+      <x:c r="G108" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="G108" s="3" t="s">
+      <x:c r="H108" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="H108" s="3" t="s">
+      <x:c r="I108" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="I108" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J108" s="4">
-        <x:v>55633.6</x:v>
+        <x:v>73229.5</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>55633.6</x:v>
+        <x:v>73229.5</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
         <x:v>51286.8</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D109" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C109" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F109" s="3" t="s">
+      <x:c r="G109" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="G109" s="3" t="s">
+      <x:c r="H109" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="H109" s="3" t="s">
+      <x:c r="I109" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>241232.46</x:v>
+        <x:v>305245.97</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>241232.46</x:v>
+        <x:v>305245.97</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
         <x:v>207051.62</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C110" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D110" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E110" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F110" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C110" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F110" s="3" t="s">
+      <x:c r="G110" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="G110" s="3" t="s">
+      <x:c r="H110" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="H110" s="3" t="s">
+      <x:c r="I110" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="I110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J110" s="4">
-        <x:v>242442.98</x:v>
+        <x:v>306456.48</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>242442.98</x:v>
+        <x:v>306456.48</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>191447.35</x:v>
+        <x:v>208262.13</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D111" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E111" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F111" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C111" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F111" s="3" t="s">
+      <x:c r="G111" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="G111" s="3" t="s">
+      <x:c r="H111" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="H111" s="3" t="s">
+      <x:c r="I111" s="3" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
       <x:c r="J111" s="4">
         <x:v>163820</x:v>
       </x:c>
       <x:c r="K111" s="4">
         <x:v>163820</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>108988.59</x:v>
+        <x:v>140527.57</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D112" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E112" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F112" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C112" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F112" s="3" t="s">
+      <x:c r="G112" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="G112" s="3" t="s">
+      <x:c r="H112" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="H112" s="3" t="s">
+      <x:c r="I112" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="I112" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J112" s="4">
-        <x:v>209280.99</x:v>
+        <x:v>208447.54</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>209280.99</x:v>
+        <x:v>208447.54</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>166130.83</x:v>
+        <x:v>178918.97</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C113" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F113" s="3" t="s">
+      <x:c r="G113" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="G113" s="3" t="s">
+      <x:c r="H113" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="H113" s="3" t="s">
+      <x:c r="I113" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="I113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>36511.19</x:v>
+        <x:v>48181.42</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>36511.19</x:v>
+        <x:v>48181.42</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
         <x:v>29208.95</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C114" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D114" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E114" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F114" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C114" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F114" s="3" t="s">
+      <x:c r="G114" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="G114" s="3" t="s">
+      <x:c r="H114" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="H114" s="3" t="s">
+      <x:c r="I114" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="I114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J114" s="4">
-        <x:v>374635.29</x:v>
+        <x:v>473117.61</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>374635.29</x:v>
+        <x:v>473117.61</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>296180.5</x:v>
+        <x:v>322049.38</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D115" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E115" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F115" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C115" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F115" s="3" t="s">
+      <x:c r="G115" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="G115" s="3" t="s">
+      <x:c r="H115" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="H115" s="3" t="s">
+      <x:c r="I115" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="I115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J115" s="4">
-        <x:v>282262.06</x:v>
+        <x:v>356123.8</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>282262.06</x:v>
+        <x:v>356123.8</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
         <x:v>223420.96</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C116" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D116" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E116" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F116" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C116" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F116" s="3" t="s">
+      <x:c r="G116" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="G116" s="3" t="s">
+      <x:c r="H116" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="H116" s="3" t="s">
+      <x:c r="I116" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="I116" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J116" s="4">
-        <x:v>159671.73</x:v>
+        <x:v>199064.66</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>159671.73</x:v>
+        <x:v>199064.66</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>128289.84</x:v>
+        <x:v>138637.4</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D117" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E117" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F117" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C117" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F117" s="3" t="s">
+      <x:c r="G117" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="G117" s="3" t="s">
+      <x:c r="H117" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="H117" s="3" t="s">
+      <x:c r="I117" s="3" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="J117" s="4">
         <x:v>272552.3</x:v>
       </x:c>
       <x:c r="K117" s="4">
         <x:v>272552.3</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
         <x:v>217633.98</x:v>
       </x:c>
       <x:c r="N117" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C118" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D118" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E118" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F118" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C118" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F118" s="3" t="s">
+      <x:c r="G118" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="G118" s="3" t="s">
+      <x:c r="H118" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="H118" s="3" t="s">
+      <x:c r="I118" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="I118" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J118" s="4">
-        <x:v>142620.55</x:v>
+        <x:v>181954.11</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>142620.55</x:v>
+        <x:v>181954.11</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>111238.65</x:v>
+        <x:v>121526.83</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D119" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E119" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F119" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C119" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F119" s="3" t="s">
+      <x:c r="G119" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="G119" s="3" t="s">
+      <x:c r="H119" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="H119" s="3" t="s">
+      <x:c r="I119" s="3" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="J119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N119" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C120" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D120" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E120" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F120" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C120" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F120" s="3" t="s">
+      <x:c r="G120" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="G120" s="3" t="s">
+      <x:c r="H120" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H120" s="3" t="s">
+      <x:c r="I120" s="3" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>257921.07</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>257921.07</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>203002.71</x:v>
+        <x:v>220856.47</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D121" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E121" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F121" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C121" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F121" s="3" t="s">
+      <x:c r="G121" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="G121" s="3" t="s">
+      <x:c r="H121" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="H121" s="3" t="s">
+      <x:c r="I121" s="3" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
       <x:c r="J121" s="4">
         <x:v>188174.7</x:v>
       </x:c>
       <x:c r="K121" s="4">
         <x:v>188174.7</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>148947.3</x:v>
+        <x:v>161881.74</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F122" s="3" t="s">
+      <x:c r="G122" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="G122" s="3" t="s">
+      <x:c r="H122" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="H122" s="3" t="s">
+      <x:c r="I122" s="3" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
       <x:c r="J122" s="4">
         <x:v>958645.98</x:v>
       </x:c>
       <x:c r="K122" s="4">
         <x:v>958645.98</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>770354.48</x:v>
+        <x:v>832439.8</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D123" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E123" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F123" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C123" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F123" s="3" t="s">
+      <x:c r="G123" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="G123" s="3" t="s">
+      <x:c r="H123" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="H123" s="3" t="s">
+      <x:c r="I123" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="I123" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J123" s="4">
-        <x:v>737209.63</x:v>
+        <x:v>919894.33</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>737209.63</x:v>
+        <x:v>919894.33</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>639662.73</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C124" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D124" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E124" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F124" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C124" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F124" s="3" t="s">
+      <x:c r="G124" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="G124" s="3" t="s">
+      <x:c r="H124" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="H124" s="3" t="s">
+      <x:c r="I124" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="I124" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J124" s="4">
-        <x:v>89454.48</x:v>
+        <x:v>111613</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>89454.48</x:v>
+        <x:v>111613</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>71802.13</x:v>
+        <x:v>77622.63</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D125" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E125" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F125" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C125" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F125" s="3" t="s">
+      <x:c r="G125" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="G125" s="3" t="s">
+      <x:c r="H125" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="H125" s="3" t="s">
+      <x:c r="I125" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="I125" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J125" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
         <x:v>321023</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C126" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D126" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E126" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F126" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C126" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F126" s="3" t="s">
+      <x:c r="G126" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="G126" s="3" t="s">
+      <x:c r="H126" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="H126" s="3" t="s">
+      <x:c r="I126" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="I126" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J126" s="4">
-        <x:v>3793324.45</x:v>
+        <x:v>3893895.02</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>3793324.45</x:v>
+        <x:v>3893895.02</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>3271006.31</x:v>
+        <x:v>3534868.89</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D127" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E127" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F127" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C127" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F127" s="3" t="s">
+      <x:c r="G127" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="G127" s="3" t="s">
+      <x:c r="H127" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="H127" s="3" t="s">
+      <x:c r="I127" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="I127" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J127" s="4">
-        <x:v>599194.3</x:v>
+        <x:v>746917.79</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>599194.3</x:v>
+        <x:v>746917.79</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>481512.12</x:v>
+        <x:v>520315.44</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D128" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E128" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F128" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F128" s="3" t="s">
+      <x:c r="G128" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="G128" s="3" t="s">
+      <x:c r="H128" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="H128" s="3" t="s">
+      <x:c r="I128" s="3" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>122962.62</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>122962.62</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>93149.81</x:v>
+        <x:v>101631.41</x:v>
       </x:c>
       <x:c r="N128" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D129" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E129" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F129" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C129" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F129" s="3" t="s">
+      <x:c r="G129" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="G129" s="3" t="s">
+      <x:c r="H129" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="H129" s="3" t="s">
+      <x:c r="I129" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="I129" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J129" s="4">
-        <x:v>67079.37</x:v>
+        <x:v>87497.31</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>67079.37</x:v>
+        <x:v>87497.31</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>49702.65</x:v>
+        <x:v>53549.05</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C130" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D130" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E130" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F130" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C130" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F130" s="3" t="s">
+      <x:c r="G130" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="G130" s="3" t="s">
+      <x:c r="H130" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="H130" s="3" t="s">
+      <x:c r="I130" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="I130" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J130" s="4">
-        <x:v>159791.13</x:v>
+        <x:v>199184.06</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>159791.13</x:v>
+        <x:v>199184.06</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>128409.21</x:v>
+        <x:v>138756.77</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E131" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F131" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F131" s="3" t="s">
+      <x:c r="G131" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="G131" s="3" t="s">
+      <x:c r="H131" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="H131" s="3" t="s">
+      <x:c r="I131" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="I131" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J131" s="4">
-        <x:v>219700.05</x:v>
+        <x:v>273858.96</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>219700.05</x:v>
+        <x:v>273858.96</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>176549.9</x:v>
+        <x:v>190771.42</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D132" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E132" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F132" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C132" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F132" s="3" t="s">
+      <x:c r="G132" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="G132" s="3" t="s">
+      <x:c r="H132" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="H132" s="3" t="s">
+      <x:c r="I132" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="I132" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J132" s="4">
-        <x:v>3546935.25</x:v>
+        <x:v>3562924.29</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>3546935.25</x:v>
+        <x:v>3562924.29</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>2840842.06</x:v>
+        <x:v>3071036.92</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D133" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E133" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F133" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="C133" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F133" s="3" t="s">
+      <x:c r="G133" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="G133" s="3" t="s">
+      <x:c r="H133" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="H133" s="3" t="s">
+      <x:c r="I133" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="I133" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J133" s="4">
-        <x:v>329182.63</x:v>
+        <x:v>412892.6</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>329182.63</x:v>
+        <x:v>412892.6</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>262496.02</x:v>
+        <x:v>284484.56</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C134" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D134" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E134" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F134" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C134" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F134" s="3" t="s">
+      <x:c r="G134" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="G134" s="3" t="s">
+      <x:c r="H134" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="H134" s="3" t="s">
+      <x:c r="I134" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="I134" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J134" s="4">
-        <x:v>1735683.53</x:v>
+        <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>1735683.53</x:v>
+        <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>1453670.36</x:v>
+        <x:v>1556603.06</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D135" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E135" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F135" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C135" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F135" s="3" t="s">
+      <x:c r="G135" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="G135" s="3" t="s">
+      <x:c r="H135" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="H135" s="3" t="s">
+      <x:c r="I135" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="I135" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J135" s="4">
-        <x:v>179765</x:v>
+        <x:v>224082.05</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>179765</x:v>
+        <x:v>224082.05</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>144460.37</x:v>
+        <x:v>156101.37</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C136" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D136" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E136" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F136" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C136" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F136" s="3" t="s">
+      <x:c r="G136" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="G136" s="3" t="s">
+      <x:c r="H136" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="H136" s="3" t="s">
+      <x:c r="I136" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="I136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J136" s="4">
-        <x:v>1642147.24</x:v>
+        <x:v>2053310.93</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>1642147.24</x:v>
+        <x:v>2053310.93</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>1314598.49</x:v>
+        <x:v>1422601.07</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D137" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E137" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F137" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C137" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F137" s="3" t="s">
+      <x:c r="G137" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="G137" s="3" t="s">
+      <x:c r="H137" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="H137" s="3" t="s">
+      <x:c r="I137" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="I137" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J137" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>96306.9</x:v>
+        <x:v>104067.56</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C138" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D138" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E138" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F138" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C138" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F138" s="3" t="s">
+      <x:c r="G138" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="G138" s="3" t="s">
+      <x:c r="H138" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="H138" s="3" t="s">
+      <x:c r="I138" s="3" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
       <x:c r="J138" s="4">
         <x:v>499446.62</x:v>
       </x:c>
       <x:c r="K138" s="4">
         <x:v>499446.62</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
         <x:v>499446.64</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D139" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E139" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F139" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C139" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F139" s="3" t="s">
+      <x:c r="G139" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="G139" s="3" t="s">
+      <x:c r="H139" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="H139" s="3" t="s">
+      <x:c r="I139" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="I139" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J139" s="4">
-        <x:v>339027.53</x:v>
+        <x:v>422737.5</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>339027.53</x:v>
+        <x:v>422737.5</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>272340.9</x:v>
+        <x:v>294329.44</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C140" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D140" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E140" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F140" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C140" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F140" s="3" t="s">
+      <x:c r="G140" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="G140" s="3" t="s">
+      <x:c r="H140" s="3" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="H140" s="3" t="s">
+      <x:c r="I140" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="I140" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J140" s="4">
-        <x:v>108204.53</x:v>
+        <x:v>137749.22</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>108204.53</x:v>
+        <x:v>137749.22</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>84668.11</x:v>
+        <x:v>92428.77</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D141" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E141" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F141" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C141" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F141" s="3" t="s">
+      <x:c r="G141" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="G141" s="3" t="s">
+      <x:c r="H141" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="H141" s="3" t="s">
+      <x:c r="I141" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="I141" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J141" s="4">
-        <x:v>4194516.83</x:v>
+        <x:v>5228581.18</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>4194516.83</x:v>
+        <x:v>5228581.18</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>3370741.43</x:v>
+        <x:v>3642364.67</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C142" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D142" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E142" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F142" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C142" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F142" s="3" t="s">
+      <x:c r="G142" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="G142" s="3" t="s">
+      <x:c r="H142" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="H142" s="3" t="s">
+      <x:c r="I142" s="3" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
       <x:c r="J142" s="4">
         <x:v>457613.33</x:v>
       </x:c>
       <x:c r="K142" s="4">
         <x:v>457613.33</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
         <x:v>363467.58</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D143" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E143" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F143" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C143" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F143" s="3" t="s">
+      <x:c r="G143" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="G143" s="3" t="s">
+      <x:c r="H143" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="H143" s="3" t="s">
+      <x:c r="I143" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="I143" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J143" s="4">
-        <x:v>156657.6</x:v>
+        <x:v>196050.52</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>156657.6</x:v>
+        <x:v>196050.52</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>125275.69</x:v>
+        <x:v>135623.25</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C144" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D144" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E144" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F144" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C144" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F144" s="3" t="s">
+      <x:c r="G144" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="G144" s="3" t="s">
+      <x:c r="H144" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="H144" s="3" t="s">
+      <x:c r="I144" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="I144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J144" s="4">
-        <x:v>96794.65</x:v>
+        <x:v>121343.14</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>96794.65</x:v>
+        <x:v>121343.14</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>77180.98</x:v>
+        <x:v>83584.58</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D145" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E145" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F145" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C145" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F145" s="3" t="s">
+      <x:c r="G145" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="G145" s="3" t="s">
+      <x:c r="H145" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="H145" s="3" t="s">
+      <x:c r="I145" s="3" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
       <x:c r="J145" s="4">
         <x:v>796692.31</x:v>
       </x:c>
       <x:c r="K145" s="4">
         <x:v>796692.31</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>639782.7</x:v>
+        <x:v>691520.46</x:v>
       </x:c>
       <x:c r="N145" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C146" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D146" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E146" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F146" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C146" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F146" s="3" t="s">
+      <x:c r="G146" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="G146" s="3" t="s">
+      <x:c r="H146" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="H146" s="3" t="s">
+      <x:c r="I146" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="I146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J146" s="4">
-        <x:v>695356.37</x:v>
+        <x:v>867700.43</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>695356.37</x:v>
+        <x:v>867700.43</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>558060.46</x:v>
+        <x:v>603331</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D147" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E147" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F147" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C147" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F147" s="3" t="s">
+      <x:c r="G147" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="G147" s="3" t="s">
+      <x:c r="H147" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="H147" s="3" t="s">
+      <x:c r="I147" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="I147" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J147" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>96306.9</x:v>
+        <x:v>104067.56</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C148" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D148" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E148" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F148" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C148" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F148" s="3" t="s">
+      <x:c r="G148" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="G148" s="3" t="s">
+      <x:c r="H148" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="H148" s="3" t="s">
+      <x:c r="I148" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J148" s="4">
-        <x:v>236776.96</x:v>
+        <x:v>295866.35</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>236776.96</x:v>
+        <x:v>295866.35</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>189704.08</x:v>
+        <x:v>205225.4</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D149" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E149" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F149" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C149" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F149" s="3" t="s">
+      <x:c r="G149" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="G149" s="3" t="s">
+      <x:c r="H149" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="H149" s="3" t="s">
+      <x:c r="I149" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="I149" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J149" s="4">
-        <x:v>399468.47</x:v>
+        <x:v>497950.79</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>399468.47</x:v>
+        <x:v>497950.79</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>321013.67</x:v>
+        <x:v>346882.55</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C150" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D150" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E150" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F150" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C150" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F150" s="3" t="s">
+      <x:c r="G150" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="G150" s="3" t="s">
+      <x:c r="H150" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="H150" s="3" t="s">
+      <x:c r="I150" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="I150" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J150" s="4">
-        <x:v>299461.97</x:v>
+        <x:v>373323.71</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>299461.97</x:v>
+        <x:v>373323.71</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>240612.36</x:v>
+        <x:v>260014.02</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D151" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E151" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F151" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C151" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F151" s="3" t="s">
+      <x:c r="G151" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="G151" s="3" t="s">
+      <x:c r="H151" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="H151" s="3" t="s">
+      <x:c r="I151" s="3" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>670</x:v>
       </x:c>
       <x:c r="J151" s="4">
         <x:v>204831.73</x:v>
       </x:c>
       <x:c r="K151" s="4">
         <x:v>204831.73</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
         <x:v>204831.72</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C152" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D152" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E152" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F152" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C152" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F152" s="3" t="s">
+      <x:c r="G152" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="G152" s="3" t="s">
+      <x:c r="H152" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="H152" s="3" t="s">
+      <x:c r="I152" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="I152" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J152" s="4">
-        <x:v>639164.47</x:v>
+        <x:v>796736.18</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>639164.47</x:v>
+        <x:v>796736.18</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
         <x:v>513636.79</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D153" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E153" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F153" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C153" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F153" s="3" t="s">
+      <x:c r="G153" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="G153" s="3" t="s">
+      <x:c r="H153" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="H153" s="3" t="s">
+      <x:c r="I153" s="3" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
       <x:c r="J153" s="4">
         <x:v>902149.07</x:v>
       </x:c>
       <x:c r="K153" s="4">
         <x:v>902149.07</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
         <x:v>706012.07</x:v>
       </x:c>
       <x:c r="N153" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C154" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D154" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E154" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F154" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C154" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F154" s="3" t="s">
+      <x:c r="G154" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="G154" s="3" t="s">
+      <x:c r="H154" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="H154" s="3" t="s">
+      <x:c r="I154" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="I154" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J154" s="4">
-        <x:v>112283.63</x:v>
+        <x:v>141985.78</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>112283.63</x:v>
+        <x:v>141985.78</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>89215.8</x:v>
+        <x:v>93634.72</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D155" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E155" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F155" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C155" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F155" s="3" t="s">
+      <x:c r="G155" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="G155" s="3" t="s">
+      <x:c r="H155" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="H155" s="3" t="s">
+      <x:c r="I155" s="3" t="s">
         <x:v>689</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>49726.03</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>49726.03</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>49726.04</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="G156" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="G156" s="3" t="s">
+      <x:c r="H156" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="H156" s="3" t="s">
+      <x:c r="I156" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="I156" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J156" s="4">
-        <x:v>1693572.3</x:v>
+        <x:v>1975147.74</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>1693572.3</x:v>
+        <x:v>1975147.74</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>1456935.68</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D157" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E157" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F157" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C157" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F157" s="3" t="s">
+      <x:c r="G157" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="G157" s="3" t="s">
+      <x:c r="H157" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="H157" s="3" t="s">
+      <x:c r="I157" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="I157" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J157" s="4">
-        <x:v>697385.5</x:v>
+        <x:v>754099.36</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>697385.5</x:v>
+        <x:v>754099.36</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>531128.98</x:v>
+        <x:v>574932.39</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C158" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D158" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E158" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F158" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="C158" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F158" s="3" t="s">
+      <x:c r="G158" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="G158" s="3" t="s">
+      <x:c r="H158" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="H158" s="3" t="s">
+      <x:c r="I158" s="3" t="s">
         <x:v>703</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>704</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>325538.9</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>325538.9</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>247084.09</x:v>
+        <x:v>268275.37</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D159" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E159" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F159" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="C159" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F159" s="3" t="s">
+      <x:c r="G159" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="G159" s="3" t="s">
+      <x:c r="H159" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="H159" s="3" t="s">
+      <x:c r="I159" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="I159" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J159" s="4">
-        <x:v>93471.71</x:v>
+        <x:v>118079.57</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>93471.71</x:v>
+        <x:v>118079.57</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>73858.03</x:v>
+        <x:v>80312.53</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C160" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D160" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E160" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F160" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C160" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F160" s="3" t="s">
+      <x:c r="G160" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="G160" s="3" t="s">
+      <x:c r="H160" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="H160" s="3" t="s">
+      <x:c r="I160" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="I160" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J160" s="4">
-        <x:v>359530.02</x:v>
+        <x:v>448164.11</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>359530.02</x:v>
+        <x:v>448164.11</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>288920.7</x:v>
+        <x:v>312202.7</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C161" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F161" s="3" t="s">
+      <x:c r="G161" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="G161" s="3" t="s">
+      <x:c r="H161" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="H161" s="3" t="s">
+      <x:c r="I161" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="I161" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J161" s="4">
-        <x:v>379503.9</x:v>
+        <x:v>473062.11</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>379503.9</x:v>
+        <x:v>473062.11</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
         <x:v>321086.89</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C162" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D162" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E162" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F162" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="C162" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F162" s="3" t="s">
+      <x:c r="G162" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="G162" s="3" t="s">
+      <x:c r="H162" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="H162" s="3" t="s">
+      <x:c r="I162" s="3" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>724</x:v>
       </x:c>
       <x:c r="J162" s="4">
         <x:v>890451.38</x:v>
       </x:c>
       <x:c r="K162" s="4">
         <x:v>890451.38</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>713830.47</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F163" s="3" t="s">
+      <x:c r="G163" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="G163" s="3" t="s">
+      <x:c r="H163" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="H163" s="3" t="s">
+      <x:c r="I163" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>183539.12</x:v>
+        <x:v>232780.28</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>183539.12</x:v>
+        <x:v>232780.28</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>144311.72</x:v>
+        <x:v>157246.16</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E164" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F164" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C164" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F164" s="3" t="s">
+      <x:c r="G164" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="G164" s="3" t="s">
+      <x:c r="H164" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="H164" s="3" t="s">
+      <x:c r="I164" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="I164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>1640787.36</x:v>
+        <x:v>2083957.8</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>1640787.36</x:v>
+        <x:v>2083957.8</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>1287740.77</x:v>
+        <x:v>1404150.73</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D165" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E165" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F165" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C165" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F165" s="3" t="s">
+      <x:c r="G165" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="G165" s="3" t="s">
+      <x:c r="H165" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H165" s="3" t="s">
+      <x:c r="I165" s="3" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J165" s="4">
         <x:v>33485.81</x:v>
       </x:c>
       <x:c r="K165" s="4">
         <x:v>33485.81</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
         <x:v>33485.8</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="G166" s="3" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H166" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="G166" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H166" s="3" t="s">
+      <x:c r="I166" s="3" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
       <x:c r="J166" s="4">
         <x:v>622934.77</x:v>
       </x:c>
       <x:c r="K166" s="4">
         <x:v>622934.77</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>467842.89</x:v>
+        <x:v>517786.25</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D167" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E167" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F167" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C167" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F167" s="3" t="s">
+      <x:c r="G167" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="G167" s="3" t="s">
+      <x:c r="H167" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="H167" s="3" t="s">
+      <x:c r="I167" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="I167" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>170828.61</x:v>
+        <x:v>216151.27</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>170828.61</x:v>
+        <x:v>216151.27</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>131601.18</x:v>
+        <x:v>141940.26</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C168" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D168" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E168" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F168" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="C168" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F168" s="3" t="s">
+      <x:c r="G168" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="G168" s="3" t="s">
+      <x:c r="H168" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="H168" s="3" t="s">
+      <x:c r="I168" s="3" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>98301.63</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>98301.63</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>98301.63</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E169" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F169" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F169" s="3" t="s">
+      <x:c r="G169" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="G169" s="3" t="s">
+      <x:c r="H169" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="H169" s="3" t="s">
+      <x:c r="I169" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="I169" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J169" s="4">
-        <x:v>492064.55</x:v>
+        <x:v>614298.09</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>492064.55</x:v>
+        <x:v>614298.09</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
         <x:v>360641.48</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D170" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E170" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F170" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="C170" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F170" s="3" t="s">
+      <x:c r="G170" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="G170" s="3" t="s">
+      <x:c r="H170" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="H170" s="3" t="s">
+      <x:c r="I170" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="I170" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J170" s="4">
-        <x:v>225809.64</x:v>
+        <x:v>284899.04</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>225809.64</x:v>
+        <x:v>284899.04</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>178736.76</x:v>
+        <x:v>188914.68</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D171" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E171" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F171" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="C171" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F171" s="3" t="s">
+      <x:c r="G171" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="G171" s="3" t="s">
+      <x:c r="H171" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="H171" s="3" t="s">
+      <x:c r="I171" s="3" t="s">
         <x:v>766</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>767</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>191970.83</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>191970.83</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>150782.07</x:v>
+        <x:v>164363.23</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D172" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E172" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F172" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C172" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F172" s="3" t="s">
+      <x:c r="G172" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="G172" s="3" t="s">
+      <x:c r="H172" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="H172" s="3" t="s">
+      <x:c r="I172" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="I172" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J172" s="4">
-        <x:v>155463.87</x:v>
+        <x:v>168414.31</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>155463.87</x:v>
+        <x:v>168414.31</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>124069.23</x:v>
+        <x:v>134416.79</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D173" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E173" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F173" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C173" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F173" s="3" t="s">
+      <x:c r="G173" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="G173" s="3" t="s">
+      <x:c r="H173" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="H173" s="3" t="s">
+      <x:c r="I173" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="I173" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J173" s="4">
-        <x:v>439384.55</x:v>
+        <x:v>547715.1</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>439384.55</x:v>
+        <x:v>547715.1</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>353084.24</x:v>
+        <x:v>381540</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C174" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D174" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E174" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F174" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C174" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F174" s="3" t="s">
+      <x:c r="G174" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="G174" s="3" t="s">
+      <x:c r="H174" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="H174" s="3" t="s">
+      <x:c r="I174" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="I174" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J174" s="4">
-        <x:v>774978.52</x:v>
+        <x:v>779465.57</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>774978.52</x:v>
+        <x:v>779465.57</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>618068.93</x:v>
+        <x:v>669806.69</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D175" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E175" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F175" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="C175" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F175" s="3" t="s">
+      <x:c r="G175" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="G175" s="3" t="s">
+      <x:c r="H175" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="H175" s="3" t="s">
+      <x:c r="I175" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="I175" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J175" s="4">
-        <x:v>3464896.52</x:v>
+        <x:v>4522140.47</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>3464896.52</x:v>
+        <x:v>4522140.47</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>2901578.32</x:v>
+        <x:v>3129637.94</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C176" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D176" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E176" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F176" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C176" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F176" s="3" t="s">
+      <x:c r="G176" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="G176" s="3" t="s">
+      <x:c r="H176" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="H176" s="3" t="s">
+      <x:c r="I176" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="I176" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J176" s="4">
-        <x:v>194317.24</x:v>
+        <x:v>243558.4</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>194317.24</x:v>
+        <x:v>243558.4</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>155089.85</x:v>
+        <x:v>168024.29</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D177" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E177" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F177" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C177" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F177" s="3" t="s">
+      <x:c r="G177" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="G177" s="3" t="s">
+      <x:c r="H177" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="H177" s="3" t="s">
+      <x:c r="I177" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="I177" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J177" s="4">
-        <x:v>299336.01</x:v>
+        <x:v>373197.75</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>299336.01</x:v>
+        <x:v>373197.75</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>240494.94</x:v>
+        <x:v>259896.6</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D178" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E178" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F178" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="C178" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F178" s="3" t="s">
+      <x:c r="G178" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="G178" s="3" t="s">
+      <x:c r="H178" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="H178" s="3" t="s">
+      <x:c r="I178" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="I178" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J178" s="4">
-        <x:v>465960.29</x:v>
+        <x:v>589041.99</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>465960.29</x:v>
+        <x:v>589041.99</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
         <x:v>400227.9</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D179" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E179" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F179" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="C179" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F179" s="3" t="s">
+      <x:c r="G179" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="G179" s="3" t="s">
+      <x:c r="H179" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="H179" s="3" t="s">
+      <x:c r="I179" s="3" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>807</x:v>
       </x:c>
       <x:c r="J179" s="4">
         <x:v>281974.76</x:v>
       </x:c>
       <x:c r="K179" s="4">
         <x:v>281974.76</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>229494.9</x:v>
+        <x:v>254621.64</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C180" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D180" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E180" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F180" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C180" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F180" s="3" t="s">
+      <x:c r="G180" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="G180" s="3" t="s">
+      <x:c r="H180" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H180" s="3" t="s">
+      <x:c r="I180" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="I180" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J180" s="4">
-        <x:v>258448.2</x:v>
+        <x:v>322461.71</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>258448.2</x:v>
+        <x:v>322461.71</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
         <x:v>207452.58</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D181" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E181" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F181" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="C181" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F181" s="3" t="s">
+      <x:c r="G181" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="G181" s="3" t="s">
+      <x:c r="H181" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="H181" s="3" t="s">
+      <x:c r="I181" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="I181" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J181" s="4">
-        <x:v>116997.05</x:v>
+        <x:v>146541.74</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>116997.05</x:v>
+        <x:v>146541.74</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>93460.61</x:v>
+        <x:v>101221.27</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C182" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D182" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E182" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F182" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="C182" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F182" s="3" t="s">
+      <x:c r="G182" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="G182" s="3" t="s">
+      <x:c r="H182" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="H182" s="3" t="s">
+      <x:c r="I182" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="I182" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J182" s="4">
-        <x:v>169357.24</x:v>
+        <x:v>209475.89</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>169357.24</x:v>
+        <x:v>209475.89</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>126605.56</x:v>
+        <x:v>134052.57</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D183" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E183" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F183" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="C183" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F183" s="3" t="s">
+      <x:c r="G183" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="G183" s="3" t="s">
+      <x:c r="H183" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="H183" s="3" t="s">
+      <x:c r="I183" s="3" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>827</x:v>
       </x:c>
       <x:c r="J183" s="4">
         <x:v>199710.74</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>199710.74</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>160483.35</x:v>
+        <x:v>173413.55</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C184" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D184" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E184" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F184" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="C184" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F184" s="3" t="s">
+      <x:c r="G184" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="G184" s="3" t="s">
+      <x:c r="H184" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="H184" s="3" t="s">
+      <x:c r="I184" s="3" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>832</x:v>
       </x:c>
       <x:c r="J184" s="4">
         <x:v>752584.23</x:v>
       </x:c>
       <x:c r="K184" s="4">
         <x:v>752584.23</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
         <x:v>542938.72</x:v>
       </x:c>
       <x:c r="N184" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D185" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E185" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F185" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C185" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F185" s="3" t="s">
+      <x:c r="G185" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="G185" s="3" t="s">
+      <x:c r="H185" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="H185" s="3" t="s">
+      <x:c r="I185" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="I185" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J185" s="4">
-        <x:v>338794.31</x:v>
+        <x:v>422490.67</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>338794.31</x:v>
+        <x:v>422490.67</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
         <x:v>272094.09</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D186" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E186" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F186" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="C186" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F186" s="3" t="s">
+      <x:c r="G186" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="G186" s="3" t="s">
+      <x:c r="H186" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="H186" s="3" t="s">
+      <x:c r="I186" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="I186" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J186" s="4">
-        <x:v>647318.55</x:v>
+        <x:v>695169.08</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>647318.55</x:v>
+        <x:v>695169.08</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>529430.55</x:v>
+        <x:v>567920.05</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D187" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E187" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F187" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C187" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F187" s="3" t="s">
+      <x:c r="G187" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="G187" s="3" t="s">
+      <x:c r="H187" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="H187" s="3" t="s">
+      <x:c r="I187" s="3" t="s">
         <x:v>846</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>847</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>218397.52</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>218397.52</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>181502.57</x:v>
+        <x:v>191934.93</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="C188" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D188" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E188" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F188" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="C188" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F188" s="3" t="s">
+      <x:c r="G188" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="G188" s="3" t="s">
+      <x:c r="H188" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="H188" s="3" t="s">
+      <x:c r="I188" s="3" t="s">
         <x:v>851</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
       <x:c r="J188" s="4">
         <x:v>396062.38</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>396062.38</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>317607.59</x:v>
+        <x:v>343476.47</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D189" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E189" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F189" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="C189" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F189" s="3" t="s">
+      <x:c r="G189" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="G189" s="3" t="s">
+      <x:c r="H189" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="H189" s="3" t="s">
+      <x:c r="I189" s="3" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
       <x:c r="J189" s="4">
         <x:v>170886.71</x:v>
       </x:c>
       <x:c r="K189" s="4">
         <x:v>170886.71</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
         <x:v>131661.48</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C190" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D190" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E190" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F190" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="C190" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F190" s="3" t="s">
+      <x:c r="G190" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="G190" s="3" t="s">
+      <x:c r="H190" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="H190" s="3" t="s">
+      <x:c r="I190" s="3" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
       <x:c r="J190" s="4">
         <x:v>388653.72</x:v>
       </x:c>
       <x:c r="K190" s="4">
         <x:v>388653.72</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
         <x:v>310198.92</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D191" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E191" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F191" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="C191" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F191" s="3" t="s">
+      <x:c r="G191" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="G191" s="3" t="s">
+      <x:c r="H191" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="H191" s="3" t="s">
+      <x:c r="I191" s="3" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
       <x:c r="J191" s="4">
         <x:v>3647556.65</x:v>
       </x:c>
       <x:c r="K191" s="4">
         <x:v>3647556.65</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>2616818.83</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D192" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E192" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F192" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C192" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F192" s="3" t="s">
+      <x:c r="G192" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="G192" s="3" t="s">
+      <x:c r="H192" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="H192" s="3" t="s">
+      <x:c r="I192" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="I192" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J192" s="4">
-        <x:v>1039192.11</x:v>
+        <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>1039192.11</x:v>
+        <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
         <x:v>846765.8</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D193" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E193" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F193" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="C193" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F193" s="3" t="s">
+      <x:c r="G193" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="G193" s="3" t="s">
+      <x:c r="H193" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="H193" s="3" t="s">
+      <x:c r="I193" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="I193" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J193" s="4">
-        <x:v>499347.25</x:v>
+        <x:v>622450.15</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>499347.25</x:v>
+        <x:v>622450.15</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
         <x:v>401278.76</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D194" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E194" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F194" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="C194" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F194" s="3" t="s">
+      <x:c r="G194" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="G194" s="3" t="s">
+      <x:c r="H194" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="H194" s="3" t="s">
+      <x:c r="I194" s="3" t="s">
         <x:v>881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>882</x:v>
       </x:c>
       <x:c r="J194" s="4">
         <x:v>777660.68</x:v>
       </x:c>
       <x:c r="K194" s="4">
         <x:v>777660.68</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>637714.27</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D195" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E195" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F195" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="C195" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F195" s="3" t="s">
+      <x:c r="G195" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="G195" s="3" t="s">
+      <x:c r="H195" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="H195" s="3" t="s">
+      <x:c r="I195" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="I195" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J195" s="4">
-        <x:v>339556.15</x:v>
+        <x:v>423266.12</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>339556.15</x:v>
+        <x:v>423266.12</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
         <x:v>272869.52</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D196" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E196" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F196" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="C196" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F196" s="3" t="s">
+      <x:c r="G196" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="G196" s="3" t="s">
+      <x:c r="H196" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="H196" s="3" t="s">
+      <x:c r="I196" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="I196" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J196" s="4">
-        <x:v>695746.31</x:v>
+        <x:v>868090.37</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>695746.31</x:v>
+        <x:v>868090.37</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>558450.38</x:v>
+        <x:v>603720.92</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D197" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E197" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F197" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="C197" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F197" s="3" t="s">
+      <x:c r="G197" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="G197" s="3" t="s">
+      <x:c r="H197" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="H197" s="3" t="s">
+      <x:c r="I197" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="I197" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J197" s="4">
-        <x:v>397967.18</x:v>
+        <x:v>496449.5</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>397967.18</x:v>
+        <x:v>496449.5</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
         <x:v>345381.25</x:v>
       </x:c>
       <x:c r="N197" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D198" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="C198" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F198" s="3" t="s">
+      <x:c r="G198" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="G198" s="3" t="s">
+      <x:c r="H198" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="H198" s="3" t="s">
+      <x:c r="I198" s="3" t="s">
         <x:v>901</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>902</x:v>
       </x:c>
       <x:c r="J198" s="4">
         <x:v>140521.06</x:v>
       </x:c>
       <x:c r="K198" s="4">
         <x:v>140521.06</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>112416.85</x:v>
+        <x:v>118267.45</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D199" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E199" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F199" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C199" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F199" s="3" t="s">
+      <x:c r="G199" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="G199" s="3" t="s">
+      <x:c r="H199" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="H199" s="3" t="s">
+      <x:c r="I199" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="I199" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J199" s="4">
-        <x:v>2034721.39</x:v>
+        <x:v>2632422.4</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>2034721.39</x:v>
+        <x:v>2632422.4</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
         <x:v>1664943.69</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E200" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="C200" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F200" s="3" t="s">
+      <x:c r="G200" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="G200" s="3" t="s">
+      <x:c r="H200" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="H200" s="3" t="s">
+      <x:c r="I200" s="3" t="s">
         <x:v>911</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>912</x:v>
       </x:c>
       <x:c r="J200" s="4">
         <x:v>819897.79</x:v>
       </x:c>
       <x:c r="K200" s="4">
         <x:v>819897.79</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>643374.48</x:v>
+        <x:v>701534.94</x:v>
       </x:c>
       <x:c r="N200" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D201" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E201" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F201" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="C201" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F201" s="3" t="s">
+      <x:c r="G201" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="G201" s="3" t="s">
+      <x:c r="H201" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="H201" s="3" t="s">
+      <x:c r="I201" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="I201" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J201" s="4">
-        <x:v>199652.4</x:v>
+        <x:v>248893.56</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>199652.4</x:v>
+        <x:v>248893.56</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>160424.99</x:v>
+        <x:v>173359.43</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D202" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E202" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F202" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C202" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F202" s="3" t="s">
+      <x:c r="G202" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="G202" s="3" t="s">
+      <x:c r="H202" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="H202" s="3" t="s">
+      <x:c r="I202" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="I202" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J202" s="4">
-        <x:v>184247.19</x:v>
+        <x:v>233488.35</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>184247.19</x:v>
+        <x:v>233488.35</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>153501.4</x:v>
+        <x:v>162195.04</x:v>
       </x:c>
       <x:c r="N202" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="C203" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F203" s="3" t="s">
+      <x:c r="G203" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="G203" s="3" t="s">
+      <x:c r="H203" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="H203" s="3" t="s">
+      <x:c r="I203" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="I203" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J203" s="4">
-        <x:v>185533.74</x:v>
+        <x:v>234774.89</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>185533.74</x:v>
+        <x:v>234774.89</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
         <x:v>146306.32</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="C204" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D204" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E204" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F204" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="C204" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F204" s="3" t="s">
+      <x:c r="G204" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="G204" s="3" t="s">
+      <x:c r="H204" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="H204" s="3" t="s">
+      <x:c r="I204" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="I204" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J204" s="4">
-        <x:v>258977.96</x:v>
+        <x:v>322991.47</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>258977.96</x:v>
+        <x:v>322991.47</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
         <x:v>207982.35</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D205" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E205" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F205" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C205" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F205" s="3" t="s">
+      <x:c r="G205" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="G205" s="3" t="s">
+      <x:c r="H205" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="H205" s="3" t="s">
+      <x:c r="I205" s="3" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="I205" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J205" s="4">
-        <x:v>281667.67</x:v>
+        <x:v>355529.41</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>281667.67</x:v>
+        <x:v>355529.41</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>222826.57</x:v>
+        <x:v>242228.23</x:v>
       </x:c>
       <x:c r="N205" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="C206" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D206" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E206" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F206" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C206" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F206" s="3" t="s">
+      <x:c r="G206" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="G206" s="3" t="s">
+      <x:c r="H206" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="H206" s="3" t="s">
+      <x:c r="I206" s="3" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>942</x:v>
       </x:c>
       <x:c r="J206" s="4">
         <x:v>412619.82</x:v>
       </x:c>
       <x:c r="K206" s="4">
         <x:v>412619.82</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
         <x:v>412504.19</x:v>
       </x:c>
       <x:c r="N206" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="C207" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D207" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E207" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F207" s="3" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>944</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="I207" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="I207" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J207" s="4">
-        <x:v>139815.08</x:v>
+        <x:v>174196.91</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>139815.08</x:v>
+        <x:v>174196.91</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>112268.94</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C208" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D208" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E208" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F208" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="C208" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F208" s="3" t="s">
+      <x:c r="G208" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="G208" s="3" t="s">
+      <x:c r="H208" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="H208" s="3" t="s">
+      <x:c r="I208" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="I208" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J208" s="4">
-        <x:v>296692.72</x:v>
+        <x:v>374954.84</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>296692.72</x:v>
+        <x:v>374954.84</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>233928.89</x:v>
+        <x:v>254115.09</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D209" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E209" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F209" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="C209" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F209" s="3" t="s">
+      <x:c r="G209" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="G209" s="3" t="s">
+      <x:c r="H209" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="H209" s="3" t="s">
+      <x:c r="I209" s="3" t="s">
         <x:v>955</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>956</x:v>
       </x:c>
       <x:c r="J209" s="4">
         <x:v>2748519.15</x:v>
       </x:c>
       <x:c r="K209" s="4">
         <x:v>2748519.15</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
         <x:v>2199335.52</x:v>
       </x:c>
       <x:c r="N209" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C210" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D210" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E210" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F210" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C210" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F210" s="3" t="s">
+      <x:c r="G210" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="G210" s="3" t="s">
+      <x:c r="H210" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="H210" s="3" t="s">
+      <x:c r="I210" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="I210" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J210" s="4">
-        <x:v>160903.13</x:v>
+        <x:v>209128.62</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>160903.13</x:v>
+        <x:v>209128.62</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>121673.57</x:v>
+        <x:v>134058.83</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="C211" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D211" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E211" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F211" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="C211" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F211" s="3" t="s">
+      <x:c r="G211" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="G211" s="3" t="s">
+      <x:c r="H211" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="H211" s="3" t="s">
+      <x:c r="I211" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="I211" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J211" s="4">
-        <x:v>383360.76</x:v>
+        <x:v>481843.08</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>383360.76</x:v>
+        <x:v>481843.08</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>304905.95</x:v>
+        <x:v>330774.83</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="C212" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D212" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="C212" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F212" s="3" t="s">
+      <x:c r="G212" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="G212" s="3" t="s">
+      <x:c r="H212" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="H212" s="3" t="s">
+      <x:c r="I212" s="3" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="I212" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J212" s="4">
-        <x:v>360034</x:v>
+        <x:v>361098.31</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>360034</x:v>
+        <x:v>361098.31</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
         <x:v>290060.8</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D213" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E213" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F213" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="C213" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F213" s="3" t="s">
+      <x:c r="G213" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="G213" s="3" t="s">
+      <x:c r="H213" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="H213" s="3" t="s">
+      <x:c r="I213" s="3" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>976</x:v>
       </x:c>
       <x:c r="J213" s="4">
         <x:v>499347.25</x:v>
       </x:c>
       <x:c r="K213" s="4">
         <x:v>499347.25</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
-        <x:v>401278.76</x:v>
+        <x:v>433547</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="C214" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D214" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E214" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F214" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="C214" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F214" s="3" t="s">
+      <x:c r="G214" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="G214" s="3" t="s">
+      <x:c r="H214" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="H214" s="3" t="s">
+      <x:c r="I214" s="3" t="s">
         <x:v>980</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>981</x:v>
       </x:c>
       <x:c r="J214" s="4">
         <x:v>149820.43</x:v>
       </x:c>
       <x:c r="K214" s="4">
         <x:v>149820.43</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>114515.78</x:v>
+        <x:v>125092.34</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="C215" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D215" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E215" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F215" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="C215" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F215" s="3" t="s">
+      <x:c r="G215" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="G215" s="3" t="s">
+      <x:c r="H215" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="H215" s="3" t="s">
+      <x:c r="I215" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="I215" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J215" s="4">
-        <x:v>138379.15</x:v>
+        <x:v>172847.96</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>138379.15</x:v>
+        <x:v>172847.96</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>110919.96</x:v>
+        <x:v>119974.06</x:v>
       </x:c>
       <x:c r="N215" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C216" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D216" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E216" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F216" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C216" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F216" s="3" t="s">
+      <x:c r="G216" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="G216" s="3" t="s">
+      <x:c r="H216" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="H216" s="3" t="s">
+      <x:c r="I216" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="I216" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J216" s="4">
-        <x:v>266711.93</x:v>
+        <x:v>340573.67</x:v>
       </x:c>
       <x:c r="K216" s="4">
-        <x:v>266711.93</x:v>
+        <x:v>340573.67</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>207870.84</x:v>
+        <x:v>227272.5</x:v>
       </x:c>
       <x:c r="N216" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D217" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E217" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F217" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="C217" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F217" s="3" t="s">
+      <x:c r="G217" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="G217" s="3" t="s">
+      <x:c r="H217" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="H217" s="3" t="s">
+      <x:c r="I217" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="I217" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J217" s="4">
-        <x:v>1098552.72</x:v>
+        <x:v>1133689.8</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>1098552.72</x:v>
+        <x:v>1133689.8</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>882802.02</x:v>
+        <x:v>953941.44</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="C218" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D218" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E218" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F218" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="C218" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F218" s="3" t="s">
+      <x:c r="G218" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
-      <x:c r="G218" s="3" t="s">
+      <x:c r="H218" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="H218" s="3" t="s">
+      <x:c r="I218" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="I218" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J218" s="4">
-        <x:v>459203.64</x:v>
+        <x:v>572458.31</x:v>
       </x:c>
       <x:c r="K218" s="4">
-        <x:v>459203.64</x:v>
+        <x:v>572458.31</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>368980.57</x:v>
+        <x:v>398729.79</x:v>
       </x:c>
       <x:c r="N218" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D219" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E219" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F219" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="C219" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F219" s="3" t="s">
+      <x:c r="G219" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="G219" s="3" t="s">
+      <x:c r="H219" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="H219" s="3" t="s">
+      <x:c r="I219" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="I219" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J219" s="4">
-        <x:v>158852.79</x:v>
+        <x:v>198054.77</x:v>
       </x:c>
       <x:c r="K219" s="4">
-        <x:v>158852.79</x:v>
+        <x:v>198054.77</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
-        <x:v>127279.93</x:v>
+        <x:v>137627.49</x:v>
       </x:c>
       <x:c r="N219" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="C220" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D220" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E220" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F220" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="C220" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F220" s="3" t="s">
+      <x:c r="G220" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="G220" s="3" t="s">
+      <x:c r="H220" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="H220" s="3" t="s">
+      <x:c r="I220" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="I220" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J220" s="4">
-        <x:v>99869.46</x:v>
+        <x:v>124490.04</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>99869.46</x:v>
+        <x:v>124490.04</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>80255.77</x:v>
+        <x:v>86722.99</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D221" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E221" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F221" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="C221" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F221" s="3" t="s">
+      <x:c r="G221" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="G221" s="3" t="s">
+      <x:c r="H221" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="H221" s="3" t="s">
+      <x:c r="I221" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="I221" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J221" s="4">
-        <x:v>199738.9</x:v>
+        <x:v>248980.06</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>199738.9</x:v>
+        <x:v>248980.06</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>160511.5</x:v>
+        <x:v>173445.94</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="C222" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D222" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E222" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F222" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="C222" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F222" s="3" t="s">
+      <x:c r="G222" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="G222" s="3" t="s">
+      <x:c r="H222" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="H222" s="3" t="s">
+      <x:c r="I222" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="I222" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J222" s="4">
-        <x:v>988690.54</x:v>
+        <x:v>1363415.01</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>988690.54</x:v>
+        <x:v>1363415.01</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>890482.09</x:v>
+        <x:v>937800.93</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D223" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E223" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F223" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C223" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F223" s="3" t="s">
+      <x:c r="G223" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="G223" s="3" t="s">
+      <x:c r="H223" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="H223" s="3" t="s">
+      <x:c r="I223" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="I223" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J223" s="4">
-        <x:v>179765</x:v>
+        <x:v>224073.57</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>179765</x:v>
+        <x:v>224073.57</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>144460.37</x:v>
+        <x:v>156101.37</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="C224" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D224" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E224" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F224" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="C224" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F224" s="3" t="s">
+      <x:c r="G224" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="G224" s="3" t="s">
+      <x:c r="H224" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="H224" s="3" t="s">
+      <x:c r="I224" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="I224" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J224" s="4">
-        <x:v>294412.2</x:v>
+        <x:v>373198.06</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>294412.2</x:v>
+        <x:v>373198.06</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
         <x:v>231648.37</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D225" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E225" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F225" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="C225" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F225" s="3" t="s">
+      <x:c r="G225" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="G225" s="3" t="s">
+      <x:c r="H225" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="H225" s="3" t="s">
+      <x:c r="I225" s="3" t="s">
         <x:v>1035</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1036</x:v>
       </x:c>
       <x:c r="J225" s="4">
         <x:v>515013.49</x:v>
       </x:c>
       <x:c r="K225" s="4">
         <x:v>515013.49</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
         <x:v>405176.77</x:v>
       </x:c>
       <x:c r="N225" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="C226" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D226" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E226" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F226" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="C226" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F226" s="3" t="s">
+      <x:c r="G226" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="G226" s="3" t="s">
+      <x:c r="H226" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="H226" s="3" t="s">
+      <x:c r="I226" s="3" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="I226" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J226" s="4">
-        <x:v>1053587.21</x:v>
+        <x:v>1328782.16</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>1053587.21</x:v>
+        <x:v>1328782.16</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
         <x:v>857403.55</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D227" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E227" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F227" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="C227" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F227" s="3" t="s">
+      <x:c r="G227" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="G227" s="3" t="s">
+      <x:c r="H227" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="H227" s="3" t="s">
+      <x:c r="I227" s="3" t="s">
         <x:v>1045</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1046</x:v>
       </x:c>
       <x:c r="J227" s="4">
         <x:v>294072.77</x:v>
       </x:c>
       <x:c r="K227" s="4">
         <x:v>294072.77</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>243607.24</x:v>
+        <x:v>269476.12</x:v>
       </x:c>
       <x:c r="N227" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="C228" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D228" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E228" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F228" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="C228" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F228" s="3" t="s">
+      <x:c r="G228" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="G228" s="3" t="s">
+      <x:c r="H228" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="H228" s="3" t="s">
+      <x:c r="I228" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="I228" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>299557.99</x:v>
+        <x:v>373419.73</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>299557.99</x:v>
+        <x:v>373419.73</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>240716.88</x:v>
+        <x:v>260118.54</x:v>
       </x:c>
       <x:c r="N228" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D229" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E229" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F229" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="C229" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F229" s="3" t="s">
+      <x:c r="G229" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
-      <x:c r="G229" s="3" t="s">
+      <x:c r="H229" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="H229" s="3" t="s">
+      <x:c r="I229" s="3" t="s">
         <x:v>1055</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1056</x:v>
       </x:c>
       <x:c r="J229" s="4">
         <x:v>281901.16</x:v>
       </x:c>
       <x:c r="K229" s="4">
         <x:v>281901.16</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M229" s="4">
-        <x:v>223060.07</x:v>
+        <x:v>242461.73</x:v>
       </x:c>
       <x:c r="N229" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="C230" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D230" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E230" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F230" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="C230" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F230" s="3" t="s">
+      <x:c r="G230" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="G230" s="3" t="s">
+      <x:c r="H230" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="H230" s="3" t="s">
+      <x:c r="I230" s="3" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="I230" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J230" s="4">
-        <x:v>57583.05</x:v>
+        <x:v>72052.18</x:v>
       </x:c>
       <x:c r="K230" s="4">
-        <x:v>57583.05</x:v>
+        <x:v>72052.18</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
-        <x:v>45814.8</x:v>
+        <x:v>49565.78</x:v>
       </x:c>
       <x:c r="N230" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D231" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E231" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F231" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C231" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F231" s="3" t="s">
+      <x:c r="G231" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="G231" s="3" t="s">
+      <x:c r="H231" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="H231" s="3" t="s">
+      <x:c r="I231" s="3" t="s">
         <x:v>1065</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1066</x:v>
       </x:c>
       <x:c r="J231" s="4">
         <x:v>1150883.2</x:v>
       </x:c>
       <x:c r="K231" s="4">
         <x:v>1150883.2</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>920758.33</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="C232" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D232" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E232" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F232" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="C232" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F232" s="3" t="s">
+      <x:c r="G232" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="G232" s="3" t="s">
+      <x:c r="H232" s="3" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="H232" s="3" t="s">
+      <x:c r="I232" s="3" t="s">
         <x:v>1070</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1071</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>1466721.38</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>1466721.38</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
-        <x:v>1152891.56</x:v>
+        <x:v>1248945.68</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="C233" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D233" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E233" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F233" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="C233" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F233" s="3" t="s">
+      <x:c r="G233" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="G233" s="3" t="s">
+      <x:c r="H233" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="H233" s="3" t="s">
+      <x:c r="I233" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="I233" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J233" s="4">
-        <x:v>650441.9</x:v>
+        <x:v>822766.86</x:v>
       </x:c>
       <x:c r="K233" s="4">
-        <x:v>650441.9</x:v>
+        <x:v>822766.86</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>513126.91</x:v>
       </x:c>
       <x:c r="N233" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="C234" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D234" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E234" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F234" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="C234" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F234" s="3" t="s">
+      <x:c r="G234" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="G234" s="3" t="s">
+      <x:c r="H234" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="H234" s="3" t="s">
+      <x:c r="I234" s="3" t="s">
         <x:v>1080</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1081</x:v>
       </x:c>
       <x:c r="J234" s="4">
         <x:v>492108.36</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>492108.36</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>394039.89</x:v>
+        <x:v>426051.57</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D235" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E235" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F235" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C235" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F235" s="3" t="s">
+      <x:c r="G235" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="G235" s="3" t="s">
+      <x:c r="H235" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="H235" s="3" t="s">
+      <x:c r="I235" s="3" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="I235" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J235" s="4">
-        <x:v>2118964.64</x:v>
+        <x:v>2305310.18</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>2118964.64</x:v>
+        <x:v>2305310.18</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
         <x:v>1765387.94</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="C236" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D236" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E236" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F236" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="C236" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F236" s="3" t="s">
+      <x:c r="G236" s="3" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="G236" s="3" t="s">
+      <x:c r="H236" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="H236" s="3" t="s">
+      <x:c r="I236" s="3" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="I236" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J236" s="4">
-        <x:v>368532.37</x:v>
+        <x:v>467014.69</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>368532.37</x:v>
+        <x:v>467014.69</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
         <x:v>290077.6</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="G237" s="3" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="H237" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="G237" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I237" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>16786.75</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>16786.75</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>16786.74</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="C238" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D238" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E238" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F238" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="C238" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F238" s="3" t="s">
+      <x:c r="G238" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="G238" s="3" t="s">
+      <x:c r="H238" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="H238" s="3" t="s">
+      <x:c r="I238" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="I238" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J238" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>321022.99</x:v>
+        <x:v>346891.87</x:v>
       </x:c>
       <x:c r="N238" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D239" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E239" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F239" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="C239" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F239" s="3" t="s">
+      <x:c r="G239" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="G239" s="3" t="s">
+      <x:c r="H239" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="H239" s="3" t="s">
+      <x:c r="I239" s="3" t="s">
         <x:v>1102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1103</x:v>
       </x:c>
       <x:c r="J239" s="4">
         <x:v>48308.49</x:v>
       </x:c>
       <x:c r="K239" s="4">
         <x:v>48308.49</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
         <x:v>48308.49</x:v>
       </x:c>
       <x:c r="N239" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C240" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D240" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E240" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F240" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="C240" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F240" s="3" t="s">
+      <x:c r="G240" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="G240" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H240" s="3" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="I240" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="I240" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J240" s="4">
-        <x:v>1234967.88</x:v>
+        <x:v>1579656.01</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>1234967.88</x:v>
+        <x:v>1579656.01</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>960376.11</x:v>
+        <x:v>1050917.19</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D241" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E241" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F241" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="C241" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F241" s="3" t="s">
+      <x:c r="G241" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
-      <x:c r="G241" s="3" t="s">
+      <x:c r="H241" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="H241" s="3" t="s">
+      <x:c r="I241" s="3" t="s">
         <x:v>1109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1110</x:v>
       </x:c>
       <x:c r="J241" s="4">
         <x:v>207351.97</x:v>
       </x:c>
       <x:c r="K241" s="4">
         <x:v>207351.97</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>163645.78</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="C242" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D242" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E242" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F242" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
-      <x:c r="C242" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F242" s="3" t="s">
+      <x:c r="G242" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="G242" s="3" t="s">
+      <x:c r="H242" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="H242" s="3" t="s">
+      <x:c r="I242" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="I242" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J242" s="4">
-        <x:v>998694.47</x:v>
+        <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>998694.47</x:v>
+        <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>802557.49</x:v>
+        <x:v>867229.69</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="C243" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D243" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E243" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F243" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="C243" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F243" s="3" t="s">
+      <x:c r="G243" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="G243" s="3" t="s">
+      <x:c r="H243" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="H243" s="3" t="s">
+      <x:c r="I243" s="3" t="s">
         <x:v>1119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1120</x:v>
       </x:c>
       <x:c r="J243" s="4">
         <x:v>119843.34</x:v>
       </x:c>
       <x:c r="K243" s="4">
         <x:v>119843.34</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>96306.9</x:v>
+        <x:v>104067.56</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C244" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D244" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E244" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F244" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="C244" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F244" s="3" t="s">
+      <x:c r="G244" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="G244" s="3" t="s">
+      <x:c r="H244" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="H244" s="3" t="s">
+      <x:c r="I244" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="I244" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J244" s="4">
-        <x:v>74995.12</x:v>
+        <x:v>94598.28</x:v>
       </x:c>
       <x:c r="K244" s="4">
-        <x:v>74995.12</x:v>
+        <x:v>94598.28</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>62696.79</x:v>
+        <x:v>66119.11</x:v>
       </x:c>
       <x:c r="N244" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="C245" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D245" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E245" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F245" s="3" t="s">
         <x:v>1126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="I245" s="3" t="s">
         <x:v>1128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1129</x:v>
       </x:c>
       <x:c r="J245" s="4">
         <x:v>63724.43</x:v>
       </x:c>
       <x:c r="K245" s="4">
         <x:v>63724.43</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
         <x:v>63724.43</x:v>
       </x:c>
       <x:c r="N245" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="C246" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D246" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E246" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F246" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="C246" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F246" s="3" t="s">
+      <x:c r="G246" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="G246" s="3" t="s">
+      <x:c r="H246" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="H246" s="3" t="s">
+      <x:c r="I246" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="I246" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J246" s="4">
-        <x:v>353246.11</x:v>
+        <x:v>440688.49</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>353246.11</x:v>
+        <x:v>440688.49</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>282577.39</x:v>
+        <x:v>305280.51</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="C247" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D247" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E247" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F247" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="C247" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F247" s="3" t="s">
+      <x:c r="G247" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="G247" s="3" t="s">
+      <x:c r="H247" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="H247" s="3" t="s">
+      <x:c r="I247" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="I247" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J247" s="4">
-        <x:v>556772.8</x:v>
+        <x:v>736589.56</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>556772.8</x:v>
+        <x:v>736589.56</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
         <x:v>479802.27</x:v>
       </x:c>
       <x:c r="N247" s="5">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="C248" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D248" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E248" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F248" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="C248" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F248" s="3" t="s">
+      <x:c r="G248" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="G248" s="3" t="s">
+      <x:c r="H248" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="H248" s="3" t="s">
+      <x:c r="I248" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="I248" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J248" s="4">
-        <x:v>2469935.82</x:v>
+        <x:v>3159312.06</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>2469935.82</x:v>
+        <x:v>3159312.06</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>1920752.18</x:v>
+        <x:v>2101834.34</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="C249" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D249" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E249" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F249" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="C249" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F249" s="3" t="s">
+      <x:c r="G249" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="G249" s="3" t="s">
+      <x:c r="H249" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="H249" s="3" t="s">
+      <x:c r="I249" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="I249" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J249" s="4">
-        <x:v>239684.54</x:v>
+        <x:v>298773.94</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>239684.54</x:v>
+        <x:v>298773.94</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
         <x:v>208132.98</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="C250" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D250" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E250" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F250" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
-      <x:c r="C250" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F250" s="3" t="s">
+      <x:c r="G250" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="G250" s="3" t="s">
+      <x:c r="H250" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="H250" s="3" t="s">
+      <x:c r="I250" s="3" t="s">
         <x:v>1153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1154</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>169357.23</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>169357.23</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>134052.58</x:v>
+        <x:v>145693.58</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="C251" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D251" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E251" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F251" s="3" t="s">
         <x:v>1155</x:v>
       </x:c>
-      <x:c r="C251" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F251" s="3" t="s">
+      <x:c r="G251" s="3" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="G251" s="3" t="s">
+      <x:c r="H251" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="H251" s="3" t="s">
+      <x:c r="I251" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="I251" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J251" s="4">
-        <x:v>25740.85</x:v>
+        <x:v>34538.8</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>25740.85</x:v>
+        <x:v>34538.8</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>21447.04</x:v>
+        <x:v>25740.86</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="C252" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D252" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E252" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F252" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="C252" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F252" s="3" t="s">
+      <x:c r="G252" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="G252" s="3" t="s">
+      <x:c r="H252" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="H252" s="3" t="s">
+      <x:c r="I252" s="3" t="s">
         <x:v>1163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1164</x:v>
       </x:c>
       <x:c r="J252" s="4">
         <x:v>1370637.25</x:v>
       </x:c>
       <x:c r="K252" s="4">
         <x:v>1370637.25</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
         <x:v>1096045.47</x:v>
       </x:c>
       <x:c r="N252" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="C253" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D253" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E253" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F253" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="C253" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F253" s="3" t="s">
+      <x:c r="G253" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="G253" s="3" t="s">
+      <x:c r="H253" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="H253" s="3" t="s">
+      <x:c r="I253" s="3" t="s">
         <x:v>1168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1169</x:v>
       </x:c>
       <x:c r="J253" s="4">
         <x:v>399477.8</x:v>
       </x:c>
       <x:c r="K253" s="4">
         <x:v>399477.8</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>321022.99</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="C254" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D254" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E254" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F254" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="C254" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F254" s="3" t="s">
+      <x:c r="G254" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="G254" s="3" t="s">
+      <x:c r="H254" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="H254" s="3" t="s">
+      <x:c r="I254" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="I254" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J254" s="4">
-        <x:v>97911.01</x:v>
+        <x:v>122531.59</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>97911.01</x:v>
+        <x:v>122531.59</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>78297.31</x:v>
+        <x:v>84764.53</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="C255" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D255" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E255" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F255" s="3" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1176</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="I255" s="3" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="I255" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J255" s="4">
-        <x:v>1661905.73</x:v>
+        <x:v>2075531.47</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>1661905.73</x:v>
+        <x:v>2075531.47</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>1368018.29</x:v>
+        <x:v>1476667.59</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="C256" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D256" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E256" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F256" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="C256" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F256" s="3" t="s">
+      <x:c r="G256" s="3" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="G256" s="3" t="s">
+      <x:c r="H256" s="3" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="H256" s="3" t="s">
+      <x:c r="I256" s="3" t="s">
         <x:v>1182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1183</x:v>
       </x:c>
       <x:c r="J256" s="4">
         <x:v>1346574.44</x:v>
       </x:c>
       <x:c r="K256" s="4">
         <x:v>1346574.44</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
         <x:v>1071982.61</x:v>
       </x:c>
       <x:c r="N256" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D257" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E257" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F257" s="3" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="C257" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F257" s="3" t="s">
+      <x:c r="G257" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="G257" s="3" t="s">
+      <x:c r="H257" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="H257" s="3" t="s">
+      <x:c r="I257" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="I257" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J257" s="4">
-        <x:v>256433.09</x:v>
+        <x:v>333551.29</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>256433.09</x:v>
+        <x:v>333551.29</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>175497.68</x:v>
+        <x:v>201911.27</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="C258" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D258" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E258" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F258" s="3" t="s">
         <x:v>1189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1190</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="I258" s="3" t="s">
         <x:v>1191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1192</x:v>
       </x:c>
       <x:c r="J258" s="4">
         <x:v>61489.81</x:v>
       </x:c>
       <x:c r="K258" s="4">
         <x:v>61489.81</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>61489.03</x:v>
       </x:c>
       <x:c r="N258" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="C259" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D259" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E259" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F259" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
-      <x:c r="C259" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F259" s="3" t="s">
+      <x:c r="G259" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H259" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="G259" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H259" s="3" t="s">
+      <x:c r="I259" s="3" t="s">
         <x:v>1195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1196</x:v>
       </x:c>
       <x:c r="J259" s="4">
         <x:v>9197.26</x:v>
       </x:c>
       <x:c r="K259" s="4">
         <x:v>9197.26</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
         <x:v>9197.2</x:v>
       </x:c>
       <x:c r="N259" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="C260" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D260" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E260" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F260" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="C260" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F260" s="3" t="s">
+      <x:c r="G260" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="G260" s="3" t="s">
+      <x:c r="H260" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="H260" s="3" t="s">
+      <x:c r="I260" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="I260" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J260" s="4">
-        <x:v>372560.56</x:v>
+        <x:v>370978.47</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>372560.56</x:v>
+        <x:v>370978.47</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>295776.66</x:v>
+        <x:v>316900.08</x:v>
       </x:c>
       <x:c r="N260" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="C261" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D261" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E261" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F261" s="3" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="C261" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F261" s="3" t="s">
+      <x:c r="G261" s="3" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="H261" s="3" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="G261" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H261" s="3" t="s">
+      <x:c r="I261" s="3" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="I261" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J261" s="4">
-        <x:v>231734.99</x:v>
+        <x:v>294577.08</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>231734.99</x:v>
+        <x:v>294577.08</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>186839.73</x:v>
+        <x:v>203325.85</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="C262" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D262" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E262" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F262" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="C262" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F262" s="3" t="s">
+      <x:c r="G262" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H262" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="G262" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H262" s="3" t="s">
+      <x:c r="I262" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="I262" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J262" s="4">
-        <x:v>118624</x:v>
+        <x:v>148164.74</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>118624</x:v>
+        <x:v>148164.74</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>93126.2</x:v>
+        <x:v>99992.06</x:v>
       </x:c>
       <x:c r="N262" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="C263" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D263" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E263" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F263" s="3" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="C263" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F263" s="3" t="s">
+      <x:c r="G263" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H263" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="G263" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H263" s="3" t="s">
+      <x:c r="I263" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="I263" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J263" s="4">
-        <x:v>171084.99</x:v>
+        <x:v>220315.56</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>171084.99</x:v>
+        <x:v>220315.56</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>131857.61</x:v>
+        <x:v>144781.45</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="C264" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D264" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E264" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F264" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
-      <x:c r="C264" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F264" s="3" t="s">
+      <x:c r="G264" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H264" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="G264" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H264" s="3" t="s">
+      <x:c r="I264" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="I264" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J264" s="4">
-        <x:v>125392.32</x:v>
+        <x:v>124419.73</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>125392.32</x:v>
+        <x:v>124419.73</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>97933.11</x:v>
+        <x:v>105996.99</x:v>
       </x:c>
       <x:c r="N264" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="C265" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D265" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E265" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F265" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="C265" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F265" s="3" t="s">
+      <x:c r="G265" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H265" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="G265" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H265" s="3" t="s">
+      <x:c r="I265" s="3" t="s">
         <x:v>1220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1221</x:v>
       </x:c>
       <x:c r="J265" s="4">
         <x:v>7401.08</x:v>
       </x:c>
       <x:c r="K265" s="4">
         <x:v>7401.08</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
         <x:v>7401.08</x:v>
       </x:c>
       <x:c r="N265" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="C266" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D266" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E266" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F266" s="3" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="C266" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F266" s="3" t="s">
+      <x:c r="G266" s="3" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="H266" s="3" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="G266" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H266" s="3" t="s">
+      <x:c r="I266" s="3" t="s">
         <x:v>1224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1225</x:v>
       </x:c>
       <x:c r="J266" s="4">
         <x:v>18293.8</x:v>
       </x:c>
       <x:c r="K266" s="4">
         <x:v>18293.8</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
         <x:v>18293.81</x:v>
       </x:c>
       <x:c r="N266" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D267" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E267" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F267" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="C267" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F267" s="3" t="s">
+      <x:c r="G267" s="3" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="H267" s="3" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="G267" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H267" s="3" t="s">
+      <x:c r="I267" s="3" t="s">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="I267" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J267" s="4">
-        <x:v>54482.6</x:v>
+        <x:v>64651.43</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>54482.6</x:v>
+        <x:v>64651.43</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>44219.88</x:v>
+        <x:v>49387.3</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="C268" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D268" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E268" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F268" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="C268" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F268" s="3" t="s">
+      <x:c r="G268" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H268" s="3" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="G268" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H268" s="3" t="s">
+      <x:c r="I268" s="3" t="s">
         <x:v>1232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1233</x:v>
       </x:c>
       <x:c r="J268" s="4">
         <x:v>110650.69</x:v>
       </x:c>
       <x:c r="K268" s="4">
         <x:v>110650.69</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
         <x:v>110650.31</x:v>
       </x:c>
       <x:c r="N268" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="C269" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D269" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E269" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F269" s="3" t="s">
         <x:v>1234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1235</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="I269" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="I269" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J269" s="4">
-        <x:v>158871.67</x:v>
+        <x:v>197952.87</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>158871.67</x:v>
+        <x:v>197952.87</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>117102.13</x:v>
+        <x:v>137608.29</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="C270" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D270" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E270" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F270" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="C270" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F270" s="3" t="s">
+      <x:c r="G270" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H270" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="G270" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H270" s="3" t="s">
+      <x:c r="I270" s="3" t="s">
         <x:v>1240</x:v>
       </x:c>
-      <x:c r="I270" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J270" s="4">
-        <x:v>98035.57</x:v>
+        <x:v>98479.62</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>98035.57</x:v>
+        <x:v>98479.62</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
         <x:v>74880.77</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="C271" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D271" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E271" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F271" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
-      <x:c r="C271" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F271" s="3" t="s">
+      <x:c r="G271" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H271" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="G271" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H271" s="3" t="s">
+      <x:c r="I271" s="3" t="s">
         <x:v>1244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1245</x:v>
       </x:c>
       <x:c r="J271" s="4">
         <x:v>215106.62</x:v>
       </x:c>
       <x:c r="K271" s="4">
         <x:v>215106.62</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>155706.56</x:v>
+        <x:v>160869.74</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C272" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D272" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E272" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F272" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
-      <x:c r="C272" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F272" s="3" t="s">
+      <x:c r="G272" s="3" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="H272" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="G272" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H272" s="3" t="s">
+      <x:c r="I272" s="3" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="I272" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J272" s="4">
-        <x:v>115990.91</x:v>
+        <x:v>146337.39</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>115990.91</x:v>
+        <x:v>146337.39</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>92946.4</x:v>
+        <x:v>100363.56</x:v>
       </x:c>
       <x:c r="N272" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A273:J273"/>
     <x:mergeCell ref="A274:J274"/>
     <x:mergeCell ref="A275:J275"/>
     <x:mergeCell ref="A276:J276"/>
     <x:mergeCell ref="A277:J277"/>
     <x:mergeCell ref="A278:J278"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 