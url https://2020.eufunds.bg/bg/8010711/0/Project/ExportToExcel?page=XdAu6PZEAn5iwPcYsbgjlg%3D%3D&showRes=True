--- v1 (2026-07-17)
+++ v2 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296a813fb7bd4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d04d79c4b1f84a2791f5ae4dbe669c34.psmdcp" Id="Rcc6bbadc7183402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6effd54cf14339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66effe3894f4edfb1fc7796fe9b6b07.psmdcp" Id="R0c6c59400f30469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -127,81 +127,81 @@
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1051, ул. Триадица 2</x:t>
   </x:si>
   <x:si>
     <x:t>България</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа на Агенция за социално подпомагане за управление и изпълнение на Програма за храни и основно материално подпомагане 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>Сключен</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1051, ул. Триадица № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Северозападен (BG31),Северен централен (BG32),Североизточен (BG33),Югоизточен (BG34),Югозападен (BG41),Южен централен (BG42)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR003-1.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за най-малките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121015056 АГЕНЦИЯ ЗА СОЦИАЛНО ПОДПОМАГАНЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR003-1.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на стоки за новородени деца – 2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR003-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на хранителни продукти и продукти за хигиенни нужди</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Детска кухня</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Закупуване на стоки за новородени деца – 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">121015056 Агенция за социално подпомагане
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1051, ул. Триадица 2
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на стоки за новородени деца</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 БЪЛГАРСКИ ЧЕРВЕН КРЪСТ</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
@@ -804,57 +804,57 @@
   <x:si>
     <x:t>000351580 Община Велинград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велинград, 4600, ул. ХАН АСПАРУХ, номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Велинград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Велинград</x:t>
   </x:si>
   <x:si>
     <x:t>000931397 ОБЩИНА ВЕНЕЦ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Венец, 9751, ул. КИРИЛ И МЕТОДИЙ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Венец</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR003-1.001-0227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топъл обяд в Община Венец</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR003-1.001-0026</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG05SFPR003-1.001-0227</x:t>
   </x:si>
   <x:si>
     <x:t>000530504 ОБЩИНА ВЕТОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ветово, 7080, ул. ТРЕТИ МАРТ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Ветово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Ветово</x:t>
   </x:si>
   <x:si>
     <x:t>000093458 ОБЩИНА ВЕТРИНО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ветрино, 9220, ул. Г.С.РАКОВСКИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Ветрино</x:t>
   </x:si>
@@ -2218,69 +2218,69 @@
   <x:si>
     <x:t>BG05SFPR003-1.001-0219</x:t>
   </x:si>
   <x:si>
     <x:t>"Топъл обяд в Община Ново село"</x:t>
   </x:si>
   <x:si>
     <x:t>000875817 Община Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Омуртаг, 7900, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 2А</x:t>
   </x:si>
   <x:si>
     <x:t>Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0204</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Омуртаг</x:t>
   </x:si>
   <x:si>
     <x:t>000875824 ОБЩИНА ОПАКА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Опака, 7840, УЛ. "СЪЕДИНЕНИЕ" 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Опака</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR003-1.001-0250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топъл обяд в Община Опака</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Опака, 7840, ул.СЪЕДИНЕНИЕ, номер 3</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Опака</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR003-1.001-0179</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в  община  Опакa</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Топъл обяд в Община Опака</x:t>
   </x:si>
   <x:si>
     <x:t>000817917 ОБЩИНА ОПАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Опан, 6078, с. Опан, община Опан, област Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>Опан</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Опан.</x:t>
   </x:si>
   <x:si>
     <x:t>000817931 ОБЩИНА ПАВЕЛ БАНЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павел баня, 6155, ул. ОСВОБОЖДЕНИЕ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>Павел баня</x:t>
   </x:si>
@@ -3277,66 +3277,66 @@
   <x:si>
     <x:t>BG05SFPR003-1.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Угърчин</x:t>
   </x:si>
   <x:si>
     <x:t>000025014 ОБЩИНА ХАДЖИДИМОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хаджидимово, 2933, ул. ДИМО ХАДЖИДИМОВ, номер 46</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Хаджидимово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0233</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в община Хаджидимово</x:t>
   </x:si>
   <x:si>
     <x:t>000193551 ОБЩИНА ХАЙРЕДИН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, с.Хайредин, 3357, Георги Димитров №135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хайредин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR003-1.001-0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топъл обяд в Община Хайредин</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, с.Хайредин, 3357, ул.ГЕОРГИ ДИМИТРОВ №135</x:t>
   </x:si>
   <x:si>
-    <x:t>Хайредин</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFPR003-1.001-0235</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG05SFPR003-1.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>000903939 ОБЩИНА ХАРМАНЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Харманли, 6450, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Топъл обяд в Община Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, Площад Общински №1</x:t>
   </x:si>
   <x:si>
     <x:t>Хасково</x:t>
   </x:si>
@@ -4463,242 +4463,242 @@
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>6648589.74</x:v>
+        <x:v>7131377.09</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>69178958.58</x:v>
+        <x:v>130134.01</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>69178958.58</x:v>
+        <x:v>130134.01</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>52757709.03</x:v>
+        <x:v>30217.3</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>3657183.16</x:v>
+        <x:v>1182360.43</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>3657183.16</x:v>
+        <x:v>1182360.43</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>182095.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>58</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>130134.01</x:v>
+        <x:v>47231586.61</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>130134.01</x:v>
+        <x:v>47231586.61</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>30217.3</x:v>
+        <x:v>52757709.03</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>1182360.43</x:v>
+        <x:v>3657183.16</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1182360.43</x:v>
+        <x:v>3657183.16</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>0</x:v>
+        <x:v>182095.87</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>12</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
@@ -4745,145 +4745,145 @@
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>9685054.2</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>9685054.2</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>4123011.25</x:v>
+        <x:v>5671203.75</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>157164.93</x:v>
+        <x:v>196557.85</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>157164.93</x:v>
+        <x:v>196557.85</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>139523.21</x:v>
+        <x:v>146308.49</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>702753.44</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>702753.44</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>561531.37</x:v>
+        <x:v>606801.91</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
@@ -4933,145 +4933,145 @@
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>585795.24</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>585795.24</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>464747.77</x:v>
+        <x:v>503551.09</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>359216.02</x:v>
+        <x:v>447835.63</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>359216.02</x:v>
+        <x:v>447835.63</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>288592.21</x:v>
+        <x:v>311874.21</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>261241</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>261241</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>171289.54</x:v>
+        <x:v>186301.98</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
@@ -5168,51 +5168,51 @@
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>848988.48</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>848988.48</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>673439.21</x:v>
+        <x:v>728141.29</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
@@ -5262,51 +5262,51 @@
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>2608763.79</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>2608763.79</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>2252372.43</x:v>
+        <x:v>2417763.63</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
@@ -5356,98 +5356,98 @@
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>110915.72</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>110915.72</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>69022.08</x:v>
+        <x:v>82762.27</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>383013.07</x:v>
+        <x:v>382807.87</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>383013.07</x:v>
+        <x:v>382807.87</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>304982.32</x:v>
+        <x:v>330851.2</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
@@ -5544,51 +5544,51 @@
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>198932.23</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>198932.23</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>138504.96</x:v>
+        <x:v>148682.88</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -5676,248 +5676,248 @@
       <x:c r="B48" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>188599.04</x:v>
+        <x:v>237827.46</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>188599.04</x:v>
+        <x:v>237827.46</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>148934.57</x:v>
+        <x:v>161869.01</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>423941.35</x:v>
       </x:c>
       <x:c r="K49" s="4">
         <x:v>423941.35</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>298214.97</x:v>
+        <x:v>320809.95</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>124490.04</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>124490.04</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>86722.99</x:v>
+        <x:v>93084.19</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>434388.56</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>434388.56</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>298711.28</x:v>
+        <x:v>321011.52</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>248688.58</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>248688.58</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>160220.01</x:v>
+        <x:v>173154.45</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
@@ -5967,51 +5967,51 @@
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>739182.65</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>739182.65</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>512580.3</x:v>
+        <x:v>550747.5</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
@@ -6052,63 +6052,63 @@
       <x:c r="B56" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>470570.12</x:v>
+        <x:v>482061.32</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>470570.12</x:v>
+        <x:v>482061.32</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>416266</x:v>
+        <x:v>446799.76</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
@@ -6155,239 +6155,239 @@
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>622445.88</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>622445.88</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>433610.62</x:v>
+        <x:v>465416.62</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>92066.4</x:v>
+        <x:v>116665.78</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>92066.4</x:v>
+        <x:v>116665.78</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>78898.74</x:v>
+        <x:v>85259.94</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>322993.3</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>322993.3</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>224798.93</x:v>
+        <x:v>241338.05</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J61" s="4">
         <x:v>440666.09</x:v>
       </x:c>
       <x:c r="K61" s="4">
         <x:v>440666.09</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>289597.85</x:v>
+        <x:v>315042.65</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>420188.29</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>420188.29</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>260944.9</x:v>
+        <x:v>284226.9</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
@@ -6437,145 +6437,145 @@
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>2695694.67</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>1722540.51</x:v>
+        <x:v>1864819.35</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J65" s="4">
         <x:v>298776.06</x:v>
       </x:c>
       <x:c r="K65" s="4">
         <x:v>298776.06</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>192613.78</x:v>
+        <x:v>208135.1</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>594180.02</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>594180.02</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>368495.81</x:v>
+        <x:v>405127.85</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
@@ -6616,580 +6616,580 @@
       <x:c r="B68" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>339511.37</x:v>
+        <x:v>367058.1</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>339511.37</x:v>
+        <x:v>367058.1</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>294813.28</x:v>
+        <x:v>316441.36</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>48569.63</x:v>
+        <x:v>778570.8</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>48569.63</x:v>
+        <x:v>778570.8</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>48569.62</x:v>
+        <x:v>663428.97</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>3</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>773859.41</x:v>
+        <x:v>48569.63</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>773859.41</x:v>
+        <x:v>48569.63</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>609104.33</x:v>
+        <x:v>48569.62</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>44</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>2020361.68</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>1302826.47</x:v>
+        <x:v>1404974.61</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>186351.53</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>186351.53</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>115576.67</x:v>
+        <x:v>125924.23</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J73" s="4">
         <x:v>1004303.28</x:v>
       </x:c>
       <x:c r="K73" s="4">
         <x:v>1004303.28</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>802557.48</x:v>
+        <x:v>930841.68</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J74" s="4">
         <x:v>447935.98</x:v>
       </x:c>
       <x:c r="K74" s="4">
         <x:v>447935.98</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>311974.59</x:v>
+        <x:v>334874.91</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>170562.51</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>170562.51</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>102824.09</x:v>
+        <x:v>111420.19</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J76" s="4">
         <x:v>854082.05</x:v>
       </x:c>
       <x:c r="K76" s="4">
         <x:v>854082.05</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>574127.67</x:v>
+        <x:v>617913.93</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>2596605.66</x:v>
+        <x:v>3236166.11</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>2596605.66</x:v>
+        <x:v>3236166.11</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>2254551.22</x:v>
+        <x:v>2253068.15</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>308640.64</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>308640.64</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>210446.27</x:v>
+        <x:v>226985.39</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>412083.98</x:v>
+        <x:v>545077.46</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>412083.98</x:v>
+        <x:v>545077.46</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>371418.94</x:v>
+        <x:v>400589.28</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
@@ -7283,98 +7283,98 @@
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>796673.05</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>796673.05</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>513573.65</x:v>
+        <x:v>554963.85</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>257722.32</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>257722.32</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>179238.93</x:v>
+        <x:v>192398.13</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
@@ -7424,192 +7424,192 @@
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>1390269.03</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>1390269.03</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>1198365.99</x:v>
+        <x:v>1287422.79</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>161412</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>161412</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>101406.21</x:v>
+        <x:v>120701.85</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>139817.2</x:v>
+        <x:v>174286.02</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>139817.2</x:v>
+        <x:v>174286.02</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>121412.14</x:v>
+        <x:v>130317.82</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J88" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K88" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>346891.87</x:v>
+        <x:v>372336.67</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
@@ -7650,54 +7650,54 @@
       <x:c r="B90" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>178387.44</x:v>
+        <x:v>179509.2</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>178387.44</x:v>
+        <x:v>179509.2</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>152094.47</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
@@ -7706,145 +7706,145 @@
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J91" s="4">
         <x:v>622287.13</x:v>
       </x:c>
       <x:c r="K91" s="4">
         <x:v>622287.13</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>433451.86</x:v>
+        <x:v>465257.86</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>296529.33</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>296529.33</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>195456.03</x:v>
+        <x:v>215557.43</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>399636.88</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>399636.88</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>250330.22</x:v>
+        <x:v>272068.56</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -7894,51 +7894,51 @@
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J95" s="4">
         <x:v>1867350.4</x:v>
       </x:c>
       <x:c r="K95" s="4">
         <x:v>1867350.4</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>1300844.52</x:v>
+        <x:v>1396262.52</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
@@ -8129,145 +8129,145 @@
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>446427.6</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>446427.6</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>310466.22</x:v>
+        <x:v>333366.54</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J101" s="4">
         <x:v>298266.84</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>298266.84</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>207625.92</x:v>
+        <x:v>222892.8</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J102" s="4">
         <x:v>348210.23</x:v>
       </x:c>
       <x:c r="K102" s="4">
         <x:v>348210.23</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>242462.5</x:v>
+        <x:v>260273.86</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
@@ -8458,145 +8458,145 @@
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J107" s="4">
         <x:v>353874.55</x:v>
       </x:c>
       <x:c r="K107" s="4">
         <x:v>353874.55</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>304210.39</x:v>
+        <x:v>332025.79</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J108" s="4">
         <x:v>73229.5</x:v>
       </x:c>
       <x:c r="K108" s="4">
         <x:v>73229.5</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>51286.8</x:v>
+        <x:v>55633.62</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J109" s="4">
         <x:v>305245.97</x:v>
       </x:c>
       <x:c r="K109" s="4">
         <x:v>305245.97</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>207051.62</x:v>
+        <x:v>223590.74</x:v>
       </x:c>
       <x:c r="N109" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
@@ -8637,63 +8637,63 @@
       <x:c r="B111" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>163820</x:v>
+        <x:v>203722.25</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>163820</x:v>
+        <x:v>203722.25</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
         <x:v>140527.57</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
@@ -8740,145 +8740,145 @@
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J113" s="4">
         <x:v>48181.42</x:v>
       </x:c>
       <x:c r="K113" s="4">
         <x:v>48181.42</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>29208.95</x:v>
+        <x:v>31170.33</x:v>
       </x:c>
       <x:c r="N113" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>473117.61</x:v>
       </x:c>
       <x:c r="K114" s="4">
         <x:v>473117.61</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>322049.38</x:v>
+        <x:v>347494.18</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J115" s="4">
         <x:v>356123.8</x:v>
       </x:c>
       <x:c r="K115" s="4">
         <x:v>356123.8</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>223420.96</x:v>
+        <x:v>242606.34</x:v>
       </x:c>
       <x:c r="N115" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
@@ -8919,107 +8919,107 @@
       <x:c r="B117" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>272552.3</x:v>
+        <x:v>341489.93</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>272552.3</x:v>
+        <x:v>341489.93</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>217633.98</x:v>
+        <x:v>235742.2</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J118" s="4">
         <x:v>181954.11</x:v>
       </x:c>
       <x:c r="K118" s="4">
         <x:v>181954.11</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>121526.83</x:v>
+        <x:v>127972.85</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
@@ -9060,345 +9060,345 @@
       <x:c r="B120" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>257921.07</x:v>
+        <x:v>326402.81</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>257921.07</x:v>
+        <x:v>326402.81</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>220856.47</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>188174.7</x:v>
+        <x:v>237415.86</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>188174.7</x:v>
+        <x:v>237415.86</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>161881.74</x:v>
+        <x:v>174604.14</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>958645.98</x:v>
+        <x:v>1195003.55</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>958645.98</x:v>
+        <x:v>1195003.55</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
         <x:v>832439.8</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="J123" s="4">
         <x:v>919894.33</x:v>
       </x:c>
       <x:c r="K123" s="4">
         <x:v>919894.33</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>639662.73</x:v>
+        <x:v>669556.13</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J124" s="4">
         <x:v>111613</x:v>
       </x:c>
       <x:c r="K124" s="4">
         <x:v>111613</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>77622.63</x:v>
+        <x:v>83347.71</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J125" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="K125" s="4">
         <x:v>497960.12</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>321023</x:v>
+        <x:v>355373.48</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>3893895.02</x:v>
+        <x:v>5075764.94</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>3893895.02</x:v>
+        <x:v>5075764.94</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>3534868.89</x:v>
+        <x:v>3794405.85</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
@@ -9436,389 +9436,389 @@
       <x:c r="B128" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>122962.62</x:v>
+        <x:v>157591.22</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>122962.62</x:v>
+        <x:v>157591.22</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
         <x:v>101631.41</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="J129" s="4">
         <x:v>87497.31</x:v>
       </x:c>
       <x:c r="K129" s="4">
         <x:v>87497.31</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>53549.05</x:v>
+        <x:v>57450.59</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J130" s="4">
         <x:v>199184.06</x:v>
       </x:c>
       <x:c r="K130" s="4">
         <x:v>199184.06</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>138756.77</x:v>
+        <x:v>148934.69</x:v>
       </x:c>
       <x:c r="N130" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>273858.96</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>273858.96</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>190771.42</x:v>
+        <x:v>204766.06</x:v>
       </x:c>
       <x:c r="N131" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J132" s="4">
         <x:v>3562924.29</x:v>
       </x:c>
       <x:c r="K132" s="4">
         <x:v>3562924.29</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>3071036.92</x:v>
+        <x:v>3297608.02</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J133" s="4">
         <x:v>412892.6</x:v>
       </x:c>
       <x:c r="K133" s="4">
         <x:v>412892.6</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>284484.56</x:v>
+        <x:v>306112.64</x:v>
       </x:c>
       <x:c r="N133" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J134" s="4">
         <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="K134" s="4">
         <x:v>1862384.81</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>1556603.06</x:v>
+        <x:v>1624188.68</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J135" s="4">
         <x:v>224082.05</x:v>
       </x:c>
       <x:c r="K135" s="4">
         <x:v>224082.05</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>156101.37</x:v>
+        <x:v>163353.13</x:v>
       </x:c>
       <x:c r="N135" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
@@ -9868,51 +9868,51 @@
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J137" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K137" s="4">
         <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>104067.56</x:v>
+        <x:v>108902.08</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
@@ -10056,101 +10056,101 @@
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J141" s="4">
         <x:v>5228581.18</x:v>
       </x:c>
       <x:c r="K141" s="4">
         <x:v>5228581.18</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>3642364.67</x:v>
+        <x:v>3909535.07</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>457613.33</x:v>
+        <x:v>575550.39</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>457613.33</x:v>
+        <x:v>575550.39</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>363467.58</x:v>
+        <x:v>394270.64</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
@@ -10235,63 +10235,63 @@
       <x:c r="B145" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>796692.31</x:v>
+        <x:v>993656.95</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>796692.31</x:v>
+        <x:v>993656.95</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>691520.46</x:v>
+        <x:v>742410.06</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
@@ -10385,51 +10385,51 @@
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J148" s="4">
         <x:v>295866.35</x:v>
       </x:c>
       <x:c r="K148" s="4">
         <x:v>295866.35</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>205225.4</x:v>
+        <x:v>220492.28</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
@@ -10479,51 +10479,51 @@
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J150" s="4">
         <x:v>373323.71</x:v>
       </x:c>
       <x:c r="K150" s="4">
         <x:v>373323.71</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>260014.02</x:v>
+        <x:v>279097.62</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
@@ -10573,145 +10573,145 @@
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="J152" s="4">
         <x:v>796736.18</x:v>
       </x:c>
       <x:c r="K152" s="4">
         <x:v>796736.18</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>513636.79</x:v>
+        <x:v>595738.67</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>902149.07</x:v>
+        <x:v>983168.87</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>902149.07</x:v>
+        <x:v>983168.87</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>706012.07</x:v>
+        <x:v>770684.27</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J154" s="4">
         <x:v>141985.78</x:v>
       </x:c>
       <x:c r="K154" s="4">
         <x:v>141985.78</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>93634.72</x:v>
+        <x:v>100566.3</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
@@ -10761,51 +10761,51 @@
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>1975147.74</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>1975147.74</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>1456935.68</x:v>
+        <x:v>1571437.28</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
@@ -10846,63 +10846,63 @@
       <x:c r="B158" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>325538.9</x:v>
+        <x:v>415573.55</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>325538.9</x:v>
+        <x:v>415573.55</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>268275.37</x:v>
+        <x:v>289950.09</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
@@ -10996,98 +10996,98 @@
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>473062.11</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>473062.11</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>321086.89</x:v>
+        <x:v>344856.57</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>890451.38</x:v>
+        <x:v>893730.82</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>890451.38</x:v>
+        <x:v>893730.82</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>713830.47</x:v>
+        <x:v>771556.23</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
@@ -11137,151 +11137,151 @@
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J164" s="4">
         <x:v>2083957.8</x:v>
       </x:c>
       <x:c r="K164" s="4">
         <x:v>2083957.8</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>1404150.73</x:v>
+        <x:v>1518652.33</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>33485.81</x:v>
+        <x:v>854673.97</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>33485.81</x:v>
+        <x:v>854673.97</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>33485.8</x:v>
+        <x:v>584767.57</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>3</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>622934.77</x:v>
+        <x:v>33485.81</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>622934.77</x:v>
+        <x:v>33485.81</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>517786.25</x:v>
+        <x:v>33485.8</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>39</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
@@ -11372,192 +11372,192 @@
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="J169" s="4">
         <x:v>614298.09</x:v>
       </x:c>
       <x:c r="K169" s="4">
         <x:v>614298.09</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>360641.48</x:v>
+        <x:v>404129.17</x:v>
       </x:c>
       <x:c r="N169" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>284899.04</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>284899.04</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>188914.68</x:v>
+        <x:v>199347.04</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>191970.83</x:v>
+        <x:v>243674.05</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>191970.83</x:v>
+        <x:v>243674.05</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
         <x:v>164363.23</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>168414.31</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>168414.31</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>134416.79</x:v>
+        <x:v>148496.25</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
@@ -11607,333 +11607,333 @@
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="J174" s="4">
         <x:v>779465.57</x:v>
       </x:c>
       <x:c r="K174" s="4">
         <x:v>779465.57</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>669806.69</x:v>
+        <x:v>720696.29</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>4522140.47</x:v>
+        <x:v>4616658.81</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>4522140.47</x:v>
+        <x:v>4616658.81</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>3129637.94</x:v>
+        <x:v>3346626.96</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="J176" s="4">
         <x:v>243558.4</x:v>
       </x:c>
       <x:c r="K176" s="4">
         <x:v>243558.4</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>168024.29</x:v>
+        <x:v>180746.69</x:v>
       </x:c>
       <x:c r="N176" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="J177" s="4">
         <x:v>373197.75</x:v>
       </x:c>
       <x:c r="K177" s="4">
         <x:v>373197.75</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>259896.6</x:v>
+        <x:v>278980.2</x:v>
       </x:c>
       <x:c r="N177" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="J178" s="4">
         <x:v>589041.99</x:v>
       </x:c>
       <x:c r="K178" s="4">
         <x:v>589041.99</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>400227.9</x:v>
+        <x:v>420371.7</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>281974.76</x:v>
+        <x:v>283657.4</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>281974.76</x:v>
+        <x:v>283657.4</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>254621.64</x:v>
+        <x:v>268934.34</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="J180" s="4">
         <x:v>322461.71</x:v>
       </x:c>
       <x:c r="K180" s="4">
         <x:v>322461.71</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>207452.58</x:v>
+        <x:v>224267.36</x:v>
       </x:c>
       <x:c r="N180" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
@@ -11983,192 +11983,192 @@
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="J182" s="4">
         <x:v>209475.89</x:v>
       </x:c>
       <x:c r="K182" s="4">
         <x:v>209475.89</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>134052.57</x:v>
+        <x:v>157143.73</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>199710.74</x:v>
+        <x:v>248947.66</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>199710.74</x:v>
+        <x:v>248947.66</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>173413.55</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>752584.23</x:v>
+        <x:v>756952.46</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>752584.23</x:v>
+        <x:v>756952.46</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>542938.72</x:v>
+        <x:v>595555.8</x:v>
       </x:c>
       <x:c r="N184" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="J185" s="4">
         <x:v>422490.67</x:v>
       </x:c>
       <x:c r="K185" s="4">
         <x:v>422490.67</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>272094.09</x:v>
+        <x:v>294082.63</x:v>
       </x:c>
       <x:c r="N185" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
@@ -12209,483 +12209,483 @@
       <x:c r="B187" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>218397.52</x:v>
+        <x:v>277486.91</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>218397.52</x:v>
+        <x:v>277486.91</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>191934.93</x:v>
+        <x:v>202112.85</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>396062.38</x:v>
+        <x:v>428470.3</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>396062.38</x:v>
+        <x:v>428470.3</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
         <x:v>343476.47</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>170886.71</x:v>
+        <x:v>171628.92</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>170886.71</x:v>
+        <x:v>171628.92</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>131661.48</x:v>
+        <x:v>144243.94</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>388653.72</x:v>
+        <x:v>390897.24</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>388653.72</x:v>
+        <x:v>390897.24</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>310198.92</x:v>
+        <x:v>336067.8</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>3647556.65</x:v>
+        <x:v>3483297.06</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>3647556.65</x:v>
+        <x:v>3483297.06</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>2616818.83</x:v>
+        <x:v>2881236.95</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="J192" s="4">
         <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="K192" s="4">
         <x:v>1310018.49</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>846765.8</x:v>
+        <x:v>938897.18</x:v>
       </x:c>
       <x:c r="N192" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="J193" s="4">
         <x:v>622450.15</x:v>
       </x:c>
       <x:c r="K193" s="4">
         <x:v>622450.15</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>401278.76</x:v>
+        <x:v>433614.86</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>777660.68</x:v>
+        <x:v>782147.71</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>777660.68</x:v>
+        <x:v>782147.71</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>637714.27</x:v>
+        <x:v>704718.91</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="J195" s="4">
         <x:v>423266.12</x:v>
       </x:c>
       <x:c r="K195" s="4">
         <x:v>423266.12</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>272869.52</x:v>
+        <x:v>294858.06</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="J196" s="4">
         <x:v>868090.37</x:v>
       </x:c>
       <x:c r="K196" s="4">
         <x:v>868090.37</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>603720.92</x:v>
+        <x:v>648249.32</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
@@ -12726,157 +12726,157 @@
       <x:c r="B198" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="J198" s="4">
-        <x:v>140521.06</x:v>
+        <x:v>177074.78</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>140521.06</x:v>
+        <x:v>177074.78</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
         <x:v>118267.45</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J199" s="4">
         <x:v>2632422.4</x:v>
       </x:c>
       <x:c r="K199" s="4">
         <x:v>2632422.4</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>1664943.69</x:v>
+        <x:v>1929926.37</x:v>
       </x:c>
       <x:c r="N199" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>819897.79</x:v>
+        <x:v>1041438.48</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>819897.79</x:v>
+        <x:v>1041438.48</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
         <x:v>701534.94</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
@@ -12923,145 +12923,145 @@
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="J202" s="4">
         <x:v>233488.35</x:v>
       </x:c>
       <x:c r="K202" s="4">
         <x:v>233488.35</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>162195.04</x:v>
+        <x:v>170676.64</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="J203" s="4">
         <x:v>234774.89</x:v>
       </x:c>
       <x:c r="K203" s="4">
         <x:v>234774.89</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>146306.32</x:v>
+        <x:v>159240.76</x:v>
       </x:c>
       <x:c r="N203" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="J204" s="4">
         <x:v>322991.47</x:v>
       </x:c>
       <x:c r="K204" s="4">
         <x:v>322991.47</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>207982.35</x:v>
+        <x:v>253100.26</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
@@ -13158,51 +13158,51 @@
       <x:c r="E207" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="J207" s="4">
         <x:v>174196.91</x:v>
       </x:c>
       <x:c r="K207" s="4">
         <x:v>174196.91</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>112268.94</x:v>
+        <x:v>126963.32</x:v>
       </x:c>
       <x:c r="N207" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
@@ -13243,63 +13243,63 @@
       <x:c r="B209" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>2748519.15</x:v>
+        <x:v>3437895.39</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>2748519.15</x:v>
+        <x:v>3437895.39</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>2199335.52</x:v>
+        <x:v>2380417.68</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
@@ -13384,154 +13384,154 @@
       <x:c r="B212" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="J212" s="4">
-        <x:v>361098.31</x:v>
+        <x:v>466913.11</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>361098.31</x:v>
+        <x:v>466913.11</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>290060.8</x:v>
+        <x:v>315844.86</x:v>
       </x:c>
       <x:c r="N212" s="5">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="J213" s="4">
-        <x:v>499347.25</x:v>
+        <x:v>622382.29</x:v>
       </x:c>
       <x:c r="K213" s="4">
-        <x:v>499347.25</x:v>
+        <x:v>622382.29</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
         <x:v>433547</x:v>
       </x:c>
       <x:c r="N213" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>149820.43</x:v>
+        <x:v>149449.63</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>149820.43</x:v>
+        <x:v>149449.63</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>125092.34</x:v>
+        <x:v>132132.06</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
@@ -13581,51 +13581,51 @@
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="J216" s="4">
         <x:v>340573.67</x:v>
       </x:c>
       <x:c r="K216" s="4">
         <x:v>340573.67</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>227272.5</x:v>
+        <x:v>239358.78</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
@@ -13722,336 +13722,336 @@
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>198054.77</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>198054.77</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
-        <x:v>137627.49</x:v>
+        <x:v>147805.41</x:v>
       </x:c>
       <x:c r="N219" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="J220" s="4">
         <x:v>124490.04</x:v>
       </x:c>
       <x:c r="K220" s="4">
         <x:v>124490.04</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>86722.99</x:v>
+        <x:v>93084.19</x:v>
       </x:c>
       <x:c r="N220" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>248980.06</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>248980.06</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>173445.94</x:v>
+        <x:v>186168.34</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>1363415.01</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>1363415.01</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>937800.93</x:v>
+        <x:v>983728.79</x:v>
       </x:c>
       <x:c r="N222" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="J223" s="4">
         <x:v>224073.57</x:v>
       </x:c>
       <x:c r="K223" s="4">
         <x:v>224073.57</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>156101.37</x:v>
+        <x:v>167543.05</x:v>
       </x:c>
       <x:c r="N223" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="J224" s="4">
         <x:v>373198.06</x:v>
       </x:c>
       <x:c r="K224" s="4">
         <x:v>373198.06</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>231648.37</x:v>
+        <x:v>252343.47</x:v>
       </x:c>
       <x:c r="N224" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>515013.49</x:v>
+        <x:v>560359.13</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>515013.49</x:v>
+        <x:v>560359.13</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>405176.77</x:v>
+        <x:v>441367.75</x:v>
       </x:c>
       <x:c r="N225" s="5">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
@@ -14089,63 +14089,63 @@
       <x:c r="B227" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="J227" s="4">
-        <x:v>294072.77</x:v>
+        <x:v>365550.77</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>294072.77</x:v>
+        <x:v>365550.77</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>269476.12</x:v>
+        <x:v>285591.16</x:v>
       </x:c>
       <x:c r="N227" s="5">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
@@ -14183,54 +14183,54 @@
       <x:c r="B229" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="J229" s="4">
-        <x:v>281901.16</x:v>
+        <x:v>283583.8</x:v>
       </x:c>
       <x:c r="K229" s="4">
-        <x:v>281901.16</x:v>
+        <x:v>283583.8</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M229" s="4">
         <x:v>242461.73</x:v>
       </x:c>
       <x:c r="N229" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
@@ -14277,348 +14277,348 @@
       <x:c r="B231" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="J231" s="4">
-        <x:v>1150883.2</x:v>
+        <x:v>1153442.94</x:v>
       </x:c>
       <x:c r="K231" s="4">
-        <x:v>1150883.2</x:v>
+        <x:v>1153442.94</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
-        <x:v>920758.33</x:v>
+        <x:v>1065289.05</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="J232" s="4">
-        <x:v>1466721.38</x:v>
+        <x:v>1846178.92</x:v>
       </x:c>
       <x:c r="K232" s="4">
-        <x:v>1466721.38</x:v>
+        <x:v>1846178.92</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
-        <x:v>1248945.68</x:v>
+        <x:v>1343685.16</x:v>
       </x:c>
       <x:c r="N232" s="5">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>822766.86</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>822766.86</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
-        <x:v>513126.91</x:v>
+        <x:v>558397.45</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="J234" s="4">
-        <x:v>492108.36</x:v>
+        <x:v>614729.93</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>492108.36</x:v>
+        <x:v>614729.93</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
         <x:v>426051.57</x:v>
       </x:c>
       <x:c r="N234" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="J235" s="4">
         <x:v>2305310.18</x:v>
       </x:c>
       <x:c r="K235" s="4">
         <x:v>2305310.18</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>1765387.94</x:v>
+        <x:v>1962903.2</x:v>
       </x:c>
       <x:c r="N235" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>467014.69</x:v>
+        <x:v>16786.75</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>467014.69</x:v>
+        <x:v>16786.75</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>290077.6</x:v>
+        <x:v>16786.74</x:v>
       </x:c>
       <x:c r="N236" s="5">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="O236" s="3" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="J237" s="4">
-        <x:v>16786.75</x:v>
+        <x:v>467014.69</x:v>
       </x:c>
       <x:c r="K237" s="4">
-        <x:v>16786.75</x:v>
+        <x:v>467014.69</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
-        <x:v>16786.74</x:v>
+        <x:v>341213.16</x:v>
       </x:c>
       <x:c r="N237" s="5">
-        <x:v>3</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
@@ -14747,201 +14747,201 @@
       <x:c r="B241" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>207351.97</x:v>
+        <x:v>208653.55</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>207351.97</x:v>
+        <x:v>208653.55</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>163645.78</x:v>
+        <x:v>175755.9</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="J242" s="4">
         <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="K242" s="4">
         <x:v>1244900.28</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>867229.69</x:v>
+        <x:v>930841.69</x:v>
       </x:c>
       <x:c r="N242" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>119843.34</x:v>
+        <x:v>149388.04</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>104067.56</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="J244" s="4">
         <x:v>94598.28</x:v>
       </x:c>
       <x:c r="K244" s="4">
         <x:v>94598.28</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>66119.11</x:v>
+        <x:v>69473.59</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
@@ -14991,51 +14991,51 @@
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="J246" s="4">
         <x:v>440688.49</x:v>
       </x:c>
       <x:c r="K246" s="4">
         <x:v>440688.49</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>305280.51</x:v>
+        <x:v>327627.41</x:v>
       </x:c>
       <x:c r="N246" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
@@ -15132,101 +15132,101 @@
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="J249" s="4">
         <x:v>298773.94</x:v>
       </x:c>
       <x:c r="K249" s="4">
         <x:v>298773.94</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>208132.98</x:v>
+        <x:v>223399.86</x:v>
       </x:c>
       <x:c r="N249" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>169357.23</x:v>
+        <x:v>213674.27</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>169357.23</x:v>
+        <x:v>213674.27</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>145693.58</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
@@ -15264,154 +15264,154 @@
       <x:c r="B252" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>1370637.25</x:v>
+        <x:v>1714258.81</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>1370637.25</x:v>
+        <x:v>1714258.81</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>1096045.47</x:v>
+        <x:v>1185519.99</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>401721.32</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>399477.8</x:v>
+        <x:v>401721.32</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>321022.99</x:v>
+        <x:v>346891.87</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="J254" s="4">
         <x:v>122531.59</x:v>
       </x:c>
       <x:c r="K254" s="4">
         <x:v>122531.59</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>84764.53</x:v>
+        <x:v>91125.73</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
@@ -15452,63 +15452,63 @@
       <x:c r="B256" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>1346574.44</x:v>
+        <x:v>1675963.88</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>1346574.44</x:v>
+        <x:v>1675963.88</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>1071982.61</x:v>
+        <x:v>1182442.73</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
@@ -15743,98 +15743,98 @@
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="J262" s="4">
         <x:v>148164.74</x:v>
       </x:c>
       <x:c r="K262" s="4">
         <x:v>148164.74</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>99992.06</x:v>
+        <x:v>106766.74</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="J263" s="4">
         <x:v>220315.56</x:v>
       </x:c>
       <x:c r="K263" s="4">
         <x:v>220315.56</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>144781.45</x:v>
+        <x:v>157503.85</x:v>
       </x:c>
       <x:c r="N263" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
@@ -15978,51 +15978,51 @@
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="J267" s="4">
         <x:v>64651.43</x:v>
       </x:c>
       <x:c r="K267" s="4">
         <x:v>64651.43</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>49387.3</x:v>
+        <x:v>53543.28</x:v>
       </x:c>
       <x:c r="N267" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
@@ -16119,98 +16119,98 @@
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="J270" s="4">
         <x:v>98479.62</x:v>
       </x:c>
       <x:c r="K270" s="4">
         <x:v>98479.62</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>74880.77</x:v>
+        <x:v>86822.87</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>215106.62</x:v>
+        <x:v>208426.12</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>215106.62</x:v>
+        <x:v>208426.12</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>160869.74</x:v>
+        <x:v>174802.29</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">