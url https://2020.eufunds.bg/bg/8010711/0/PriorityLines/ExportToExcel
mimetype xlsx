--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e1374d2f2b4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66627d7b92114b9bb59ba44ffbf237a4.psmdcp" Id="Red27b0bcff0f4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ad8990eb5548fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e04922f37f19489fb66f2cbc9ca6816c.psmdcp" Id="R95a3819c52134699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>210705676.93</x:v>
+        <x:v>212143973.91</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>189635109.39</x:v>
+        <x:v>190929576.69</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21070567.54</x:v>
+        <x:v>21214397.22</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.97</x:v>
+        <x:v>86.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>151862922.53</x:v>
+        <x:v>160732228.46</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>136678316.28</x:v>
+        <x:v>144660691.6</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15184606.25</x:v>
+        <x:v>16071536.86</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>61.96</x:v>
+        <x:v>65.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">