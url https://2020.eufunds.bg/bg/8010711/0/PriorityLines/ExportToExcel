--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ad8990eb5548fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e04922f37f19489fb66f2cbc9ca6816c.psmdcp" Id="R95a3819c52134699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b786f8d3874bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48d5f73b357f416e8f7322d37556f7ba.psmdcp" Id="R423ebe92b89048b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>212143973.91</x:v>
+        <x:v>217684416.15</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>190929576.69</x:v>
+        <x:v>195915974.56</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21214397.22</x:v>
+        <x:v>21768441.59</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>86.56</x:v>
+        <x:v>88.82</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>160732228.46</x:v>
+        <x:v>164061993.94</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>144660691.6</x:v>
+        <x:v>147657480.54</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16071536.86</x:v>
+        <x:v>16404513.4</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>65.58</x:v>
+        <x:v>66.94</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">