--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b786f8d3874bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48d5f73b357f416e8f7322d37556f7ba.psmdcp" Id="R423ebe92b89048b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fdcd3eddbe499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00b9ba829c0144689d91bc42d2a7a288.psmdcp" Id="R534e7f8daa2e4126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>