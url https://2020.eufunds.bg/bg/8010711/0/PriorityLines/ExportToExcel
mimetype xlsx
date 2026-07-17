--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fdcd3eddbe499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00b9ba829c0144689d91bc42d2a7a288.psmdcp" Id="R534e7f8daa2e4126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53904f9849344536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe103bb4e1c4436bb0bb54262dcd9d0c.psmdcp" Id="R587e0ca72f264d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,116 +710,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>217684416.15</x:v>
+        <x:v>230618976.52</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>195915974.56</x:v>
+        <x:v>207557078.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>21768441.59</x:v>
+        <x:v>23061897.6</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>88.82</x:v>
+        <x:v>94.09</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>164061993.94</x:v>
+        <x:v>166058541.55</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>147657480.54</x:v>
+        <x:v>149454373.35</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16404513.4</x:v>
+        <x:v>16604168.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>66.94</x:v>
+        <x:v>67.75</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>87.88</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6298049.34</x:v>
+        <x:v>6648589.74</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>5667592.87</x:v>
+        <x:v>5983079.25</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>630456.47</x:v>
+        <x:v>665510.49</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>59.98</x:v>
+        <x:v>63.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">