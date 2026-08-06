--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53904f9849344536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe103bb4e1c4436bb0bb54262dcd9d0c.psmdcp" Id="R587e0ca72f264d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b99c083b054451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58191bc86acb45b6b6aa01e879fd0310.psmdcp" Id="Rd2bb3f3231da461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,75 +710,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>230618976.52</x:v>
+        <x:v>236634645.13</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>207557078.92</x:v>
+        <x:v>212971180.61</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>23061897.6</x:v>
+        <x:v>23663464.52</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>94.09</x:v>
+        <x:v>96.55</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>166058541.55</x:v>
+        <x:v>168580335.61</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>149454373.35</x:v>
+        <x:v>151723987.96</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16604168.2</x:v>
+        <x:v>16856347.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>67.75</x:v>
+        <x:v>68.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">