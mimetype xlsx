--- v5 (2026-08-06)
+++ v6 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b99c083b054451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58191bc86acb45b6b6aa01e879fd0310.psmdcp" Id="Rd2bb3f3231da461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62637e946f4942b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0b7dac755d447728172dd34cbe0419c.psmdcp" Id="R8521425fc50b455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,116 +710,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>245095831</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>220586247</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24509584</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>236634645.13</x:v>
+        <x:v>214804579.16</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>212971180.61</x:v>
+        <x:v>193324121.24</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>23663464.52</x:v>
+        <x:v>21480457.92</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>96.55</x:v>
+        <x:v>87.64</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>168580335.61</x:v>
+        <x:v>173813188.72</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>151723987.96</x:v>
+        <x:v>156433555.8</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16856347.65</x:v>
+        <x:v>17379632.92</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>68.78</x:v>
+        <x:v>70.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>10500000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>9450000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1050000</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>9227267.12</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>8304540.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>922726.74</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>87.88</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6648589.74</x:v>
+        <x:v>7131377.09</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>5983079.25</x:v>
+        <x:v>6417587.82</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>665510.49</x:v>
+        <x:v>713789.27</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>63.32</x:v>
+        <x:v>67.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">