--- v7 (2026-09-06)
+++ v8 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e8da0567f4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a96ae5639bf438aba4dd571383bde23.psmdcp" Id="R450166090d124c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f74d9b91994317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c4a5e803bb4485839c50a51e7882c5.psmdcp" Id="R51cfa49e42134707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>237973192</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>195351497</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>42621695</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>239022196.35</x:v>
+        <x:v>241294280.83</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>195450207.15</x:v>
+        <x:v>197235399.15</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>43571989.2</x:v>
+        <x:v>44058881.68</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>100.44</x:v>
+        <x:v>101.4</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>141817524.74</x:v>
+        <x:v>142131125.76</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>116355155.4</x:v>
+        <x:v>116619134.18</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>25462369.34</x:v>
+        <x:v>25511991.58</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>59.59</x:v>
+        <x:v>59.73</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>216488060</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>177669511</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>38818549</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>268381433.14</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>220625176.45</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>47756256.69</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>123.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>59465159.27</x:v>
+        <x:v>59959597.62</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>48896827.13</x:v>
+        <x:v>49304843.47</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>10568332.14</x:v>
+        <x:v>10654754.15</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.47</x:v>
+        <x:v>27.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>354517505</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>285927619</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>68589886</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>224192832.7</x:v>
+        <x:v>224450057.27</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>181691007.66</x:v>
+        <x:v>181909648.57</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>42501825.04</x:v>
+        <x:v>42540408.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>63.24</x:v>
+        <x:v>63.31</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>74649339.76</x:v>
+        <x:v>80902148.6</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>60452826.2</x:v>
+        <x:v>65510177.77</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>14196513.56</x:v>
+        <x:v>15391970.83</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>21.06</x:v>
+        <x:v>22.82</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>42709660.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>35054697.66</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>7654963.2</x:v>
       </x:c>
       <x:c r="H9" s="9">