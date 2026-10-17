--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f74d9b91994317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c4a5e803bb4485839c50a51e7882c5.psmdcp" Id="R51cfa49e42134707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a97eeee38bd4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc8efb9f8d5e48f69093a15fdbf89638.psmdcp" Id="Rd45a49a32efa4b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>237973192</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>195351497</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>42621695</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>241294280.83</x:v>
+        <x:v>242051991.61</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>197235399.15</x:v>
+        <x:v>197868272.23</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>44058881.68</x:v>
+        <x:v>44183719.38</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>101.4</x:v>
+        <x:v>101.71</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>142131125.76</x:v>
+        <x:v>150141101.12</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>116619134.18</x:v>
+        <x:v>123216560.96</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>25511991.58</x:v>
+        <x:v>26924540.16</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>59.73</x:v>
+        <x:v>63.09</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>216488060</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>177669511</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>38818549</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>268381433.14</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>220625176.45</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>47756256.69</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>123.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>59959597.62</x:v>
+        <x:v>63411633.28</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>49304843.47</x:v>
+        <x:v>52131764.29</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>10654754.15</x:v>
+        <x:v>11279868.99</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.7</x:v>
+        <x:v>29.29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>354517505</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>285927619</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>68589886</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>224450057.27</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>181909648.57</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>42540408.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>63.31</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>80902148.6</x:v>
+        <x:v>86449958.99</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>65510177.77</x:v>
+        <x:v>70015364.3</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15391970.83</x:v>
+        <x:v>16434594.69</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>22.82</x:v>
+        <x:v>24.39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>42709660.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>35054697.66</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>7654963.2</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>91.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>19294759.58</x:v>
+        <x:v>19293692.32</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>15835712.15</x:v>
+        <x:v>15834836.27</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>3459047.43</x:v>
+        <x:v>3458856.05</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>41.44</x:v>
+        <x:v>41.43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>84614709</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>77462626</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>7152083</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">