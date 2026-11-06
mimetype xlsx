--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a97eeee38bd4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc8efb9f8d5e48f69093a15fdbf89638.psmdcp" Id="Rd45a49a32efa4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0baa761fc08d4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247ffef4cdbd46a394c0662a68e7b402.psmdcp" Id="R931084501a4b46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>237973192</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>195351497</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>42621695</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>242051991.61</x:v>
+        <x:v>242084067.61</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>197868272.23</x:v>
+        <x:v>197866068.93</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>44183719.38</x:v>
+        <x:v>44217998.68</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>101.71</x:v>
+        <x:v>101.73</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>150141101.12</x:v>
+        <x:v>151198341.38</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>123216560.96</x:v>
+        <x:v>124092041.94</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26924540.16</x:v>
+        <x:v>27106299.44</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>63.09</x:v>
+        <x:v>63.54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>216488060</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>177669511</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>38818549</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>268381433.14</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>220625176.45</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>47756256.69</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>123.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>63411633.28</x:v>
+        <x:v>63830496.72</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>52131764.29</x:v>
+        <x:v>52478966.62</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>11279868.99</x:v>
+        <x:v>11351530.1</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>29.29</x:v>
+        <x:v>29.48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>354517505</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>285927619</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>68589886</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>224450057.27</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>181909648.57</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>42540408.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>63.31</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>86449958.99</x:v>
+        <x:v>87471791.26</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>70015364.3</x:v>
+        <x:v>70875199.44</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>16434594.69</x:v>
+        <x:v>16596591.82</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>24.39</x:v>
+        <x:v>24.67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>42709660.86</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>35054697.66</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>7654963.2</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>91.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>19293692.32</x:v>
+        <x:v>21008728.56</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>15834836.27</x:v>
+        <x:v>17242397.38</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>3458856.05</x:v>
+        <x:v>3766331.18</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>41.43</x:v>
+        <x:v>45.12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>84614709</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>77462626</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>7152083</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">