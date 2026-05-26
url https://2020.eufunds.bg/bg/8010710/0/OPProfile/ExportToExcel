--- v0 (2026-04-29)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5e5bb141e348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a6862ff361c40b8add0ff7dec4f671d.psmdcp" Id="Rea461a7c7d6b4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a31d751e864d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03206c10b8124ad6a974c6fe9aba0e11.psmdcp" Id="R2c7835c108254709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1292,319 +1292,319 @@
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E37" s="4">
         <x:v>192003306.79</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>157730908.8</x:v>
+        <x:v>157735585.71</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>19.9</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>31000342.58</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>331094057.34</x:v>
+        <x:v>331098734.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>42.08</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>6.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454646073.53</x:v>
+        <x:v>454650750.43</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>57.69</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>707225640.05</x:v>
+        <x:v>728567389.34</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>578424246.01</x:v>
+        <x:v>595683196.14</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>67.38</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>258099719.3</x:v>
+        <x:v>259306033.2</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>211185006.73</x:v>
+        <x:v>212164875.74</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>24.59</x:v>
+        <x:v>24.71</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">