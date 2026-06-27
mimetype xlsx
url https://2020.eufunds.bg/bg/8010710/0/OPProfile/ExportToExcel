--- v1 (2026-05-26)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a31d751e864d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03206c10b8124ad6a974c6fe9aba0e11.psmdcp" Id="R2c7835c108254709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2a3b0c4e83407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693cb95b3d1d4b958843c70201098b63.psmdcp" Id="R44d4208799114633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1356,255 +1356,255 @@
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>6.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.43</x:v>
+        <x:v>454650750.48</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>57.69</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>728567389.34</x:v>
+        <x:v>748828201.17</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>595683196.14</x:v>
+        <x:v>612360602.23</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>69.42</x:v>
+        <x:v>71.35</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>259306033.2</x:v>
+        <x:v>277471101.18</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>212164875.74</x:v>
+        <x:v>227068120.44</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>24.71</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">