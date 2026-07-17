--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2a3b0c4e83407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693cb95b3d1d4b958843c70201098b63.psmdcp" Id="R44d4208799114633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284c732c553f4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57fac321254b43b8a60f418874cbc554.psmdcp" Id="Re7e52aef208f4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1356,255 +1356,255 @@
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>6.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>964919788</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>786795000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>178124788</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556684438.98</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.48</x:v>
+        <x:v>454650750.49</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>57.69</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>748828201.17</x:v>
+        <x:v>765255638.71</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>612360602.23</x:v>
+        <x:v>625712546.42</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>71.35</x:v>
+        <x:v>72.91</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>277471101.18</x:v>
+        <x:v>280235654.2</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>227068120.44</x:v>
+        <x:v>229349984.32</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>26.44</x:v>
+        <x:v>26.7</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">