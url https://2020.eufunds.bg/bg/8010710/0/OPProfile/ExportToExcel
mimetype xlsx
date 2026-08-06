--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284c732c553f4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57fac321254b43b8a60f418874cbc554.psmdcp" Id="Re7e52aef208f4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaefe1df930040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b316468e582a4186913ec295449d8e78.psmdcp" Id="Rcf8de26193cf460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -827,87 +827,87 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="C14" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4">
-        <x:v>7152083</x:v>
+        <x:v>157182213</x:v>
       </x:c>
       <x:c r="C17" s="4">
-        <x:v>84614709</x:v>
+        <x:v>893593466</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C18" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
@@ -915,54 +915,54 @@
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B22" s="6">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="C22" s="6">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1280,331 +1280,331 @@
       </x:c>
       <x:c r="E36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C37" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D37" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E37" s="4">
         <x:v>192003306.79</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>157735585.71</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>19.9</x:v>
+        <x:v>412.34</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>31000342.58</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>3.21</x:v>
+        <x:v>66.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C38" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D38" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>331098734.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>42.08</x:v>
+        <x:v>872.09</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>6.68</x:v>
+        <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>964919788</x:v>
+        <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>786795000</x:v>
+        <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
-        <x:v>178124788</x:v>
+        <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>556684438.98</x:v>
+        <x:v>556542454.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454650750.49</x:v>
+        <x:v>454551361.39</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>57.69</x:v>
+        <x:v>1195.21</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>20.18</x:v>
+        <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>765255638.71</x:v>
+        <x:v>770512259.94</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>625712546.42</x:v>
+        <x:v>630119543.55</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>72.91</x:v>
+        <x:v>81.96</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>280235654.2</x:v>
+        <x:v>293640696.55</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>229349984.32</x:v>
+        <x:v>240262534.89</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>26.7</x:v>
+        <x:v>31.23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">