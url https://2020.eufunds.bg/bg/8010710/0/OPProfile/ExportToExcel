--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaefe1df930040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b316468e582a4186913ec295449d8e78.psmdcp" Id="Rcf8de26193cf460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872c746e47104c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c53f280ae764ed9a2dfc9ee17f18d1b.psmdcp" Id="Rfea3c0da291f4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1324,287 +1324,287 @@
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>66.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>331098734.25</x:v>
+        <x:v>330796859.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>872.09</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556542454.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454551361.39</x:v>
+        <x:v>454249486.37</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>1195.21</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>770512259.94</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>630119543.55</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>81.96</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>293640696.55</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>240262534.89</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>31.23</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">