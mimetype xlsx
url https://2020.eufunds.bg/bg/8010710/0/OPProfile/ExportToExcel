--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872c746e47104c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c53f280ae764ed9a2dfc9ee17f18d1b.psmdcp" Id="Rfea3c0da291f4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa398f24ce554d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb0de7d6daf470eba45a122a2101c6a.psmdcp" Id="R67e8f7adc613496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1324,287 +1324,287 @@
       </x:c>
       <x:c r="I37" s="4">
         <x:v>25461711.32</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>66.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E38" s="4">
         <x:v>406084798.64</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>330796859.25</x:v>
+        <x:v>330796859.27</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>872.09</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>64488328.19</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>52776164.47</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>138.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>8349497</x:v>
       </x:c>
       <x:c r="E39" s="4">
         <x:v>556542454.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>454249486.37</x:v>
+        <x:v>454249486.39</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>1195.21</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>194684720.44</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>159159802.18</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>772444390.83</x:v>
+        <x:v>776209901.77</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>631307335.44</x:v>
+        <x:v>634317807.16</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>82.16</x:v>
+        <x:v>82.56</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>295156210.94</x:v>
+        <x:v>296349567.63</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>241474093.39</x:v>
+        <x:v>242476833.81</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>31.39</x:v>
+        <x:v>31.52</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">