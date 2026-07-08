--- v0 (2026-05-01)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26135ad2ef564292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1757a16a90424207816419b3bd45d7cf.psmdcp" Id="Rf9b8fdffd1514a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e03bf8d29439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41d055a19aa54fa6a13d6722a0d05761.psmdcp" Id="R26f1996de3bd4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -925,303 +925,303 @@
       <x:c r="C6" s="9">
         <x:v>1520755091.68</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>242780311.29</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>3322166303.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1832925258.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>103.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>1579344790.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1751535111.35</x:v>
+        <x:v>1746044993.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99.32</x:v>
+        <x:v>99.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1517018516.13</x:v>
+        <x:v>1512351916.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1668504608.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625216408.99</x:v>
+        <x:v>1624813755.88</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.41</x:v>
+        <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550727408.61</x:v>
+        <x:v>1549386460.81</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.94</x:v>
+        <x:v>96.86</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353354617.39</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181074111.54</x:v>
+        <x:v>2204699902.14</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682689530.8</x:v>
+        <x:v>1706388091.26</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.65</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462217509.45</x:v>
+        <x:v>1485934251.56</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544603.67</x:v>
+        <x:v>1653270267.96</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1449912723.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680433399.77</x:v>
+        <x:v>680404235.72</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589398742.14</x:v>
+        <x:v>589373859</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>100.09</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>238606690.94</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>280153036.67</x:v>
+        <x:v>280149970.4</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>100.11</x:v>
+        <x:v>100.1</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>242102170.76</x:v>
+        <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>161836498.11</x:v>
       </x:c>
       <x:c r="H13" s="9">
@@ -1282,151 +1282,151 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>101999967.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>129290052.99</x:v>
+        <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>95742668.41</x:v>
+        <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>73998127.57</x:v>
+        <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123052784.5</x:v>
+        <x:v>5121858207.88</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428484409.21</x:v>
+        <x:v>4427463597.94</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770177286.38</x:v>
+        <x:v>3769232003.79</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834600865.96</x:v>
+        <x:v>16845385718.92</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927855916.16</x:v>
+        <x:v>13938887304.35</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004683266.2</x:v>
+        <x:v>12015796721.25</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11826932724.39</x:v>
+        <x:v>11819629113.53</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.88</x:v>
+        <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10323808646.16</x:v>
+        <x:v>10319177256.65</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1663,57 +1663,57 @@
       <x:c r="C24" s="9">
         <x:v>29999539.83</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>5294036.79</x:v>
       </x:c>
       <x:c r="E24" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="H24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="I24" s="9">
         <x:v>104.87</x:v>
       </x:c>
       <x:c r="J24" s="9">
         <x:v>31462488.03</x:v>
       </x:c>
       <x:c r="K24" s="9">
-        <x:v>33435332.38</x:v>
+        <x:v>33406249.3</x:v>
       </x:c>
       <x:c r="L24" s="9">
-        <x:v>94.73</x:v>
+        <x:v>94.65</x:v>
       </x:c>
       <x:c r="M24" s="9">
-        <x:v>28420032.5</x:v>
+        <x:v>28395311.88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
         <x:v>25293730.01</x:v>
       </x:c>
       <x:c r="C25" s="9">
         <x:v>21499670.52</x:v>
       </x:c>
       <x:c r="D25" s="9">
         <x:v>3794059.49</x:v>
       </x:c>
       <x:c r="E25" s="10">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F25" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G25" s="9">
         <x:v>17470534.76</x:v>
       </x:c>
       <x:c r="H25" s="9">
@@ -1827,754 +1827,754 @@
       <x:c r="C28" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D28" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E28" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F28" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G28" s="9">
         <x:v>147013043.74</x:v>
       </x:c>
       <x:c r="H28" s="9">
         <x:v>140557534.55</x:v>
       </x:c>
       <x:c r="I28" s="9">
         <x:v>86.15</x:v>
       </x:c>
       <x:c r="J28" s="9">
         <x:v>119826978.43</x:v>
       </x:c>
       <x:c r="K28" s="9">
-        <x:v>134386252.14</x:v>
+        <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
-        <x:v>82.37</x:v>
+        <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
-        <x:v>114413178.67</x:v>
+        <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28564</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14144</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11316844892.28</x:v>
+        <x:v>11352982292.75</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7919717563.28</x:v>
+        <x:v>8009649453.01</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.78</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>6974734225.82</x:v>
+        <x:v>7073230743.77</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2755793920.12</x:v>
+        <x:v>3413847112.76</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>38.12</x:v>
+        <x:v>47.22</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2419405161.35</x:v>
+        <x:v>3000702463.21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28564</x:v>
+        <x:v>29013</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14144</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11316844892.28</x:v>
+        <x:v>11352982292.75</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7919717563.28</x:v>
+        <x:v>8009649453.01</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>109.54</x:v>
+        <x:v>110.78</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6974734225.82</x:v>
+        <x:v>7073230743.77</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2755793920.12</x:v>
+        <x:v>3413847112.76</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>38.12</x:v>
+        <x:v>47.22</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2419405161.35</x:v>
+        <x:v>3000702463.21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4290</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1898</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1197137254.75</x:v>
+        <x:v>1346529243.29</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1187442730.33</x:v>
+        <x:v>1338012370.1</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>61.4</x:v>
+        <x:v>69.18</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>989143198.23</x:v>
+        <x:v>1115033659.12</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>654067006.03</x:v>
+        <x:v>741947048.03</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>33.82</x:v>
+        <x:v>38.36</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>537017559.63</x:v>
+        <x:v>608852853.99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>716</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>360</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>708011268.65</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>708011268.65</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>67.46</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>579092030.31</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>258099719.3</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.59</x:v>
+        <x:v>26.58</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>211185006.73</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>232219746.2</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>232219746.2</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>85.98</x:v>
+        <x:v>90.85</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>197776168.2</x:v>
+        <x:v>208997771.62</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>157542105.1</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.64</x:v>
+        <x:v>66.65</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>141788929.05</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>224</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1557970518.1</x:v>
+        <x:v>1748660897.16</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1405681808.3</x:v>
+        <x:v>1573631326.6</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>68.8</x:v>
+        <x:v>86.31</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1184937686.34</x:v>
+        <x:v>1327769591.69</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>277415890.98</x:v>
+        <x:v>313367084.54</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.58</x:v>
+        <x:v>17.19</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>233022833.89</x:v>
+        <x:v>263605651.53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>79.91</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>80116438.12</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29018036.39</x:v>
+        <x:v>30719872.44</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>23.89</x:v>
+        <x:v>25.29</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24197024.01</x:v>
+        <x:v>25607174.96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10319</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5684</x:v>
+        <x:v>6591</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1314663955.53</x:v>
+        <x:v>1374966326.69</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1048716815.88</x:v>
+        <x:v>1082236972.18</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>70.51</x:v>
+        <x:v>72.76</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>858766768.8</x:v>
+        <x:v>885786863.42</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>334851636.21</x:v>
+        <x:v>376448523.09</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.51</x:v>
+        <x:v>25.31</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>272161817.04</x:v>
+        <x:v>309427631.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>505175838.43</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.57</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>430528303.07</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.16</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>28281163.61</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.3</x:v>
+        <x:v>21.52</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>21693331.85</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>101559998.76</x:v>
+        <x:v>123452917.32</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>24.7</x:v>
+        <x:v>29.34</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>80553103.43</x:v>
+        <x:v>98310279.63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>29551475.81</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>13476895.96</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>18.79</x:v>
+        <x:v>22.99</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>10121279.98</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>562</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>515049763.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493913694.18</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>396035871.39</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>183166314.19</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.88</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>154198273.74</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2840</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>639</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2116569907.45</x:v>
+        <x:v>2451943966.74</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1751778905.45</x:v>
+        <x:v>1935102218.51</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>51.53</x:v>
+        <x:v>56.92</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1434171678.13</x:v>
+        <x:v>1589996494.24</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>427775603.05</x:v>
+        <x:v>490945003.81</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>12.58</x:v>
+        <x:v>14.44</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>347904298.24</x:v>
+        <x:v>400713847.03</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69087294.71</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>3652855.24</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>1.28</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>1469450.59</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>19905</x:v>
+        <x:v>22724</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9637</x:v>
+        <x:v>10916</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>10998461570.33</x:v>
+        <x:v>11849333592.88</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>8988589917.11</x:v>
+        <x:v>9636412001.29</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>62.93</x:v>
+        <x:v>68.47</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7429724809.54</x:v>
+        <x:v>7976068386.5</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>2977122753.58</x:v>
+        <x:v>3312761086.77</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>20.84</x:v>
+        <x:v>23.54</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2466900358.56</x:v>
+        <x:v>2747583327.66</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,227 +2670,227 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>227</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>405096.38</x:v>
+        <x:v>673396.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>368593.73</x:v>
+        <x:v>636893.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.43</x:v>
+        <x:v>0.75</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>712</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F52" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G52" s="9">
-        <x:v>122742.69</x:v>
+        <x:v>289409.32</x:v>
       </x:c>
       <x:c r="H52" s="9">
-        <x:v>92316.18</x:v>
+        <x:v>192316.16</x:v>
       </x:c>
       <x:c r="I52" s="9">
-        <x:v>18.06</x:v>
+        <x:v>37.61</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>1948</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2512189.14</x:v>
+        <x:v>2947155.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2445259.98</x:v>
+        <x:v>2813559.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>2.79</x:v>
+        <x:v>3.22</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -2922,57 +2922,57 @@
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E55" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F55" s="10">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="J55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
         <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C56" s="9">
         <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D56" s="9">
@@ -3004,54 +3004,54 @@
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C57" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D57" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
@@ -3209,151 +3209,151 @@
       </x:c>
       <x:c r="M61" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
-        <x:v>87.82</x:v>
+        <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6623040.76</x:v>
+        <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.74</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47968468.91</x:v>
+        <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34527922767.67</x:v>
+        <x:v>34317714750.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28926112987.62</x:v>
+        <x:v>28747371661.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5601809780.05</x:v>
+        <x:v>5570343088.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147438</x:v>
+        <x:v>151534</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83467</x:v>
+        <x:v>84765</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>39550228058.51</x:v>
+        <x:v>40448154460.25</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31225763687.47</x:v>
+        <x:v>31974614508.68</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>90.44</x:v>
+        <x:v>93.17</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>26720688394.63</x:v>
+        <x:v>27376388251.06</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17863524575.19</x:v>
+        <x:v>18849883407.08</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>51.74</x:v>
+        <x:v>54.93</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15459608387.03</x:v>
+        <x:v>16316932547.86</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">