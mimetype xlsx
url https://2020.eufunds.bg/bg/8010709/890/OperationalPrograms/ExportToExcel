--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e03bf8d29439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41d055a19aa54fa6a13d6722a0d05761.psmdcp" Id="R26f1996de3bd4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf21ea4a49f45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67bec363cda446581c20e66c08d74f3.psmdcp" Id="R31697c7561cc41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -218,50 +218,53 @@
     <x:t>DVET</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP</x:t>
   </x:si>
   <x:si>
     <x:t>MIGR</x:t>
   </x:si>
   <x:si>
     <x:t>SEC</x:t>
   </x:si>
   <x:si>
     <x:t>PROPARK</x:t>
   </x:si>
   <x:si>
     <x:t>PEST</x:t>
   </x:si>
   <x:si>
     <x:t>MODAIRN</x:t>
   </x:si>
   <x:si>
     <x:t>HEALTH</x:t>
   </x:si>
   <x:si>
     <x:t>ZOVII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anticorruption</x:t>
   </x:si>
   <x:si>
     <x:t>Общо ШБПС:</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩО:</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % от общия бюджет на програмата</x:t>
   </x:si>
   <x:si>
     <x:t>** - Общо включва безвъзмездната финансова помощ и финансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -795,51 +798,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M70"/>
+  <x:dimension ref="A1:M71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -966,221 +969,221 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624813755.88</x:v>
+        <x:v>1624812996.42</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549386460.81</x:v>
+        <x:v>1549344039.21</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.86</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204699902.14</x:v>
+        <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706388091.26</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485934251.56</x:v>
+        <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653270267.96</x:v>
+        <x:v>1652948949.74</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.87</x:v>
+        <x:v>99.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449912723.29</x:v>
+        <x:v>1449643285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680404235.72</x:v>
+        <x:v>680347686.11</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589373859</x:v>
+        <x:v>589339389.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375831878.19</x:v>
+        <x:v>1375724010.94</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.29</x:v>
+        <x:v>100.28</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210059346.21</x:v>
+        <x:v>1209967659.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1294,139 +1297,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.88</x:v>
+        <x:v>5122688596.71</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.94</x:v>
+        <x:v>4428293986.67</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.31</x:v>
+        <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.79</x:v>
+        <x:v>3769936334.21</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557195139.8</x:v>
+        <x:v>2557269130.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186529199.95</x:v>
+        <x:v>2186572683.73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845385718.92</x:v>
+        <x:v>16846207018.03</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938887304.35</x:v>
+        <x:v>13939790968</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.82</x:v>
+        <x:v>111.83</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015796721.25</x:v>
+        <x:v>12016558038.94</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819629113.53</x:v>
+        <x:v>11819165667.22</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319177256.65</x:v>
+        <x:v>10318783109.28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>29013</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14150</x:v>
+        <x:v>14229</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11352982292.75</x:v>
+        <x:v>11098515776.73</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8009649453.01</x:v>
+        <x:v>7794003789.21</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.78</x:v>
+        <x:v>107.8</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7073230743.77</x:v>
+        <x:v>7163465531.62</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3413847112.76</x:v>
+        <x:v>4751585125.57</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>47.22</x:v>
+        <x:v>65.72</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3000702463.21</x:v>
+        <x:v>4179848808.96</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>29013</x:v>
+        <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14150</x:v>
+        <x:v>14229</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11352982292.75</x:v>
+        <x:v>11098515776.73</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8009649453.01</x:v>
+        <x:v>7794003789.21</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.78</x:v>
+        <x:v>107.8</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7073230743.77</x:v>
+        <x:v>7163465531.62</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3413847112.76</x:v>
+        <x:v>4751585125.57</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>47.22</x:v>
+        <x:v>65.72</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3000702463.21</x:v>
+        <x:v>4179848808.96</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4448</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2013</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1346529243.29</x:v>
+        <x:v>1440788795.88</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1338012370.1</x:v>
+        <x:v>1432840014.17</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.18</x:v>
+        <x:v>74.08</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1115033659.12</x:v>
+        <x:v>1194443569.96</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>741947048.03</x:v>
+        <x:v>790684750</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>38.36</x:v>
+        <x:v>40.88</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>608852853.99</x:v>
+        <x:v>648824691.51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>756</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>533</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>754467605.43</x:v>
+        <x:v>775558004.16</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>754467605.43</x:v>
+        <x:v>775558004.16</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>71.89</x:v>
+        <x:v>82.49</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>616979988.58</x:v>
+        <x:v>633803772.58</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>279018019.19</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>26.58</x:v>
+        <x:v>31.4</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>228332667.04</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>232219746.2</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>232219746.2</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>90.85</x:v>
+        <x:v>87.65</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>208997771.62</x:v>
+        <x:v>201628661.62</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>170360043.28</x:v>
+        <x:v>180944565.81</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>66.65</x:v>
+        <x:v>70.79</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>153325073.41</x:v>
+        <x:v>162851143.62</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>184</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1748660897.16</x:v>
+        <x:v>1775015180.37</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1573631326.6</x:v>
+        <x:v>1597541923.49</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>86.31</x:v>
+        <x:v>87.62</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1327769591.69</x:v>
+        <x:v>1347844487.6</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>313367084.54</x:v>
+        <x:v>346301382.73</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.19</x:v>
+        <x:v>18.99</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>263605651.53</x:v>
+        <x:v>291273208.97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>30719872.44</x:v>
+        <x:v>35442273.89</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>25.29</x:v>
+        <x:v>29.18</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25607174.96</x:v>
+        <x:v>29504687.96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12877</x:v>
+        <x:v>12896</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6591</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1374966326.69</x:v>
+        <x:v>1598891543.37</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1082236972.18</x:v>
+        <x:v>1189976348.5</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>72.76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>885786863.42</x:v>
+        <x:v>974243955.29</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>376448523.09</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>25.31</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>309427631.04</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>60</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>628929185.69</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>28.37</x:v>
+        <x:v>33.08</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>535718648.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87532837.71</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87532837.71</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.33</x:v>
+        <x:v>66.46</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71748148.15</x:v>
+        <x:v>71978558.72</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>28281163.61</x:v>
+        <x:v>29228102.39</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>21.52</x:v>
+        <x:v>22.19</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>21693331.85</x:v>
+        <x:v>22418173.42</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>359406834.14</x:v>
+        <x:v>372682704.52</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>342325458.62</x:v>
+        <x:v>355601328.96</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>81.34</x:v>
+        <x:v>84.5</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>281990252.08</x:v>
+        <x:v>291947154.82</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>123452917.32</x:v>
+        <x:v>139988014.82</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>29.34</x:v>
+        <x:v>33.26</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>98310279.63</x:v>
+        <x:v>112577582.52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
         <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13476895.96</x:v>
+        <x:v>13785272.04</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>22.99</x:v>
+        <x:v>23.52</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10121279.98</x:v>
+        <x:v>10352627.45</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>515049763.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>493913694.18</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>45.52</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>396035871.39</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>183166314.19</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.88</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>154198273.74</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2847</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>666</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2451943966.74</x:v>
+        <x:v>2575940826.97</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1935102218.51</x:v>
+        <x:v>2031253717.72</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>56.92</x:v>
+        <x:v>61.22</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1589996494.24</x:v>
+        <x:v>1669256497.65</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>490945003.81</x:v>
+        <x:v>541328283.05</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.44</x:v>
+        <x:v>16.32</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>400713847.03</x:v>
+        <x:v>442062568.28</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>75215839.35</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16241888.01</x:v>
+        <x:v>17527516.36</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.38</x:v>
+        <x:v>14.44</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11369321.59</x:v>
+        <x:v>12269261.44</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22724</x:v>
+        <x:v>22889</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10916</x:v>
+        <x:v>11542</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11849333592.88</x:v>
+        <x:v>12401969200.7</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9636412001.29</x:v>
+        <x:v>10043339044.99</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>68.47</x:v>
+        <x:v>72.34</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7976068386.5</x:v>
+        <x:v>8311921234.55</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3312761086.77</x:v>
+        <x:v>3635772397.3</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>23.54</x:v>
+        <x:v>26.19</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2747583327.66</x:v>
+        <x:v>3016532281.91</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>902</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>90</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>673396.38</x:v>
+        <x:v>1076917.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>636893.73</x:v>
+        <x:v>1032814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.75</x:v>
+        <x:v>1.22</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>862</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2776</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>157</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>2947155.77</x:v>
+        <x:v>3350676.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2813559.96</x:v>
+        <x:v>3209480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.22</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3042,63 +3045,63 @@
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D58" s="9">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>29083485.23</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E59" s="10">
@@ -3235,163 +3238,204 @@
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
         <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
-        <x:v>97268504.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
-        <x:v>72348701.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
-        <x:v>24919802.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
-        <x:v>30</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="10">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="9">
-        <x:v>69.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34317714750.3</x:v>
+        <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28747371661.33</x:v>
+        <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5570343088.97</x:v>
+        <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>151534</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>84765</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40448154460.25</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31974614508.68</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>93.17</x:v>
+        <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27376388251.06</x:v>
+        <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>18849883407.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>54.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>16316932547.86</x:v>
-[...4 lines deleted...]
-      <x:c r="A66" s="0" t="s">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:13">
+      <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
-    </x:row>
+      <x:c r="B65" s="9">
+        <x:v>34127004486.29</x:v>
+      </x:c>
+      <x:c r="C65" s="9">
+        <x:v>28576406240.22</x:v>
+      </x:c>
+      <x:c r="D65" s="9">
+        <x:v>5550598246.07</x:v>
+      </x:c>
+      <x:c r="E65" s="10">
+        <x:v>153581</x:v>
+      </x:c>
+      <x:c r="F65" s="10">
+        <x:v>85499</x:v>
+      </x:c>
+      <x:c r="G65" s="9">
+        <x:v>40766315792.25</x:v>
+      </x:c>
+      <x:c r="H65" s="9">
+        <x:v>32185962893.32</x:v>
+      </x:c>
+      <x:c r="I65" s="9">
+        <x:v>94.31</x:v>
+      </x:c>
+      <x:c r="J65" s="9">
+        <x:v>27819189511.75</x:v>
+      </x:c>
+      <x:c r="K65" s="9">
+        <x:v>20510169284.11</x:v>
+      </x:c>
+      <x:c r="L65" s="9">
+        <x:v>60.1</x:v>
+      </x:c>
+      <x:c r="M65" s="9">
+        <x:v>17764633700.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:13">
+      <x:c r="A70" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A65:J65"/>
     <x:mergeCell ref="A66:J66"/>
     <x:mergeCell ref="A67:J67"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
+    <x:mergeCell ref="A70:J70"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>